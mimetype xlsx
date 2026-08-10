--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d8080c348d4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad63418808542d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rde4b4fe078194ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Re4e267a6917640fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde4b4fe078194ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4e267a6917640fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Yıl</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Toplam İşlem Hacmi (TL)</x:t>
           </x:r>
         </x:is>
@@ -49,52 +49,52 @@
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Günlük Ortalama İşlem Hacmi (TL)</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Net Takas Tutarı (TL)</x:t>
           </x:r>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B2" t="n">
-        <x:v>8377964277069.45</x:v>
+        <x:v>10819117472479.2</x:v>
       </x:c>
       <x:c r="C2" t="n">
-        <x:v>77573743306.2</x:v>
+        <x:v>72611526660.93</x:v>
       </x:c>
       <x:c r="D2" t="n">
-        <x:v>1933066335939.11</x:v>
+        <x:v>2519344056459.1</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="B3" t="n">
-        <x:v>8377964277069.45</x:v>
+        <x:v>10819117472479.2</x:v>
       </x:c>
       <x:c r="C3" t="n">
-        <x:v>77573743306.2</x:v>
+        <x:v>72611526660.93</x:v>
       </x:c>
       <x:c r="D3" t="n">
-        <x:v>1933066335939.11</x:v>
+        <x:v>2519344056459.1</x:v>
       </x:c>
     </x:row>
     <x:row r="4"/>
   </x:sheetData>
 </x:worksheet>
 </file>