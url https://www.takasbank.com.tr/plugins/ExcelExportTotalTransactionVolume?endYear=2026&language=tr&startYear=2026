--- v1 (2026-08-10)
+++ v2 (2026-10-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad63418808542d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eb286130f2475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Re4e267a6917640fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R8be72b4b64534aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4e267a6917640fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8be72b4b64534aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Yıl</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Toplam İşlem Hacmi (TL)</x:t>
           </x:r>
         </x:is>
@@ -49,52 +49,52 @@
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Günlük Ortalama İşlem Hacmi (TL)</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Net Takas Tutarı (TL)</x:t>
           </x:r>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B2" t="n">
-        <x:v>10819117472479.2</x:v>
+        <x:v>14186361139298.5</x:v>
       </x:c>
       <x:c r="C2" t="n">
-        <x:v>72611526660.93</x:v>
+        <x:v>73504461861.65</x:v>
       </x:c>
       <x:c r="D2" t="n">
-        <x:v>2519344056459.1</x:v>
+        <x:v>4179056433895.95</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="B3" t="n">
-        <x:v>10819117472479.2</x:v>
+        <x:v>14186361139298.5</x:v>
       </x:c>
       <x:c r="C3" t="n">
-        <x:v>72611526660.93</x:v>
+        <x:v>73504461861.65</x:v>
       </x:c>
       <x:c r="D3" t="n">
-        <x:v>2519344056459.1</x:v>
+        <x:v>4179056433895.95</x:v>
       </x:c>
     </x:row>
     <x:row r="4"/>
   </x:sheetData>
 </x:worksheet>
 </file>