--- v0 (2026-05-17)
+++ v1 (2026-07-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728b18cd3fba4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7e8bf58aa44d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R990f6d3d46254e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R6d686bd1571f417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R990f6d3d46254e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d686bd1571f417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Years</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Total trading volume (TRY)</x:t>
           </x:r>
         </x:is>
@@ -49,52 +49,52 @@
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The average daily trading volume (TRY)</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The swap Net amount (TRY)</x:t>
           </x:r>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B2" t="n">
-        <x:v>7404617467609.1</x:v>
+        <x:v>9339259093122.22</x:v>
       </x:c>
       <x:c r="C2" t="n">
-        <x:v>79619542662.46</x:v>
+        <x:v>75316605589.7</x:v>
       </x:c>
       <x:c r="D2" t="n">
-        <x:v>1703348406548.8</x:v>
+        <x:v>2154760514605.6</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="B3" t="n">
-        <x:v>7404617467609.1</x:v>
+        <x:v>9339259093122.22</x:v>
       </x:c>
       <x:c r="C3" t="n">
-        <x:v>79619542662.46</x:v>
+        <x:v>75316605589.7</x:v>
       </x:c>
       <x:c r="D3" t="n">
-        <x:v>1703348406548.8</x:v>
+        <x:v>2154760514605.6</x:v>
       </x:c>
     </x:row>
     <x:row r="4"/>
   </x:sheetData>
 </x:worksheet>
 </file>