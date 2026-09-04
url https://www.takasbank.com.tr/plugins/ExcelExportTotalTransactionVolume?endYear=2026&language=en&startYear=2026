--- v1 (2026-07-03)
+++ v2 (2026-09-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7e8bf58aa44d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2369e07f595a48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R6d686bd1571f417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R74bec5ac684a43b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d686bd1571f417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74bec5ac684a43b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Years</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Total trading volume (TRY)</x:t>
           </x:r>
         </x:is>
@@ -49,52 +49,52 @@
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The average daily trading volume (TRY)</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The swap Net amount (TRY)</x:t>
           </x:r>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B2" t="n">
-        <x:v>9339259093122.22</x:v>
+        <x:v>12421499145992.3</x:v>
       </x:c>
       <x:c r="C2" t="n">
-        <x:v>75316605589.7</x:v>
+        <x:v>74380234407.14</x:v>
       </x:c>
       <x:c r="D2" t="n">
-        <x:v>2154760514605.6</x:v>
+        <x:v>2909146190222.26</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="B3" t="n">
-        <x:v>9339259093122.22</x:v>
+        <x:v>12421499145992.3</x:v>
       </x:c>
       <x:c r="C3" t="n">
-        <x:v>75316605589.7</x:v>
+        <x:v>74380234407.14</x:v>
       </x:c>
       <x:c r="D3" t="n">
-        <x:v>2154760514605.6</x:v>
+        <x:v>2909146190222.26</x:v>
       </x:c>
     </x:row>
     <x:row r="4"/>
   </x:sheetData>
 </x:worksheet>
 </file>