--- v2 (2026-09-04)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2369e07f595a48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f00fa2b29c46fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R74bec5ac684a43b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R8c95e549894d418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74bec5ac684a43b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c95e549894d418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Years</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Total trading volume (TRY)</x:t>
           </x:r>
         </x:is>
@@ -49,52 +49,52 @@
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The average daily trading volume (TRY)</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The swap Net amount (TRY)</x:t>
           </x:r>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B2" t="n">
-        <x:v>12421499145992.3</x:v>
+        <x:v>14495641842494.3</x:v>
       </x:c>
       <x:c r="C2" t="n">
-        <x:v>74380234407.14</x:v>
+        <x:v>71407102672.39</x:v>
       </x:c>
       <x:c r="D2" t="n">
-        <x:v>2909146190222.26</x:v>
+        <x:v>4237772919139.5</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Total</x:v>
       </x:c>
       <x:c r="B3" t="n">
-        <x:v>12421499145992.3</x:v>
+        <x:v>14495641842494.3</x:v>
       </x:c>
       <x:c r="C3" t="n">
-        <x:v>74380234407.14</x:v>
+        <x:v>71407102672.39</x:v>
       </x:c>
       <x:c r="D3" t="n">
-        <x:v>2909146190222.26</x:v>
+        <x:v>4237772919139.5</x:v>
       </x:c>
     </x:row>
     <x:row r="4"/>
   </x:sheetData>
 </x:worksheet>
 </file>