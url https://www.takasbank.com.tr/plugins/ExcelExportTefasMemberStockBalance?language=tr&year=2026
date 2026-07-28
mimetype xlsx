--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb93e99ba254f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695d1155b05441d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R46fac156dc944be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R99d95915789040c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46fac156dc944be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99d95915789040c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Üye Kodu</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Üye Unvanı</x:t>
           </x:r>
         </x:is>