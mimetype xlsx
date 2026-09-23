--- v1 (2026-07-28)
+++ v2 (2026-09-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695d1155b05441d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6c92090699488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R99d95915789040c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rf57094a2739044fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99d95915789040c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf57094a2739044fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Üye Kodu</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Üye Unvanı</x:t>
           </x:r>
         </x:is>