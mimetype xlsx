--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6c92090699488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9edf794ff7414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rf57094a2739044fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R730d1422657345e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf57094a2739044fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R730d1422657345e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Üye Kodu</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Üye Unvanı</x:t>
           </x:r>
         </x:is>