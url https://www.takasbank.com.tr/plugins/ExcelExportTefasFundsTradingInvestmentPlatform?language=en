--- v0 (2026-05-03)
+++ v1 (2026-06-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9d583c12a5422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230131e1e8bb4da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R6da13fd10f5c40b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R094e057c1b9d4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6da13fd10f5c40b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R094e057c1b9d4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Code</x:t>
           </x:r>
         </x:is>
@@ -394,7683 +394,7715 @@
       <x:c r="A45" t="str">
         <x:v>AK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B45" t="str">
         <x:v>ARM</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
         <x:v>ALLBATROSS PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v>AS1</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
         <x:v>AKTİF PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v>ASJ</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY ALTIN FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>AU1</x:v>
+        <x:v>ATJ</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>AK PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>AUV</x:v>
+        <x:v>AU1</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>ATA PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>AYA</x:v>
+        <x:v>AUV</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>AK PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ATA PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>AYR</x:v>
+        <x:v>AYA</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>BULLS PORTFÖY ATAK DEĞIŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>BAG</x:v>
+        <x:v>AYR</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>BULLS PORTFÖY ATAK DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>BBF</x:v>
+        <x:v>BAG</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>BBP</x:v>
+        <x:v>BBF</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>BULLS PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>BBS</x:v>
+        <x:v>BBP</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>DENİZ PORTFÖY BLOCKCHAİN VE FINTECH TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>BULLS PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>BCK</x:v>
+        <x:v>BBS</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>BULLS PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY BLOCKCHAİN VE FINTECH TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>BCO</x:v>
+        <x:v>BCK</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>BULLS PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>BDA</x:v>
+        <x:v>BCO</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>PARDUS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>BDS</x:v>
+        <x:v>BDA</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>AK PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>BDY</x:v>
+        <x:v>BDS</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>BFE</x:v>
+        <x:v>BDY</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>BULLS PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>BFS</x:v>
+        <x:v>BFE</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>AZİMUT PORTFÖY BANKA VE FİNANS SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>BFT</x:v>
+        <x:v>BFS</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>AK PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY BANKA VE FİNANS SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>BGP</x:v>
+        <x:v>BFT</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>BULLS PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>BHA</x:v>
+        <x:v>BGP</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>BULLS PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>BHF</x:v>
+        <x:v>BHA</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>BV PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>BHI</x:v>
+        <x:v>BHF</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>İŞ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>BHL</x:v>
+        <x:v>BHI</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>QNB PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>BID</x:v>
+        <x:v>BHL</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>BIG</x:v>
+        <x:v>BID</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>BIH</x:v>
+        <x:v>BIG</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>BIO</x:v>
+        <x:v>BIH</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>BIP</x:v>
+        <x:v>BIO</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>BIS</x:v>
+        <x:v>BIP</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>AZİMUT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>BIY</x:v>
+        <x:v>BIS</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>AZİMUT PORTFÖY 13.0 SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>BJD</x:v>
+        <x:v>BIY</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY 13.0 SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>BKY</x:v>
+        <x:v>BJD</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>DENİZ PORTFÖY BALEV EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>BLD</x:v>
+        <x:v>BKY</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>BULLS PORTFÖY ALTIN FONU</x:v>
+        <x:v>DENİZ PORTFÖY BALEV EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>BLT</x:v>
+        <x:v>BLD</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>BULLS PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>BMU</x:v>
+        <x:v>BLT</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>AK PORTFÖY BEŞİNCİ SERBEST FON</x:v>
+        <x:v>BULLS PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>BNC</x:v>
+        <x:v>BMU</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>İSTANBUL PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BEŞİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>BNH</x:v>
+        <x:v>BNC</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>AKTİF PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>BOL</x:v>
+        <x:v>BNH</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AKTİF PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>BON</x:v>
+        <x:v>BOL</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>BULLS PORTFÖY ALTINCI HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>BOS</x:v>
+        <x:v>BON</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>BULLS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>BULLS PORTFÖY ALTINCI HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>BPZ</x:v>
+        <x:v>BOS</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>BRC</x:v>
+        <x:v>BPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>BRF</x:v>
+        <x:v>BRC</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>AK PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>BRR</x:v>
+        <x:v>BRF</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>PARDUS PORTFÖY BEREKET HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>BRT</x:v>
+        <x:v>BRR</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>AHLATCI PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY BEREKET HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>BS1</x:v>
+        <x:v>BRT</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>BV PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AHLATCI PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>BSD</x:v>
+        <x:v>BS1</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>ATLAS PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>BSH</x:v>
+        <x:v>BSD</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>GLOBAL MD PORTFÖY BERRAK SERBEST FON</x:v>
+        <x:v>ATLAS PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>BSM</x:v>
+        <x:v>BSH</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>PARDUS PORTFÖY BANKACILIK SEKTÖRÜ DIŞI ŞİRKETLER HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY BERRAK SERBEST FON</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>BST</x:v>
+        <x:v>BSM</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>BV PORTFÖY OYUN VE TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>PARDUS PORTFÖY BANKACILIK SEKTÖRÜ DIŞI ŞİRKETLER HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>BTE</x:v>
+        <x:v>BST</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>ATLAS PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY OYUN VE TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>BTJ</x:v>
+        <x:v>BTE</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>BV PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>ATLAS PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>BTK</x:v>
+        <x:v>BTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>ATLAS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>BTZ</x:v>
+        <x:v>BTK</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>BULLS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>ATLAS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>BUB</x:v>
+        <x:v>BTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>BULLS PORTFÖY VOLTRAN SERBEST (TL) FON</x:v>
+        <x:v>BULLS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>BUV</x:v>
+        <x:v>BUB</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>AK PORTFÖY BÜYÜYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY VOLTRAN SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>BUY</x:v>
+        <x:v>BUV</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BÜYÜYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>BV1</x:v>
+        <x:v>BUY</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>BVD</x:v>
+        <x:v>BV1</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>BV PORTFÖY PARA PİYASASI (TL) FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>BVF</x:v>
+        <x:v>BVD</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>BULLS PORTFÖY VOLTRAN KATILIM SERBEST (TL) FON</x:v>
+        <x:v>BV PORTFÖY PARA PİYASASI (TL) FON</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>BVK</x:v>
+        <x:v>BVF</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY VOLTRAN KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>BVM</x:v>
+        <x:v>BVK</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>BV PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>BVV</x:v>
+        <x:v>BVM</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>BV PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
+        <x:v>BV PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>BVZ</x:v>
+        <x:v>BVV</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>CAH</x:v>
+        <x:v>BVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ PARA PİYASASI FONU</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>CFO</x:v>
+        <x:v>CAH</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>CIN</x:v>
+        <x:v>CFO</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>ALBARAKA PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>CKF</x:v>
+        <x:v>CIN</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÇOKLU VARLIK DEĞİŞKEN FON</x:v>
+        <x:v>ALBARAKA PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>CKL</x:v>
+        <x:v>CKF</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>İŞ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÇOKLU VARLIK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>CKS</x:v>
+        <x:v>CKL</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>ROTA PORTFÖY ÇİP TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>CPT</x:v>
+        <x:v>CKS</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>AKTİF PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY ÇİP TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>CPU</x:v>
+        <x:v>CPT</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>INVEO PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AKTİF PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>CVK</x:v>
+        <x:v>CPU</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>CVL</x:v>
+        <x:v>CVK</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>DA1</x:v>
+        <x:v>CVL</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>DENİZ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>DAH</x:v>
+        <x:v>DA1</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>DENİZ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>DAS</x:v>
+        <x:v>DAH</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>DENİZ PORTFÖY ALTIN FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>DBA</x:v>
+        <x:v>DAS</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>DENİZ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>DBB</x:v>
+        <x:v>DBA</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>DENİZ PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>DBH</x:v>
+        <x:v>DBB</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>DENİZ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>DBK</x:v>
+        <x:v>DBH</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>DBP</x:v>
+        <x:v>DBK</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>DENİZ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>DBZ</x:v>
+        <x:v>DBP</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>DCB</x:v>
+        <x:v>DBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>DENİZ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>DDA</x:v>
+        <x:v>DCB</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>DENİZ PORTFÖY DİNAMO HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>DDF</x:v>
+        <x:v>DDA</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>ALLBATROSS PORTFÖY DEFNE SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY DİNAMO HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>DEF</x:v>
+        <x:v>DDF</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>DENİZ PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY DEFNE SERBEST FON</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>DFC</x:v>
+        <x:v>DEF</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>DENİZ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>DFD</x:v>
+        <x:v>DFC</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>ATLAS PORTFÖY SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>DFI</x:v>
+        <x:v>DFD</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>ATLAS PORTFÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>DGF</x:v>
+        <x:v>DFI</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>ATA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>DGH</x:v>
+        <x:v>DGF</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>DENİZ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>DHJ</x:v>
+        <x:v>DGH</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>DENİZ PORTFÖY ESG-SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>DHM</x:v>
+        <x:v>DHJ</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>DENİZ PORTFÖY  HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY ESG-SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>DHT</x:v>
+        <x:v>DHM</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY  HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>DID</x:v>
+        <x:v>DHT</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>DIP</x:v>
+        <x:v>DID</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>DENİZ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>DKH</x:v>
+        <x:v>DIP</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>DKL</x:v>
+        <x:v>DKH</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>DENİZ PORTFÖY ONDÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>DKR</x:v>
+        <x:v>DKL</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONDÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>DL2</x:v>
+        <x:v>DKR</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>DENİZ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>DLD</x:v>
+        <x:v>DL2</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>DLY</x:v>
+        <x:v>DLD</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>DENİZ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>DMG</x:v>
+        <x:v>DLY</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY DİNAMİK FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>DNF</x:v>
+        <x:v>DMG</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>DENİZ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY DİNAMİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>DNH</x:v>
+        <x:v>DNF</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>TACİRLER PORTFÖY DENGE KATILIM SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>DNK</x:v>
+        <x:v>DNH</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>QNB PORTFÖY DİNAMİK DAĞILIMLI SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TACİRLER PORTFÖY DENGE KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>DNM</x:v>
+        <x:v>DNK</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>QNB PORTFÖY DİNAMİK DAĞILIMLI SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>DNP</x:v>
+        <x:v>DNM</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>TERA PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>DOH</x:v>
+        <x:v>DNP</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ AKTİF SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TERA PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>DOL</x:v>
+        <x:v>DOH</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>DENİZ PORTFÖY ONÜÇÜNCÜ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ AKTİF SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>DOV</x:v>
+        <x:v>DOL</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>DENİZ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY ONÜÇÜNCÜ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>DPB</x:v>
+        <x:v>DOV</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>DENİZ PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>DPI</x:v>
+        <x:v>DPB</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>DENİZ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>DPK</x:v>
+        <x:v>DPI</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>DENİZ PORTFÖY BİST TEMETTÜ 25 ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON )</x:v>
+        <x:v>DENİZ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>DPT</x:v>
+        <x:v>DPK</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>DENİZ PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY BİST TEMETTÜ 25 ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON )</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>DRT</x:v>
+        <x:v>DPT</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST (DÖVİZ_AVRO) FON</x:v>
+        <x:v>NEO PORTFÖY DORA SERBEST FON</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>DSD</x:v>
+        <x:v>DRA</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>DENİZ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>DSP</x:v>
+        <x:v>DRT</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>EMAA BLUE PORTFÖY DÖNÜŞÜM TEKNOLOJİLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST (DÖVİZ_AVRO) FON</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>DTH</x:v>
+        <x:v>DSD</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>DENİZ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>DTL</x:v>
+        <x:v>DSP</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>DENİZ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY DÖNÜŞÜM TEKNOLOJİLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>DTM</x:v>
+        <x:v>DTH</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>AK PORTFÖY ROBOTİK TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>DTZ</x:v>
+        <x:v>DTL</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>DENİZ PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>DUD</x:v>
+        <x:v>DTM</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>HEDEF PORTFÖY UFUK HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ROBOTİK TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>DUH</x:v>
+        <x:v>DTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>DENİZ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>DUV</x:v>
+        <x:v>DUD</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>DENİZ PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>HEDEF PORTFÖY UFUK HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>DVS</x:v>
+        <x:v>DUH</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>DENİZ PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>DVT</x:v>
+        <x:v>DUV</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>DENİZ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>DXP</x:v>
+        <x:v>DVS</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>DENİZ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>DYN</x:v>
+        <x:v>DVT</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>DENİZ PORTFÖY BIST 100 ENDEKSİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>DZE</x:v>
+        <x:v>DXP</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>DENİZ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>DZM</x:v>
+        <x:v>DYN</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>GLOBAL MD PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY BIST 100 ENDEKSİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>EBD</x:v>
+        <x:v>DZE</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>EMAA BLUE PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>DENİZ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>EBI</x:v>
+        <x:v>DZM</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>EMAA BLUE PORTFÖY BİRİNCİ SERBEST (DÖVİZ-ABD DOLARI) FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>EBS</x:v>
+        <x:v>EBD</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>EC2</x:v>
+        <x:v>EBI</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY BİRİNCİ SERBEST (DÖVİZ-ABD DOLARI) FON</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>ECA</x:v>
+        <x:v>EBS</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>NEO PORTFÖY KORUNCUK EĞİTİME DESTEK PARA PİYASASI SERBEST FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>EDP</x:v>
+        <x:v>EC2</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>DENİZ PORTFÖY TED EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>EDT</x:v>
+        <x:v>ECA</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>İŞ PORTFÖY TEV EĞİTİME DESTEK DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>EDU</x:v>
+        <x:v>EDN</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>QİNVEST PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY KORUNCUK EĞİTİME DESTEK PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>EIB</x:v>
+        <x:v>EDP</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>QİNVEST PORTFÖY HİSSE SENEDİ FONU (HİSSE YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY TED EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>EID</x:v>
+        <x:v>EDT</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>QİNVEST PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>İŞ PORTFÖY TEV EĞİTİME DESTEK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>EIL</x:v>
+        <x:v>EDU</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>QİNVEST PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>EKF</x:v>
+        <x:v>EGR</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>QİNVEST PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>ELZ</x:v>
+        <x:v>EIB</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>AK PORTFÖY EMLAK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>ASTRA PORTFÖY HİSSE SENEDİ FONU (HİSSE YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>EML</x:v>
+        <x:v>EID</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>AKTİF PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>ENJ</x:v>
+        <x:v>EIL</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>EPA</x:v>
+        <x:v>EKF</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>EMAA BLUE PORTFÖY İNŞAAT SEKTÖRÜ KATILIM FONU</x:v>
+        <x:v>ASTRA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>EPI</x:v>
+        <x:v>ELZ</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>EMAA BLUE PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY EMLAK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>EPK</x:v>
+        <x:v>EML</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>AKTİF PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>EPP</x:v>
+        <x:v>ENJ</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>EPT</x:v>
+        <x:v>EPA</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>AKTİF PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY İNŞAAT SEKTÖRÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>ESG</x:v>
+        <x:v>EPI</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>AURA PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>ESP</x:v>
+        <x:v>EPK</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>EUN</x:v>
+        <x:v>EPP</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>GARANTİ PORTFÖY SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>EUZ</x:v>
+        <x:v>EPT</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>DENİZ PORTFÖY ENERJİ VE MADENCİLİK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK SERBEST FON</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>EVM</x:v>
+        <x:v>ESG</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>AKTİF PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AURA PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>EYT</x:v>
+        <x:v>ESP</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>FONMAP PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>FAK</x:v>
+        <x:v>EUN</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>ONE PORTFÖY ALTIN FONU</x:v>
+        <x:v>GARANTİ PORTFÖY SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>FAL</x:v>
+        <x:v>EUZ</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>ONE PORTFÖY KAR PAYI ÖDEYEN KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY ENERJİ VE MADENCİLİK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>FBC</x:v>
+        <x:v>EVM</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>FBI</x:v>
+        <x:v>EYT</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>İŞ PORTFÖY MODEL SERBEST FON</x:v>
+        <x:v>FONMAP PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>FBV</x:v>
+        <x:v>FAK</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>FİBA PORTFÖY TEKNOLOJİ SERBEST FON</x:v>
+        <x:v>ONE PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>FBZ</x:v>
+        <x:v>FAL</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>ONE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY KAR PAYI ÖDEYEN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>FCK</x:v>
+        <x:v>FBC</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>FD1</x:v>
+        <x:v>FBI</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY MODEL SERBEST FON</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>FDG</x:v>
+        <x:v>FBV</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>QNB PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>FİBA PORTFÖY TEKNOLOJİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>FFH</x:v>
+        <x:v>FBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>QNB PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ONE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>FFP</x:v>
+        <x:v>FCK</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>QNB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>FI3</x:v>
+        <x:v>FD1</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>FİBA PORTFÖY ALTIN FONU</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>FIB</x:v>
+        <x:v>FDG</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>FİBA PORTFÖY ÇOKLU VARLIK İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY DMR SERBEST FON</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>FID</x:v>
+        <x:v>FDV</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>FİBA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>FIL</x:v>
+        <x:v>FFH</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
-        <x:v>FİBA PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B219" t="str">
-        <x:v>FIT</x:v>
+        <x:v>FFP</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
-        <x:v>FİBA PORTFÖY BLOK ZİNCİRİ TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B220" t="str">
-        <x:v>FJB</x:v>
+        <x:v>FI3</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
-        <x:v>FİBA PORTFÖY FIRTINA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>FİBA PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B221" t="str">
-        <x:v>FJZ</x:v>
+        <x:v>FIB</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
-        <x:v>QNB PORTFÖY KRİSTAL SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>FİBA PORTFÖY ÇOKLU VARLIK İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B222" t="str">
-        <x:v>FKE</x:v>
+        <x:v>FID</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FLORYA SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>FİBA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B223" t="str">
-        <x:v>FLS</x:v>
+        <x:v>FIL</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
-        <x:v>AKTİF PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B224" t="str">
-        <x:v>FLY</x:v>
+        <x:v>FIT</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
-        <x:v>QNB PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY BLOK ZİNCİRİ TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B225" t="str">
-        <x:v>FMG</x:v>
+        <x:v>FJB</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
-        <x:v>DENİZ PORTFÖY FMV IŞIK ÜNİVERSİTESİ EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY FIRTINA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B226" t="str">
-        <x:v>FMV</x:v>
+        <x:v>FJZ</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY KRİSTAL SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B227" t="str">
-        <x:v>FNO</x:v>
+        <x:v>FKE</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
-        <x:v>HEDEF PORTFÖY MODEL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FLORYA SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B228" t="str">
-        <x:v>FNT</x:v>
+        <x:v>FLS</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
-        <x:v>ONE PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B229" t="str">
-        <x:v>FP4</x:v>
+        <x:v>FLY</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
-        <x:v>FİBA PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ)FONU</x:v>
+        <x:v>QNB PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B230" t="str">
-        <x:v>FPE</x:v>
+        <x:v>FMG</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
-        <x:v>FİBA PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY FMV IŞIK ÜNİVERSİTESİ EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B231" t="str">
-        <x:v>FPG</x:v>
+        <x:v>FMV</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
-        <x:v>FİBA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B232" t="str">
-        <x:v>FPH</x:v>
+        <x:v>FNO</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>HEDEF PORTFÖY MODEL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B233" t="str">
-        <x:v>FPI</x:v>
+        <x:v>FNT</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
-        <x:v>FİBA PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ONE PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B234" t="str">
-        <x:v>FPK</x:v>
+        <x:v>FP4</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>FİBA PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ)FONU</x:v>
       </x:c>
       <x:c r="B235" t="str">
-        <x:v>FPZ</x:v>
+        <x:v>FPE</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B236" t="str">
-        <x:v>FRC</x:v>
+        <x:v>FPG</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B237" t="str">
-        <x:v>FS5</x:v>
+        <x:v>FPH</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
-        <x:v>ONE PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B238" t="str">
-        <x:v>FS6</x:v>
+        <x:v>FPI</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
-        <x:v>FİBA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>FİBA PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B239" t="str">
-        <x:v>FSF</x:v>
+        <x:v>FPK</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B240" t="str">
-        <x:v>FSG</x:v>
+        <x:v>FPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
-        <x:v>FİBA PORTFÖY FON SEPETİ SERBEST FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B241" t="str">
-        <x:v>FSH</x:v>
+        <x:v>FRC</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
-        <x:v>QNB PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B242" t="str">
-        <x:v>FSK</x:v>
+        <x:v>FS5</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
-        <x:v>FONMAP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ONE PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B243" t="str">
-        <x:v>FSP</x:v>
+        <x:v>FS6</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
-        <x:v>FİBA PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>FİBA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B244" t="str">
-        <x:v>FSR</x:v>
+        <x:v>FSF</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
-        <x:v>TERA PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B245" t="str">
-        <x:v>FSU</x:v>
+        <x:v>FSG</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
-        <x:v>ONE PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>FİBA PORTFÖY FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B246" t="str">
-        <x:v>FTL</x:v>
+        <x:v>FSH</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
-        <x:v>AK PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B247" t="str">
-        <x:v>FUA</x:v>
+        <x:v>FSK</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
-        <x:v>QNB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>FONMAP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B248" t="str">
-        <x:v>FUB</x:v>
+        <x:v>FSP</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B249" t="str">
-        <x:v>FYD</x:v>
+        <x:v>FSR</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
-        <x:v>AZİMUT PORTFÖY 4.0 SERBEST FON</x:v>
+        <x:v>TERA PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B250" t="str">
-        <x:v>FYI</x:v>
+        <x:v>FSU</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
-        <x:v>QNB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ONE PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B251" t="str">
-        <x:v>FYO</x:v>
+        <x:v>FTL</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B252" t="str">
-        <x:v>FZJ</x:v>
+        <x:v>FUA</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
-        <x:v>FİBA PORTFÖY SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B253" t="str">
-        <x:v>FZP</x:v>
+        <x:v>FUB</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
-        <x:v>GARANTİ PORTFÖY  BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B254" t="str">
-        <x:v>GA1</x:v>
+        <x:v>FYD</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
-        <x:v>GARANTİ PORTFÖY BİST30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY 4.0 SERBEST FON</x:v>
       </x:c>
       <x:c r="B255" t="str">
-        <x:v>GAE</x:v>
+        <x:v>FYI</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B256" t="str">
-        <x:v>GAF</x:v>
+        <x:v>FYO</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ SERBEST (DÖVIZ)  FON</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B257" t="str">
-        <x:v>GAG</x:v>
+        <x:v>FZJ</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
-        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B258" t="str">
-        <x:v>GAH</x:v>
+        <x:v>FZP</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ SERBEST(DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY  BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B259" t="str">
-        <x:v>GAS</x:v>
+        <x:v>GA1</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
-        <x:v>AZİMUT PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BİST30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B260" t="str">
-        <x:v>GBC</x:v>
+        <x:v>GAE</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
-        <x:v>INVEO PORTFÖY G-20 ÜLKELERİ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B261" t="str">
-        <x:v>GBG</x:v>
+        <x:v>GAF</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ SERBEST (DÖVIZ)  FON</x:v>
       </x:c>
       <x:c r="B262" t="str">
-        <x:v>GBH</x:v>
+        <x:v>GAG</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
-        <x:v>GARANTİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B263" t="str">
-        <x:v>GBJ</x:v>
+        <x:v>GAH</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
-        <x:v>AZİMUT PYŞ KISA VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B264" t="str">
-        <x:v>GBL</x:v>
+        <x:v>GAS</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
-        <x:v>GARANTİ PORTFÖY BEŞİNCİ SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B265" t="str">
-        <x:v>GBN</x:v>
+        <x:v>GBC</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
-        <x:v>GARANTİ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY G-20 ÜLKELERİ YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B266" t="str">
-        <x:v>GBV</x:v>
+        <x:v>GBG</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
-        <x:v>AZİMUT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B267" t="str">
-        <x:v>GBZ</x:v>
+        <x:v>GBH</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
-        <x:v>INVEO PORTFÖY  ALTIN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B268" t="str">
-        <x:v>GGK</x:v>
+        <x:v>GBJ</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
-        <x:v>GARANTİ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PYŞ KISA VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B269" t="str">
-        <x:v>GHS</x:v>
+        <x:v>GBL</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
-        <x:v>GARANTİ PORTFÖY İNŞAAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BEŞİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B270" t="str">
-        <x:v>GID</x:v>
+        <x:v>GBN</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
-        <x:v>GARANTİ PORTFÖY GARANTİ BBVA İKLİM ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B271" t="str">
-        <x:v>GIE</x:v>
+        <x:v>GBV</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
-        <x:v>ALLBATROSS PORTFÖY GIDA VE İÇECEK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B272" t="str">
-        <x:v>GIH</x:v>
+        <x:v>GBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>INVEO PORTFÖY  ALTIN FON</x:v>
       </x:c>
       <x:c r="B273" t="str">
-        <x:v>GJB</x:v>
+        <x:v>GGK</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
-        <x:v>GLOBAL MD PORTFÖY KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B274" t="str">
-        <x:v>GKF</x:v>
+        <x:v>GHS</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
-        <x:v>GARANTİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY İNŞAAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B275" t="str">
-        <x:v>GKG</x:v>
+        <x:v>GID</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str">
-        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>GARANTİ PORTFÖY GARANTİ BBVA İKLİM ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B276" t="str">
-        <x:v>GKH</x:v>
+        <x:v>GIE</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str">
-        <x:v>GARANTİ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY GIDA VE İÇECEK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B277" t="str">
-        <x:v>GKV</x:v>
+        <x:v>GIH</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str">
-        <x:v>AZİMUT PYŞ BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B278" t="str">
-        <x:v>GL1</x:v>
+        <x:v>GJB</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str">
-        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B279" t="str">
-        <x:v>GLC</x:v>
+        <x:v>GKF</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str">
-        <x:v>AKTİF PORTFÖY CAPİTAL HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B280" t="str">
-        <x:v>GLG</x:v>
+        <x:v>GKG</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str">
-        <x:v>AZİMUT PORTFÖY  KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B281" t="str">
-        <x:v>GLS</x:v>
+        <x:v>GKH</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str">
-        <x:v>AZİMUT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B282" t="str">
-        <x:v>GMA</x:v>
+        <x:v>GKV</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str">
-        <x:v>TEB PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>AZİMUT PYŞ BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B283" t="str">
-        <x:v>GMC</x:v>
+        <x:v>GL1</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B284" t="str">
-        <x:v>GMD</x:v>
+        <x:v>GLC</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str">
-        <x:v>AK PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>AKTİF PORTFÖY CAPİTAL HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B285" t="str">
-        <x:v>GMI</x:v>
+        <x:v>GLG</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PORTFÖY  KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B286" t="str">
-        <x:v>GMN</x:v>
+        <x:v>GLS</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str">
-        <x:v>INVEO PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B287" t="str">
-        <x:v>GMR</x:v>
+        <x:v>GMA</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str">
-        <x:v>GLOBAL MD PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B288" t="str">
-        <x:v>GNH</x:v>
+        <x:v>GMC</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
-        <x:v>GARANTİ PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B289" t="str">
-        <x:v>GNS</x:v>
+        <x:v>GMD</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B290" t="str">
-        <x:v>GO1</x:v>
+        <x:v>GMI</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
-        <x:v>ONE PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B291" t="str">
-        <x:v>GO2</x:v>
+        <x:v>GMN</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
-        <x:v>ONE PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>INVEO PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B292" t="str">
-        <x:v>GO3</x:v>
+        <x:v>GMR</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
-        <x:v>ONE PORTFÖY DÖRDÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B293" t="str">
-        <x:v>GO4</x:v>
+        <x:v>GNH</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
-        <x:v>ONE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B294" t="str">
-        <x:v>GO6</x:v>
+        <x:v>GNS</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B295" t="str">
-        <x:v>GO9</x:v>
+        <x:v>GO1</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str">
-        <x:v>GARANTİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ONE PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B296" t="str">
-        <x:v>GOH</x:v>
+        <x:v>GO2</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str">
-        <x:v>GARANTİ PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B297" t="str">
-        <x:v>GOL</x:v>
+        <x:v>GO3</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str">
-        <x:v>GOLDEN GLOBAL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY DÖRDÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B298" t="str">
-        <x:v>GOP</x:v>
+        <x:v>GO4</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str">
-        <x:v>GARANTİ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
+        <x:v>ONE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B299" t="str">
-        <x:v>GPA</x:v>
+        <x:v>GO6</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B300" t="str">
-        <x:v>GPB</x:v>
+        <x:v>GO9</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST ( DÖVİZ ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B301" t="str">
-        <x:v>GPC</x:v>
+        <x:v>GOH</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str">
-        <x:v>GARANTİ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B302" t="str">
-        <x:v>GPF</x:v>
+        <x:v>GOL</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GOLDEN GLOBAL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B303" t="str">
-        <x:v>GPG</x:v>
+        <x:v>GOP</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B304" t="str">
-        <x:v>GPI</x:v>
+        <x:v>GPA</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B305" t="str">
-        <x:v>GPL</x:v>
+        <x:v>GPB</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str">
-        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST ( DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B306" t="str">
-        <x:v>GPN</x:v>
+        <x:v>GPC</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str">
-        <x:v>AKTİF PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B307" t="str">
-        <x:v>GPT</x:v>
+        <x:v>GPF</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B308" t="str">
-        <x:v>GPU</x:v>
+        <x:v>GPG</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B309" t="str">
-        <x:v>GPZ</x:v>
+        <x:v>GPI</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str">
-        <x:v>QNB PORTFÖY AGRESİF SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B310" t="str">
-        <x:v>GRL</x:v>
+        <x:v>GPL</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
-        <x:v>GARANTİ PORTFÖY OTUZUNCU SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B311" t="str">
-        <x:v>GRO</x:v>
+        <x:v>GPN</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
-        <x:v>GARANTİ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B312" t="str">
-        <x:v>GRT</x:v>
+        <x:v>GPT</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
-        <x:v>AZİMUT PYŞ KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B313" t="str">
-        <x:v>GSP</x:v>
+        <x:v>GPU</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
-        <x:v>GARANTİ PORTFÖY ALTIN FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B314" t="str">
-        <x:v>GTA</x:v>
+        <x:v>GPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
-        <x:v>AZİMUT PYŞ BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>QNB PORTFÖY AGRESİF SERBEST FON</x:v>
       </x:c>
       <x:c r="B315" t="str">
-        <x:v>GTF</x:v>
+        <x:v>GRL</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
-        <x:v>GARANTİ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY OTUZUNCU SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B316" t="str">
-        <x:v>GTH</x:v>
+        <x:v>GRO</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
-        <x:v>GARANTİ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B317" t="str">
-        <x:v>GTM</x:v>
+        <x:v>GRT</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
-        <x:v>GARANTİ PORTFÖY TREND SERBEST FON</x:v>
+        <x:v>AZİMUT PYŞ KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B318" t="str">
-        <x:v>GTY</x:v>
+        <x:v>GSP</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
-        <x:v>GARANTİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B319" t="str">
-        <x:v>GTZ</x:v>
+        <x:v>GTA</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
-        <x:v>GARANTİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AZİMUT PYŞ BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B320" t="str">
-        <x:v>GUB</x:v>
+        <x:v>GTF</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
-        <x:v>GARANTİ PORTFÖY YABANCI TEKNOLOJİ HİSSE SENEDİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B321" t="str">
-        <x:v>GUH</x:v>
+        <x:v>GTH</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
-        <x:v>GARANTİ PORTFÖY GÜMÜŞ KATILIM SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B322" t="str">
-        <x:v>GUK</x:v>
+        <x:v>GTM</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
-        <x:v>AK PORTFÖY GÜMÜŞ FON SEPETI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TREND SERBEST FON</x:v>
       </x:c>
       <x:c r="B323" t="str">
-        <x:v>GUM</x:v>
+        <x:v>GTY</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
-        <x:v>GARANTİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B324" t="str">
-        <x:v>GUV</x:v>
+        <x:v>GTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
-        <x:v>GARANTİ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇLAR DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B325" t="str">
-        <x:v>GVA</x:v>
+        <x:v>GUB</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B326" t="str">
-        <x:v>GVI</x:v>
+        <x:v>GUF</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
-        <x:v>INVEO PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY YABANCI TEKNOLOJİ HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B327" t="str">
-        <x:v>GYK</x:v>
+        <x:v>GUH</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
-        <x:v>GARANTİ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY GÜMÜŞ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B328" t="str">
-        <x:v>GZE</x:v>
+        <x:v>GUK</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
-        <x:v>GARANTİ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY GÜMÜŞ FON SEPETI FONU</x:v>
       </x:c>
       <x:c r="B329" t="str">
-        <x:v>GZG</x:v>
+        <x:v>GUM</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
-        <x:v>GARANTİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B330" t="str">
-        <x:v>GZH</x:v>
+        <x:v>GUV</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇLAR DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B331" t="str">
-        <x:v>GZJ</x:v>
+        <x:v>GVA</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
-        <x:v>GARANTİ PORTFÖY TARIM VE GIDA SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B332" t="str">
-        <x:v>GZL</x:v>
+        <x:v>GVI</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
-        <x:v>GLOBAL MD PORTFÖY DURU SERBEST FON</x:v>
+        <x:v>INVEO PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B333" t="str">
-        <x:v>GZM</x:v>
+        <x:v>GYK</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
-        <x:v>GLOBAL MD PORTFÖY BOĞAZİÇİ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B334" t="str">
-        <x:v>GZN</x:v>
+        <x:v>GZE</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY SAĞLIK VE GENETİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B335" t="str">
-        <x:v>GZP</x:v>
+        <x:v>GZG</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
-        <x:v>GARANTİ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B336" t="str">
-        <x:v>GZR</x:v>
+        <x:v>GZH</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
-        <x:v>GARANTİ PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B337" t="str">
-        <x:v>GZV</x:v>
+        <x:v>GZJ</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
-        <x:v>GARANTİ PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY TARIM VE GIDA SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B338" t="str">
-        <x:v>GZY</x:v>
+        <x:v>GZL</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
-        <x:v>GARANTİ PORTFÖY FİNANS SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY DURU SERBEST FON</x:v>
       </x:c>
       <x:c r="B339" t="str">
-        <x:v>GZZ</x:v>
+        <x:v>GZM</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
-        <x:v>HEDEF PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BOĞAZİÇİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B340" t="str">
-        <x:v>HAM</x:v>
+        <x:v>GZN</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
-        <x:v>BV PORTFÖY HARMONY SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B341" t="str">
-        <x:v>HAR</x:v>
+        <x:v>GZP</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
-        <x:v>HEDEF PORTFÖY ATLAS İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B342" t="str">
-        <x:v>HAT</x:v>
+        <x:v>GZR</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
-        <x:v>HSBC PORTFÖY ALTIN FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B343" t="str">
-        <x:v>HBF</x:v>
+        <x:v>GZV</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
-        <x:v>HSBC PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B344" t="str">
-        <x:v>HBN</x:v>
+        <x:v>GZY</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
-        <x:v>HSBC PORTFÖY BİST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY FİNANSAL TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B345" t="str">
-        <x:v>HBU</x:v>
+        <x:v>GZZ</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
-        <x:v>HEDEF PORTFÖY ATAK ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AHLATCI PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B346" t="str">
-        <x:v>HCV</x:v>
+        <x:v>HAI</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
-        <x:v>HEDEF PORTFÖY DÖRDÜNCÜ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B347" t="str">
-        <x:v>HDA</x:v>
+        <x:v>HAM</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
-        <x:v>HEDEF PORTFÖY VEGA İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY HARMONY SERBEST FON</x:v>
       </x:c>
       <x:c r="B348" t="str">
-        <x:v>HDK</x:v>
+        <x:v>HAR</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
-        <x:v>HEDEF PORTFÖY ALGO EVEREST İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY ATLAS İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B349" t="str">
-        <x:v>HEH</x:v>
+        <x:v>HAT</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B350" t="str">
-        <x:v>HFI</x:v>
+        <x:v>HBF</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B351" t="str">
-        <x:v>HFR</x:v>
+        <x:v>HBN</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY BİST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B352" t="str">
-        <x:v>HGM</x:v>
+        <x:v>HBU</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
-        <x:v>HEDEF PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY ATAK ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B353" t="str">
-        <x:v>HGR</x:v>
+        <x:v>HCV</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY DÖRDÜNCÜ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B354" t="str">
-        <x:v>HGV</x:v>
+        <x:v>HDA</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
-        <x:v>HEDEF PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY VEGA İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B355" t="str">
-        <x:v>HIA</x:v>
+        <x:v>HDK</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY ALGO EVEREST İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B356" t="str">
-        <x:v>HIF</x:v>
+        <x:v>HEH</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
-        <x:v>GARANTİ  PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B357" t="str">
-        <x:v>HIH</x:v>
+        <x:v>HFI</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B358" t="str">
-        <x:v>HIM</x:v>
+        <x:v>HFR</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
-        <x:v>AZİMUT PORTFÖY DİNAMİK DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B359" t="str">
-        <x:v>HIZ</x:v>
+        <x:v>HGM</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
       </x:c>
       <x:c r="B360" t="str">
-        <x:v>HJB</x:v>
+        <x:v>HGR</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
-        <x:v>ZİRAAT PORTFÖY HALK'IN ÜRETEN KADINLARI DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B361" t="str">
-        <x:v>HKG</x:v>
+        <x:v>HGV</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B362" t="str">
-        <x:v>HKH</x:v>
+        <x:v>HIA</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str">
-        <x:v>HEDEF PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B363" t="str">
-        <x:v>HKJ</x:v>
+        <x:v>HIF</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str">
-        <x:v>HEDEF PORTFÖY BAŞAK HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ  PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B364" t="str">
-        <x:v>HKM</x:v>
+        <x:v>HIH</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str">
-        <x:v>HSBC PORTFÖY KIRMIZI HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B365" t="str">
-        <x:v>HKR</x:v>
+        <x:v>HIM</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str">
-        <x:v>HEDEF PORTFÖY EKİNOKS SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PORTFÖY DİNAMİK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B366" t="str">
-        <x:v>HMC</x:v>
+        <x:v>HIZ</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str">
-        <x:v>HSBC PYŞ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B367" t="str">
-        <x:v>HMG</x:v>
+        <x:v>HJB</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY HALK'IN ÜRETEN KADINLARI DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B368" t="str">
-        <x:v>HML</x:v>
+        <x:v>HKG</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str">
-        <x:v>HSBC PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B369" t="str">
-        <x:v>HMS</x:v>
+        <x:v>HKH</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str">
-        <x:v>HEDEF PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B370" t="str">
-        <x:v>HNC</x:v>
+        <x:v>HKJ</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str">
-        <x:v>HSBC PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY BAŞAK HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B371" t="str">
-        <x:v>HOA</x:v>
+        <x:v>HKM</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str">
-        <x:v>HSBC PORTFÖY YABANCI BYF FON SEPETI</x:v>
+        <x:v>HSBC PORTFÖY KIRMIZI HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B372" t="str">
-        <x:v>HOY</x:v>
+        <x:v>HKR</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str">
-        <x:v>HEDEF PORTFÖY LİDYA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>HEDEF PORTFÖY EKİNOKS SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B373" t="str">
-        <x:v>HP3</x:v>
+        <x:v>HMC</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str">
-        <x:v>HSBC PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PYŞ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B374" t="str">
-        <x:v>HPD</x:v>
+        <x:v>HMG</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str">
-        <x:v>HEDEF PORTFÖY PARA PIYASASI KATILIM FONU</x:v>
+        <x:v>HEDEF PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B375" t="str">
-        <x:v>HPH</x:v>
+        <x:v>HML</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
-        <x:v>HSBC PORTFÖY ÇOKLU VARLIK BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B376" t="str">
-        <x:v>HPO</x:v>
+        <x:v>HMS</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
-        <x:v>HSBC PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>HEDEF PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B377" t="str">
-        <x:v>HPT</x:v>
+        <x:v>HNC</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
-        <x:v>AKTİF PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B378" t="str">
-        <x:v>HRZ</x:v>
+        <x:v>HOA</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
-        <x:v>HSBC PORTFÖY DEĞİŞKEN (TL) FON</x:v>
+        <x:v>HSBC PORTFÖY YABANCI BYF FON SEPETI</x:v>
       </x:c>
       <x:c r="B379" t="str">
-        <x:v>HSA</x:v>
+        <x:v>HOY</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
-        <x:v>HSBC PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>HEDEF PORTFÖY LİDYA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B380" t="str">
-        <x:v>HSL</x:v>
+        <x:v>HP3</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
-        <x:v>HSBC PORTFÖY  BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B381" t="str">
-        <x:v>HST</x:v>
+        <x:v>HPD</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
-        <x:v>HSBC PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>HEDEF PORTFÖY PARA PIYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B382" t="str">
-        <x:v>HTF</x:v>
+        <x:v>HPH</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
-        <x:v>HEDEF PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY ÇOKLU VARLIK BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B383" t="str">
-        <x:v>HTJ</x:v>
+        <x:v>HPO</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
-        <x:v>HSBC PORTFÖY ALTINCI SERBEST (DÖVİZ) FON</x:v>
+        <x:v>HSBC PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B384" t="str">
-        <x:v>HTS</x:v>
+        <x:v>HPT</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
-        <x:v>DENİZ PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B385" t="str">
-        <x:v>HVI</x:v>
+        <x:v>HRZ</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY DEĞİŞKEN (TL) FON</x:v>
       </x:c>
       <x:c r="B386" t="str">
-        <x:v>HVK</x:v>
+        <x:v>HSA</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
-        <x:v>HSBC PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B387" t="str">
-        <x:v>HVS</x:v>
+        <x:v>HSL</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY  BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B388" t="str">
-        <x:v>HVT</x:v>
+        <x:v>HST</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B389" t="str">
-        <x:v>HVU</x:v>
+        <x:v>HTF</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B390" t="str">
-        <x:v>HVZ</x:v>
+        <x:v>HTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
-        <x:v>AZİMUT PORTFÖY İVME SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B391" t="str">
-        <x:v>HYP</x:v>
+        <x:v>HTK</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
-        <x:v>HSBC PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>HSBC PORTFÖY ALTINCI SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B392" t="str">
-        <x:v>HYU</x:v>
+        <x:v>HTS</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
-        <x:v>HEDEF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B393" t="str">
-        <x:v>HYV</x:v>
+        <x:v>HVI</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
-        <x:v>İSTANBUL PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B394" t="str">
-        <x:v>IAE</x:v>
+        <x:v>HVK</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
-        <x:v>İŞ PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
+        <x:v>HSBC PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B395" t="str">
-        <x:v>IAM</x:v>
+        <x:v>HVS</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
-        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B396" t="str">
-        <x:v>IAR</x:v>
+        <x:v>HVT</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
-        <x:v>İŞ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B397" t="str">
-        <x:v>IAT</x:v>
+        <x:v>HVU</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B398" t="str">
-        <x:v>IAU</x:v>
+        <x:v>HVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
-        <x:v>INVEO PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İVME SERBEST FON</x:v>
       </x:c>
       <x:c r="B399" t="str">
-        <x:v>IAY</x:v>
+        <x:v>HYP</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
-        <x:v>İŞ PORTFÖY ATAK DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B400" t="str">
-        <x:v>IBB</x:v>
+        <x:v>HYU</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
-        <x:v>ICBC TURKEY PORTFÖY ALTIN FONU</x:v>
+        <x:v>HEDEF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B401" t="str">
-        <x:v>ICA</x:v>
+        <x:v>HYV</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
-        <x:v>ICBC TURKEY PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B402" t="str">
-        <x:v>ICC</x:v>
+        <x:v>IAE</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
-        <x:v>ICBC TURKEY PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B403" t="str">
-        <x:v>ICD</x:v>
+        <x:v>IAM</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
-        <x:v>ICBC TURKEY PORTFOY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B404" t="str">
-        <x:v>ICE</x:v>
+        <x:v>IAR</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
-        <x:v>ICBC TURKEY PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B405" t="str">
-        <x:v>ICF</x:v>
+        <x:v>IAT</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B406" t="str">
-        <x:v>ICH</x:v>
+        <x:v>IAU</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
-        <x:v>ICBC TURKEY PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>INVEO PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B407" t="str">
-        <x:v>ICS</x:v>
+        <x:v>IAY</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
-        <x:v>ICBC TURKEY PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY ATAK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B408" t="str">
-        <x:v>ICV</x:v>
+        <x:v>IBB</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
-        <x:v>AK PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B409" t="str">
-        <x:v>ICZ</x:v>
+        <x:v>ICH</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
-        <x:v>LOGOS PORTFÖY DİNAMİK DAĞIMLI SERBEST FON</x:v>
+        <x:v>AK PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B410" t="str">
-        <x:v>IDD</x:v>
+        <x:v>ICZ</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
-        <x:v>İŞ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>LOGOS PORTFÖY DİNAMİK DAĞIMLI SERBEST FON</x:v>
       </x:c>
       <x:c r="B411" t="str">
-        <x:v>IDF</x:v>
+        <x:v>IDD</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
-        <x:v>İŞ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B412" t="str">
-        <x:v>IDH</x:v>
+        <x:v>IDF</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
-        <x:v>AZİMUT PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B413" t="str">
-        <x:v>IDI</x:v>
+        <x:v>IDH</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B414" t="str">
-        <x:v>IDL</x:v>
+        <x:v>IDI</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
-        <x:v>İŞ PORTFÖY ONDOKUZUNCU SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B415" t="str">
-        <x:v>IDO</x:v>
+        <x:v>IDL</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
-        <x:v>TEB PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ONDOKUZUNCU SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B416" t="str">
-        <x:v>IDY</x:v>
+        <x:v>IDO</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
-        <x:v>İŞ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B417" t="str">
-        <x:v>IED</x:v>
+        <x:v>IDY</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
-        <x:v>İSTANBUL PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B418" t="str">
-        <x:v>IEN</x:v>
+        <x:v>IED</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
-        <x:v>İŞ PORTFÖY TAŞIMACILIK DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B419" t="str">
-        <x:v>IEV</x:v>
+        <x:v>IEN</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
-        <x:v>ICBC TURKEY PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY TAŞIMACILIK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B420" t="str">
-        <x:v>IFN</x:v>
+        <x:v>IEV</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
-        <x:v>ICBC TURKEY PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B421" t="str">
-        <x:v>IFV</x:v>
+        <x:v>IHA</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
-        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY INTER SERBEST FON</x:v>
       </x:c>
       <x:c r="B422" t="str">
-        <x:v>IHA</x:v>
+        <x:v>IHC</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
-        <x:v>INVEO PORTFÖY INTER SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY İŞ'TE KADIN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B423" t="str">
-        <x:v>IHC</x:v>
+        <x:v>IHK</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
-        <x:v>İŞ PORTFÖY İŞ'TE KADIN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B424" t="str">
-        <x:v>IHK</x:v>
+        <x:v>IHP</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
-        <x:v>İSTANBUL PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B425" t="str">
-        <x:v>IHP</x:v>
+        <x:v>IHT</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
-        <x:v>İŞ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B426" t="str">
-        <x:v>IHT</x:v>
+        <x:v>IHV</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str">
-        <x:v>INVEO PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B427" t="str">
-        <x:v>IHV</x:v>
+        <x:v>IHZ</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str">
-        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY İKİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B428" t="str">
-        <x:v>IHZ</x:v>
+        <x:v>IIE</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str">
-        <x:v>BULLS PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B429" t="str">
-        <x:v>IIE</x:v>
+        <x:v>IIH</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
-        <x:v>İSTANBUL PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B430" t="str">
-        <x:v>IIH</x:v>
+        <x:v>IIN</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>INVEO PORTFÖY ATAK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B431" t="str">
-        <x:v>IIN</x:v>
+        <x:v>IJA</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
-        <x:v>INVEO PORTFÖY ATAK DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY DİJİTAL OYUN SEKTÖRÜ KARMA FON</x:v>
       </x:c>
       <x:c r="B432" t="str">
-        <x:v>IJA</x:v>
+        <x:v>IJB</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
-        <x:v>İŞ PORTFÖY DİJİTAL OYUN SEKTÖRÜ KARMA FON</x:v>
+        <x:v>İŞ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B433" t="str">
-        <x:v>IJB</x:v>
+        <x:v>IJC</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str">
-        <x:v>İŞ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ KARMA FON</x:v>
       </x:c>
       <x:c r="B434" t="str">
-        <x:v>IJC</x:v>
+        <x:v>IJP</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str">
-        <x:v>ICBC TURKEY PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY TARIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B435" t="str">
-        <x:v>IJH</x:v>
+        <x:v>IJT</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str">
-        <x:v>İŞ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ KARMA FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B436" t="str">
-        <x:v>IJP</x:v>
+        <x:v>IJV</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str">
-        <x:v>İŞ PORTFÖY TARIM SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B437" t="str">
-        <x:v>IJT</x:v>
+        <x:v>IJZ</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY SAĞLIK ŞİRKETLERİ KARMA FON</x:v>
       </x:c>
       <x:c r="B438" t="str">
-        <x:v>IJV</x:v>
+        <x:v>IKL</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str">
-        <x:v>İŞ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY YENİLENEBİLİR ENERJİ KARMA FON</x:v>
       </x:c>
       <x:c r="B439" t="str">
-        <x:v>IJZ</x:v>
+        <x:v>IKP</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str">
-        <x:v>İŞ PORTFÖY SAĞLIK ŞİRKETLERİ KARMA FON</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B440" t="str">
-        <x:v>IKL</x:v>
+        <x:v>IKV</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str">
-        <x:v>İŞ PORTFÖY YENİLENEBİLİR ENERJİ KARMA FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ONALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B441" t="str">
-        <x:v>IKP</x:v>
+        <x:v>ILU</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str">
-        <x:v>İŞ PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B442" t="str">
-        <x:v>IKV</x:v>
+        <x:v>ILZ</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str">
-        <x:v>İSTANBUL PORTFÖY ONALTINCI SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B443" t="str">
-        <x:v>ILU</x:v>
+        <x:v>IMB</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str">
-        <x:v>İŞ PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY MAESTRO SERBEST FON</x:v>
       </x:c>
       <x:c r="B444" t="str">
-        <x:v>ILZ</x:v>
+        <x:v>IMF</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str">
-        <x:v>İSTANBUL PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B445" t="str">
-        <x:v>IMB</x:v>
+        <x:v>IML</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str">
-        <x:v>İSTANBUL PORTFÖY MAESTRO SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B446" t="str">
-        <x:v>IMF</x:v>
+        <x:v>IOG</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str">
-        <x:v>İŞ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B447" t="str">
-        <x:v>IML</x:v>
+        <x:v>IOO</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str">
-        <x:v>İŞ PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B448" t="str">
-        <x:v>IOG</x:v>
+        <x:v>IPB</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str">
-        <x:v>İŞ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY ATAK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B449" t="str">
-        <x:v>IOO</x:v>
+        <x:v>IPG</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ELEKTRİKLİ ARAÇLAR KARMA FON</x:v>
       </x:c>
       <x:c r="B450" t="str">
-        <x:v>IPB</x:v>
+        <x:v>IPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str">
-        <x:v>İŞ PORTFÖY ATAK FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B451" t="str">
-        <x:v>IPG</x:v>
+        <x:v>IPV</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str">
-        <x:v>İŞ PORTFÖY ELEKTRİKLİ ARAÇLAR KARMA FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B452" t="str">
-        <x:v>IPJ</x:v>
+        <x:v>IRB</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str">
-        <x:v>İŞ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B453" t="str">
-        <x:v>IPV</x:v>
+        <x:v>IRF</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str">
-        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY ROBOTİK TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B454" t="str">
-        <x:v>IRB</x:v>
+        <x:v>IRO</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>INVEO PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B455" t="str">
-        <x:v>IRF</x:v>
+        <x:v>IRT</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
-        <x:v>İSTANBUL PORTFÖY ROBOTİK TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B456" t="str">
-        <x:v>IRO</x:v>
+        <x:v>IRV</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
-        <x:v>INVEO PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B457" t="str">
-        <x:v>IRT</x:v>
+        <x:v>IRY</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
-        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B458" t="str">
-        <x:v>IRV</x:v>
+        <x:v>IST</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>INVEO PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B459" t="str">
-        <x:v>IRY</x:v>
+        <x:v>ITC</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
-        <x:v>İSTANBUL PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY TEKNOLOJİ KARMA FON</x:v>
       </x:c>
       <x:c r="B460" t="str">
-        <x:v>IST</x:v>
+        <x:v>ITP</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
-        <x:v>INVEO PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY YEDİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B461" t="str">
-        <x:v>ITC</x:v>
+        <x:v>IUF</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str">
-        <x:v>İŞ PORTFÖY TEKNOLOJİ KARMA FON</x:v>
+        <x:v>INVEO PORTFÖY DÖNÜŞTÜRÜCÜ TEKNOLOJİLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B462" t="str">
-        <x:v>ITP</x:v>
+        <x:v>IUH</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
-        <x:v>İŞ PORTFÖY YEDİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>İŞ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ)  FON</x:v>
       </x:c>
       <x:c r="B463" t="str">
-        <x:v>IUF</x:v>
+        <x:v>IUV</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>INVEO PORTFÖY DÖNÜŞTÜRÜCÜ TEKNOLOJİLER FON SEPETİ FONU</x:v>
+        <x:v>INVEO PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>IUH</x:v>
+        <x:v>IV8</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>İŞ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ)  FON</x:v>
+        <x:v>İSTANBUL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>IUV</x:v>
+        <x:v>IVF</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>INVEO PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY BLOCKCHAIN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>IV8</x:v>
+        <x:v>IVY</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>İSTANBUL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AURA PORTFÖY DEĞİŞKEN FONU</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>IVF</x:v>
+        <x:v>IYB</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>İSTANBUL PORTFÖY BLOCKCHAIN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>IVY</x:v>
+        <x:v>IZB</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>AURA PORTFÖY DEĞİŞKEN FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY ALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>IYB</x:v>
+        <x:v>IZS</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>IZB</x:v>
+        <x:v>JET</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>İSTANBUL PORTFÖY ALTINCI SERBEST FON</x:v>
+        <x:v>AURA PORTFÖY JÜPİTER SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>IZS</x:v>
+        <x:v>JUP</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>ATA PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ALTINCI KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>JET</x:v>
+        <x:v>KAV</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
-        <x:v>AURA PORTFÖY JÜPİTER SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KARE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>JUP</x:v>
+        <x:v>KCL</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ALTINCI KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>KAV</x:v>
+        <x:v>KCV</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>KARE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DENGELİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>KCL</x:v>
+        <x:v>KDE</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BEŞİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>KCV</x:v>
+        <x:v>KDL</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DENGELİ KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>KDE</x:v>
+        <x:v>KDO</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BEŞİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>KDL</x:v>
+        <x:v>KDT</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>İŞ PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY GÜMÜŞ KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>KDO</x:v>
+        <x:v>KGM</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
-        <x:v>GARANTİ PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B480" t="str">
-        <x:v>KDT</x:v>
+        <x:v>KH1</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY GÜMÜŞ KATILIM FON SEPETİ FONU</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B481" t="str">
-        <x:v>KGM</x:v>
+        <x:v>KHA</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str">
-        <x:v>AK PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B482" t="str">
-        <x:v>KH1</x:v>
+        <x:v>KHB</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B483" t="str">
-        <x:v>KHA</x:v>
+        <x:v>KHC</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str">
-        <x:v>KARE PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B484" t="str">
-        <x:v>KHB</x:v>
+        <x:v>KHJ</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str">
-        <x:v>PARDUS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY KARTAL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B485" t="str">
-        <x:v>KHC</x:v>
+        <x:v>KHT</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str">
-        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B486" t="str">
-        <x:v>KHJ</x:v>
+        <x:v>KIA</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str">
-        <x:v>ALLBATROSS PORTFÖY KARTAL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B487" t="str">
-        <x:v>KHT</x:v>
+        <x:v>KIB</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str">
-        <x:v>TRIVE PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>TRIVE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B488" t="str">
-        <x:v>KIA</x:v>
+        <x:v>KIE</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str">
-        <x:v>TRIVE PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>KARE PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B489" t="str">
-        <x:v>KIB</x:v>
+        <x:v>KIH</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B490" t="str">
-        <x:v>KID</x:v>
+        <x:v>KIK</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B491" t="str">
-        <x:v>KID</x:v>
+        <x:v>KIS</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KARE PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B492" t="str">
-        <x:v>KID</x:v>
+        <x:v>KKC</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str">
-        <x:v>TRIVE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B493" t="str">
-        <x:v>KIE</x:v>
+        <x:v>KKH</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str">
-        <x:v>TRIVE PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B494" t="str">
-        <x:v>KIF</x:v>
+        <x:v>KKL</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str">
-        <x:v>TRIVE PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B495" t="str">
-        <x:v>KIF</x:v>
+        <x:v>KLH</x:v>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="str">
-        <x:v>KARE PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>AK PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B496" t="str">
-        <x:v>KIH</x:v>
+        <x:v>KLI</x:v>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B497" t="str">
-        <x:v>KIK</x:v>
+        <x:v>KLS</x:v>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="str">
-        <x:v>QİNVEST PORTFÖY KİRA SERTİFİKASI KATILIM (DÖVİZ) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B498" t="str">
-        <x:v>KIS</x:v>
+        <x:v>KLU</x:v>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="str">
-        <x:v>KARE PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B499" t="str">
-        <x:v>KKC</x:v>
+        <x:v>KME</x:v>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="str">
-        <x:v>İŞ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B500" t="str">
-        <x:v>KKH</x:v>
+        <x:v>KMF</x:v>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="str">
-        <x:v>ALLBATROSS PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
       </x:c>
       <x:c r="B501" t="str">
-        <x:v>KKL</x:v>
+        <x:v>KMN</x:v>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="str">
-        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B502" t="str">
-        <x:v>KLH</x:v>
+        <x:v>KNI</x:v>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="str">
-        <x:v>AK PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ENERJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B503" t="str">
-        <x:v>KLI</x:v>
+        <x:v>KNJ</x:v>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="str">
-        <x:v>ALLBATROSS PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KÜÇÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B504" t="str">
-        <x:v>KLS</x:v>
+        <x:v>KOD</x:v>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY KOÇ TOPLULUĞU ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B505" t="str">
-        <x:v>KLU</x:v>
+        <x:v>KOT</x:v>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B506" t="str">
-        <x:v>KME</x:v>
+        <x:v>KP3</x:v>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="str">
-        <x:v>AZİMUT PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B507" t="str">
-        <x:v>KMF</x:v>
+        <x:v>KPA</x:v>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B508" t="str">
-        <x:v>KMN</x:v>
+        <x:v>KPC</x:v>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B509" t="str">
-        <x:v>KNI</x:v>
+        <x:v>KPD</x:v>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ENERJİ KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B510" t="str">
-        <x:v>KNJ</x:v>
+        <x:v>KPF</x:v>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KÜÇÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B511" t="str">
-        <x:v>KOD</x:v>
+        <x:v>KPH</x:v>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="str">
-        <x:v>AZİMUT PORTFÖY KOÇ TOPLULUĞU ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B512" t="str">
-        <x:v>KOT</x:v>
+        <x:v>KPI</x:v>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="str">
-        <x:v>KARE PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KARE PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B513" t="str">
-        <x:v>KP3</x:v>
+        <x:v>KPP</x:v>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B514" t="str">
-        <x:v>KPA</x:v>
+        <x:v>KPU</x:v>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B515" t="str">
-        <x:v>KPC</x:v>
+        <x:v>KRC</x:v>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KARE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B516" t="str">
-        <x:v>KPD</x:v>
+        <x:v>KRF</x:v>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="str">
-        <x:v>NEO PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY KARMA FON</x:v>
       </x:c>
       <x:c r="B517" t="str">
-        <x:v>KPF</x:v>
+        <x:v>KRR</x:v>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="str">
-        <x:v>İŞ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B518" t="str">
-        <x:v>KPH</x:v>
+        <x:v>KRS</x:v>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="str">
-        <x:v>İŞ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>KARE PORTFÖY TÜRKİYE ODAKLI SERBEST (DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B519" t="str">
-        <x:v>KPI</x:v>
+        <x:v>KRT</x:v>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="str">
-        <x:v>KARE PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>HEDEF PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B520" t="str">
-        <x:v>KPP</x:v>
+        <x:v>KSA</x:v>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B521" t="str">
-        <x:v>KPU</x:v>
+        <x:v>KSK</x:v>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="str">
-        <x:v>TRİVE PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY SÜRDÜRÜLEBİLİRLİK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B522" t="str">
-        <x:v>KRA</x:v>
+        <x:v>KSR</x:v>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="str">
-        <x:v>TRİVE PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B523" t="str">
-        <x:v>KRA</x:v>
+        <x:v>KST</x:v>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="str">
-        <x:v>KARE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B524" t="str">
-        <x:v>KRC</x:v>
+        <x:v>KSV</x:v>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="str">
-        <x:v>KARE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B525" t="str">
-        <x:v>KRF</x:v>
+        <x:v>KTI</x:v>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="str">
-        <x:v>İŞ PORTFÖY KARMA FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B526" t="str">
-        <x:v>KRR</x:v>
+        <x:v>KTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="str">
-        <x:v>KARE PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B527" t="str">
-        <x:v>KRS</x:v>
+        <x:v>KTM</x:v>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" t="str">
-        <x:v>KARE PORTFÖY TÜRKİYE ODAKLI SERBEST (DÖVİZ ) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B528" t="str">
-        <x:v>KRT</x:v>
+        <x:v>KTN</x:v>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="str">
-        <x:v>HEDEF PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B529" t="str">
-        <x:v>KSA</x:v>
+        <x:v>KTR</x:v>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B530" t="str">
-        <x:v>KSK</x:v>
+        <x:v>KTS</x:v>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY SÜRDÜRÜLEBİLİRLİK KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DÖRDÜNCÜ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B531" t="str">
-        <x:v>KSR</x:v>
+        <x:v>KTT</x:v>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="str">
-        <x:v>ALLBATROSS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B532" t="str">
-        <x:v>KST</x:v>
+        <x:v>KTV</x:v>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ÜÇÜNCÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B533" t="str">
-        <x:v>KSV</x:v>
+        <x:v>KU3</x:v>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="str">
-        <x:v>AZİMUT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY AGRESİF KATILIM FONU</x:v>
       </x:c>
       <x:c r="B534" t="str">
-        <x:v>KTI</x:v>
+        <x:v>KUA</x:v>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY DEĞİŞKEN  (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B535" t="str">
-        <x:v>KTJ</x:v>
+        <x:v>KUB</x:v>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM (TL) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DİNAMİK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B536" t="str">
-        <x:v>KTM</x:v>
+        <x:v>KUD</x:v>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
       </x:c>
       <x:c r="B537" t="str">
-        <x:v>KTN</x:v>
+        <x:v>KUT</x:v>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>HEDEF PORTFÖY KATILIM İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B538" t="str">
-        <x:v>KTR</x:v>
+        <x:v>KVK</x:v>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY KISA VADELİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B539" t="str">
-        <x:v>KTS</x:v>
+        <x:v>KVR</x:v>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DÖRDÜNCÜ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B540" t="str">
-        <x:v>KTT</x:v>
+        <x:v>KVS</x:v>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>AK PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B541" t="str">
-        <x:v>KTV</x:v>
+        <x:v>KVT</x:v>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ÜÇÜNCÜ KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B542" t="str">
-        <x:v>KU3</x:v>
+        <x:v>KYA</x:v>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY AGRESİF KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY YEDİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B543" t="str">
-        <x:v>KUA</x:v>
+        <x:v>KYS</x:v>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" t="str">
-        <x:v>KARE PORTFÖY DEĞİŞKEN  (DÖVİZ) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B544" t="str">
-        <x:v>KUB</x:v>
+        <x:v>KZL</x:v>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DİNAMİK KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B545" t="str">
-        <x:v>KUD</x:v>
+        <x:v>KZU</x:v>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B546" t="str">
-        <x:v>KUT</x:v>
+        <x:v>LKF</x:v>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY AYDIN HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B547" t="str">
-        <x:v>KVK</x:v>
+        <x:v>LLA</x:v>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" t="str">
-        <x:v>ATLAS PORTFÖY KISA VADELİ KATILIM SERBEST FON</x:v>
+        <x:v>STATECH PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B548" t="str">
-        <x:v>KVR</x:v>
+        <x:v>LPH</x:v>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" t="str">
-        <x:v>AZİMUT PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>AHLATCI PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B549" t="str">
-        <x:v>KVS</x:v>
+        <x:v>LTL</x:v>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" t="str">
-        <x:v>AK PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MARMARA CAPITAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B550" t="str">
-        <x:v>KVT</x:v>
+        <x:v>MAC</x:v>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" t="str">
-        <x:v>KARE PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MEKSA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B551" t="str">
-        <x:v>KYA</x:v>
+        <x:v>MAD</x:v>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" t="str">
-        <x:v>KARE PORTFÖY YEDİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>MEKSA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B552" t="str">
-        <x:v>KYS</x:v>
+        <x:v>MBL</x:v>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B553" t="str">
-        <x:v>KZL</x:v>
+        <x:v>MBR</x:v>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ ALTIN KATILIM FONU</x:v>
+        <x:v>AZİMUT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B554" t="str">
-        <x:v>KZU</x:v>
+        <x:v>MCU</x:v>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" t="str">
-        <x:v>ALLBATROSS PORTFÖY AYDIN HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B555" t="str">
-        <x:v>LLA</x:v>
+        <x:v>MD1</x:v>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" t="str">
-        <x:v>STATECH PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B556" t="str">
-        <x:v>LPH</x:v>
+        <x:v>MD2</x:v>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" t="str">
-        <x:v>MARMARA CAPITAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY MODEL EMTİA FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B557" t="str">
-        <x:v>MAC</x:v>
+        <x:v>MDF</x:v>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" t="str">
-        <x:v>MEKSA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B558" t="str">
-        <x:v>MAD</x:v>
+        <x:v>MET</x:v>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" t="str">
-        <x:v>MEKSA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B559" t="str">
-        <x:v>MBL</x:v>
+        <x:v>MGB</x:v>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B560" t="str">
-        <x:v>MBR</x:v>
+        <x:v>MGH</x:v>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" t="str">
-        <x:v>AZİMUT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B561" t="str">
-        <x:v>MCU</x:v>
+        <x:v>MHF</x:v>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B562" t="str">
-        <x:v>MD1</x:v>
+        <x:v>MJB</x:v>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" t="str">
-        <x:v>MT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B563" t="str">
-        <x:v>MD2</x:v>
+        <x:v>MJG</x:v>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" t="str">
-        <x:v>FİBA PORTFÖY MODEL EMTİA FON SEPETİ SERBEST FON</x:v>
+        <x:v>AKTİF PORTFÖY FORTUNA SERBEST FON</x:v>
       </x:c>
       <x:c r="B564" t="str">
-        <x:v>MDF</x:v>
+        <x:v>MJH</x:v>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" t="str">
-        <x:v>GARANTİ PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY AKTİF SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B565" t="str">
-        <x:v>MET</x:v>
+        <x:v>MJL</x:v>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" t="str">
-        <x:v>İŞ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B566" t="str">
-        <x:v>MGB</x:v>
+        <x:v>MKA</x:v>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" t="str">
-        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B567" t="str">
-        <x:v>MGH</x:v>
+        <x:v>MKG</x:v>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" t="str">
-        <x:v>MT PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY MELTEM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B568" t="str">
-        <x:v>MHF</x:v>
+        <x:v>MLT</x:v>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B569" t="str">
-        <x:v>MJB</x:v>
+        <x:v>MMH</x:v>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" t="str">
-        <x:v>AKTİF PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY MOZAİK SERBEST FON</x:v>
       </x:c>
       <x:c r="B570" t="str">
-        <x:v>MJG</x:v>
+        <x:v>MOZ</x:v>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" t="str">
-        <x:v>AKTİF PORTFÖY FORTUNA SERBEST FON</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B571" t="str">
-        <x:v>MJH</x:v>
+        <x:v>MPE</x:v>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" t="str">
-        <x:v>AKTİF PORTFÖY AKTİF SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AKTİF PORTFÖY KISA VADELİ KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B572" t="str">
-        <x:v>MJL</x:v>
+        <x:v>MPF</x:v>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MEKSA PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B573" t="str">
-        <x:v>MKA</x:v>
+        <x:v>MPI</x:v>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" t="str">
-        <x:v>AKTİF PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>AKTİF PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B574" t="str">
-        <x:v>MKG</x:v>
+        <x:v>MPK</x:v>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" t="str">
-        <x:v>DENİZ PORTFÖY MELTEM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B575" t="str">
-        <x:v>MLT</x:v>
+        <x:v>MPL</x:v>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" t="str">
-        <x:v>AKTİF PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY İKİNCİ AKTİF SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B576" t="str">
-        <x:v>MMH</x:v>
+        <x:v>MPN</x:v>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" t="str">
-        <x:v>EMAA BLUE PORTFÖY MOZAİK SERBEST FON</x:v>
+        <x:v>MEKSA PORTFÖY PRİME SERBEST FON</x:v>
       </x:c>
       <x:c r="B577" t="str">
-        <x:v>MOZ</x:v>
+        <x:v>MPP</x:v>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B578" t="str">
-        <x:v>MPE</x:v>
+        <x:v>MPS</x:v>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" t="str">
-        <x:v>AKTİF PORTFÖY KISA VADELİ KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY MERİDYEN SERBEST FON</x:v>
       </x:c>
       <x:c r="B579" t="str">
-        <x:v>MPF</x:v>
+        <x:v>MRI</x:v>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" t="str">
-        <x:v>MEKSA PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B580" t="str">
-        <x:v>MPI</x:v>
+        <x:v>MT1</x:v>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" t="str">
-        <x:v>AKTİF PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B581" t="str">
-        <x:v>MPK</x:v>
+        <x:v>MT2</x:v>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>BV PORTFÖY MALZEME TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B582" t="str">
-        <x:v>MPL</x:v>
+        <x:v>MTD</x:v>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" t="str">
-        <x:v>AKTİF PORTFÖY İKİNCİ AKTİF SERBEST (DÖVİZ) FON</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B583" t="str">
-        <x:v>MPN</x:v>
+        <x:v>MTF</x:v>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" t="str">
-        <x:v>MEKSA PORTFÖY PRİME SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOGUN FON)</x:v>
       </x:c>
       <x:c r="B584" t="str">
-        <x:v>MPP</x:v>
+        <x:v>MTG</x:v>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" t="str">
-        <x:v>AKTİF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B585" t="str">
-        <x:v>MPS</x:v>
+        <x:v>MTH</x:v>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" t="str">
-        <x:v>TEB PORTFÖY MERİDYEN SERBEST FON</x:v>
+        <x:v>MT PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B586" t="str">
-        <x:v>MRI</x:v>
+        <x:v>MTK</x:v>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY TARIM VE SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B587" t="str">
-        <x:v>MT1</x:v>
+        <x:v>MTS</x:v>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>AK PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B588" t="str">
-        <x:v>MT2</x:v>
+        <x:v>MTV</x:v>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" t="str">
-        <x:v>BV PORTFÖY MALZEME TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B589" t="str">
-        <x:v>MTD</x:v>
+        <x:v>MTX</x:v>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B590" t="str">
-        <x:v>MTF</x:v>
+        <x:v>MUT</x:v>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" t="str">
-        <x:v>DENİZ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOGUN FON)</x:v>
+        <x:v>NEO PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B591" t="str">
-        <x:v>MTG</x:v>
+        <x:v>NAK</x:v>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B592" t="str">
-        <x:v>MTH</x:v>
+        <x:v>NAU</x:v>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" t="str">
-        <x:v>MT PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BORÇLANMA ARACI FONLARI FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B593" t="str">
-        <x:v>MTK</x:v>
+        <x:v>NBO</x:v>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" t="str">
-        <x:v>AKTİF PORTFÖY TARIM VE SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B594" t="str">
-        <x:v>MTS</x:v>
+        <x:v>NBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" t="str">
-        <x:v>AK PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>NUROL PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B595" t="str">
-        <x:v>MTV</x:v>
+        <x:v>NCS</x:v>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" t="str">
-        <x:v>TEB PORTFÖY METAVERSE VE DİJİTAL TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B596" t="str">
-        <x:v>MTX</x:v>
+        <x:v>NHP</x:v>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" t="str">
-        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B597" t="str">
-        <x:v>MUT</x:v>
+        <x:v>NHY</x:v>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" t="str">
-        <x:v>NEO PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B598" t="str">
-        <x:v>NAK</x:v>
+        <x:v>NJF</x:v>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" t="str">
-        <x:v>NEO PORTFÖY ALTIN FONU</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B599" t="str">
-        <x:v>NAU</x:v>
+        <x:v>NJR</x:v>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" t="str">
-        <x:v>NEO PORTFÖY BORÇLANMA ARACI FONLARI FON SEPETİ FONU</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B600" t="str">
-        <x:v>NBO</x:v>
+        <x:v>NJY</x:v>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B601" t="str">
-        <x:v>NBZ</x:v>
+        <x:v>NKA</x:v>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" t="str">
-        <x:v>NUROL PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B602" t="str">
-        <x:v>NCS</x:v>
+        <x:v>NKC</x:v>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" t="str">
-        <x:v>NEO PORTFÖY FON SEPETİ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B603" t="str">
-        <x:v>NFF</x:v>
+        <x:v>NKM</x:v>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>NEO PORTFÖY KAR PAYI ÖDEYEN DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B604" t="str">
-        <x:v>NHP</x:v>
+        <x:v>NKP</x:v>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B605" t="str">
-        <x:v>NHY</x:v>
+        <x:v>NKT</x:v>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" t="str">
-        <x:v>NUROL PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B606" t="str">
-        <x:v>NJF</x:v>
+        <x:v>NLE</x:v>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>NUROL PORTFÖY KISA VADELİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B607" t="str">
-        <x:v>NJR</x:v>
+        <x:v>NLK</x:v>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY MERCAN KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B608" t="str">
-        <x:v>NJY</x:v>
+        <x:v>NME</x:v>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" t="str">
-        <x:v>NEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NUROL PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B609" t="str">
-        <x:v>NKA</x:v>
+        <x:v>NMU</x:v>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B610" t="str">
-        <x:v>NKC</x:v>
+        <x:v>NNF</x:v>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" t="str">
-        <x:v>NEO PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY NOVA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B611" t="str">
-        <x:v>NKM</x:v>
+        <x:v>NOI</x:v>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" t="str">
-        <x:v>NEO PORTFÖY KAR PAYI ÖDEYEN DEĞİŞKEN FON</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B612" t="str">
-        <x:v>NKP</x:v>
+        <x:v>NPH</x:v>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B613" t="str">
-        <x:v>NKT</x:v>
+        <x:v>NRC</x:v>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" t="str">
-        <x:v>NUROL PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B614" t="str">
-        <x:v>NLE</x:v>
+        <x:v>NRG</x:v>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" t="str">
-        <x:v>NUROL PORTFÖY KISA VADELİ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B615" t="str">
-        <x:v>NLK</x:v>
+        <x:v>NSA</x:v>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" t="str">
-        <x:v>NUROL PORTFÖY MERCAN KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NUROL PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B616" t="str">
-        <x:v>NME</x:v>
+        <x:v>NSD</x:v>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" t="str">
-        <x:v>NUROL PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B617" t="str">
-        <x:v>NMU</x:v>
+        <x:v>NSH</x:v>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B618" t="str">
-        <x:v>NNF</x:v>
+        <x:v>NSK</x:v>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" t="str">
-        <x:v>TACİRLER PORTFÖY NOVA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B619" t="str">
-        <x:v>NOI</x:v>
+        <x:v>NSP</x:v>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B620" t="str">
-        <x:v>NPH</x:v>
+        <x:v>NST</x:v>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY YEDİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B621" t="str">
-        <x:v>NRC</x:v>
+        <x:v>NSY</x:v>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ PARA PİYASASI FONU</x:v>
+        <x:v>NEO PORTFÖY TEKNOLOJİ VE İNOVASYON DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B622" t="str">
-        <x:v>NRG</x:v>
+        <x:v>NTI</x:v>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" t="str">
-        <x:v>NEO PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B623" t="str">
-        <x:v>NSA</x:v>
+        <x:v>NUB</x:v>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" t="str">
-        <x:v>NUROL PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B624" t="str">
-        <x:v>NSD</x:v>
+        <x:v>NUH</x:v>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" t="str">
-        <x:v>NUROL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ PARA PİYASASI (TL) FON</x:v>
       </x:c>
       <x:c r="B625" t="str">
-        <x:v>NSH</x:v>
+        <x:v>NVB</x:v>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY VENTO SERBEST FON</x:v>
       </x:c>
       <x:c r="B626" t="str">
-        <x:v>NSK</x:v>
+        <x:v>NVC</x:v>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" t="str">
-        <x:v>NUROL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B627" t="str">
-        <x:v>NSP</x:v>
+        <x:v>NVK</x:v>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" t="str">
-        <x:v>İŞ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B628" t="str">
-        <x:v>NST</x:v>
+        <x:v>NVT</x:v>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" t="str">
-        <x:v>NEO PORTFÖY YEDİNCİ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY ORSA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B629" t="str">
-        <x:v>NSY</x:v>
+        <x:v>NVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" t="str">
-        <x:v>NEO PORTFÖY TEKNOLOJİ VE İNOVASYON DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B630" t="str">
-        <x:v>NTI</x:v>
+        <x:v>NZH</x:v>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" t="str">
-        <x:v>NUROL PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B631" t="str">
-        <x:v>NUB</x:v>
+        <x:v>NZT</x:v>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" t="str">
-        <x:v>NEO PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY ZÜMRÜT KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B632" t="str">
-        <x:v>NUH</x:v>
+        <x:v>NZU</x:v>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ PARA PİYASASI (TL) FON</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B633" t="str">
-        <x:v>NVB</x:v>
+        <x:v>OBI</x:v>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" t="str">
-        <x:v>NEO PORTFÖY VENTO SERBEST FON</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B634" t="str">
-        <x:v>NVC</x:v>
+        <x:v>OBP</x:v>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" t="str">
-        <x:v>INVEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OYAK PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B635" t="str">
-        <x:v>NVK</x:v>
+        <x:v>ODD</x:v>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" t="str">
-        <x:v>NEO PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
+        <x:v>ONE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B636" t="str">
-        <x:v>NVT</x:v>
+        <x:v>ODG</x:v>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" t="str">
-        <x:v>NEO PORTFÖY ORSA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B637" t="str">
-        <x:v>NVZ</x:v>
+        <x:v>ODP</x:v>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B638" t="str">
-        <x:v>NZH</x:v>
+        <x:v>ODS</x:v>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" t="str">
-        <x:v>NEO PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>AK PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B639" t="str">
-        <x:v>NZT</x:v>
+        <x:v>ODV</x:v>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" t="str">
-        <x:v>NUROL PORTFÖY ZÜMRÜT KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B640" t="str">
-        <x:v>NZU</x:v>
+        <x:v>OFI</x:v>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B641" t="str">
-        <x:v>OBI</x:v>
+        <x:v>OFS</x:v>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B642" t="str">
-        <x:v>OBP</x:v>
+        <x:v>OGD</x:v>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" t="str">
-        <x:v>OYAK PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B643" t="str">
-        <x:v>ODD</x:v>
+        <x:v>OHB</x:v>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" t="str">
-        <x:v>ONE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B644" t="str">
-        <x:v>ODG</x:v>
+        <x:v>OHK</x:v>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>OSMANLI PORTFÖY ALTIN FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B645" t="str">
-        <x:v>ODP</x:v>
+        <x:v>OIL</x:v>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ SERBEST(DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B646" t="str">
-        <x:v>ODS</x:v>
+        <x:v>OIR</x:v>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" t="str">
-        <x:v>AK PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B647" t="str">
-        <x:v>ODV</x:v>
+        <x:v>OJB</x:v>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B648" t="str">
-        <x:v>OFI</x:v>
+        <x:v>OJK</x:v>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B649" t="str">
-        <x:v>OFS</x:v>
+        <x:v>OJT</x:v>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" t="str">
-        <x:v>OYAK PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B650" t="str">
-        <x:v>OGD</x:v>
+        <x:v>OKD</x:v>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B651" t="str">
-        <x:v>OHB</x:v>
+        <x:v>OKP</x:v>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" t="str">
-        <x:v>OYAK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B652" t="str">
-        <x:v>OHK</x:v>
+        <x:v>OKT</x:v>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" t="str">
-        <x:v>OSMANLI PORTFÖY ALTIN FON SEPETİ FONU</x:v>
+        <x:v>OSMANLI PORTFÖY İKİNCİ SERBEST (DÖVİZ- AVRO) FON</x:v>
       </x:c>
       <x:c r="B653" t="str">
-        <x:v>OIL</x:v>
+        <x:v>OLA</x:v>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" t="str">
-        <x:v>OSMANLI PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY TEMİZ ENERJİ VE SU FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B654" t="str">
-        <x:v>OIR</x:v>
+        <x:v>OLD</x:v>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" t="str">
-        <x:v>QNB PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B655" t="str">
-        <x:v>OJB</x:v>
+        <x:v>OLE</x:v>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" t="str">
-        <x:v>QNB PORTFÖY ALTIN FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B656" t="str">
-        <x:v>OJK</x:v>
+        <x:v>OMG</x:v>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" t="str">
-        <x:v>QNB PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B657" t="str">
-        <x:v>OJT</x:v>
+        <x:v>ONE</x:v>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ONİKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B658" t="str">
-        <x:v>OKD</x:v>
+        <x:v>ONK</x:v>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY AKTİF ONİKS SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B659" t="str">
-        <x:v>OKP</x:v>
+        <x:v>ONN</x:v>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İŞ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B660" t="str">
-        <x:v>OKT</x:v>
+        <x:v>ONS</x:v>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" t="str">
-        <x:v>OSMANLI PORTFÖY İKİNCİ SERBEST (DÖVİZ- AVRO) FON</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B661" t="str">
-        <x:v>OLA</x:v>
+        <x:v>OPB</x:v>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" t="str">
-        <x:v>QNB PORTFÖY TEMİZ ENERJİ VE SU FON SEPETİ FONU</x:v>
+        <x:v>OSMANLI PORTFÖY ANKA SERBEST FON</x:v>
       </x:c>
       <x:c r="B662" t="str">
-        <x:v>OLD</x:v>
+        <x:v>OPD</x:v>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>OSMANLI PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B663" t="str">
-        <x:v>OLE</x:v>
+        <x:v>OPF</x:v>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B664" t="str">
-        <x:v>OMG</x:v>
+        <x:v>OPH</x:v>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B665" t="str">
-        <x:v>ONE</x:v>
+        <x:v>OPI</x:v>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" t="str">
-        <x:v>AK PORTFÖY ONİKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>OSMANLI PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B666" t="str">
-        <x:v>ONK</x:v>
+        <x:v>OPL</x:v>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" t="str">
-        <x:v>AKTİF PORTFÖY AKTİF ONİKS SERBEST (TL) FON</x:v>
+        <x:v>ASTRA PORTFÖY ALFA SERBEST FON</x:v>
       </x:c>
       <x:c r="B667" t="str">
-        <x:v>ONN</x:v>
+        <x:v>ORC</x:v>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" t="str">
-        <x:v>İŞ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B668" t="str">
-        <x:v>ONS</x:v>
+        <x:v>OSD</x:v>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>OSMANLI PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B669" t="str">
-        <x:v>OPB</x:v>
+        <x:v>OSL</x:v>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" t="str">
-        <x:v>OSMANLI PORTFÖY ANKA SERBEST FON</x:v>
+        <x:v>OYAK PORTFÖY KIYMETLİ MADENLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B670" t="str">
-        <x:v>OPD</x:v>
+        <x:v>OTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" t="str">
-        <x:v>OSMANLI PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B671" t="str">
-        <x:v>OPF</x:v>
+        <x:v>OTK</x:v>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY OTOMOTİV SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B672" t="str">
-        <x:v>OPH</x:v>
+        <x:v>OTM</x:v>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" t="str">
-        <x:v>OSMANLI PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY ATLANTİK SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B673" t="str">
-        <x:v>OPI</x:v>
+        <x:v>OUD</x:v>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" t="str">
-        <x:v>OSMANLI PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B674" t="str">
-        <x:v>OPL</x:v>
+        <x:v>OVD</x:v>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" t="str">
-        <x:v>QINVEST PORTFÖY ALFA SERBEST FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) SERBEST FON</x:v>
       </x:c>
       <x:c r="B675" t="str">
-        <x:v>ORC</x:v>
+        <x:v>P1A</x:v>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" t="str">
-        <x:v>OSMANLI PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>PUSULA PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B676" t="str">
-        <x:v>OSD</x:v>
+        <x:v>PA2</x:v>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" t="str">
-        <x:v>OSMANLI PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B677" t="str">
-        <x:v>OSL</x:v>
+        <x:v>PAB</x:v>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" t="str">
-        <x:v>OYAK PORTFÖY KIYMETLİ MADENLER FON SEPETİ FONU</x:v>
+        <x:v>PARDUS PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B678" t="str">
-        <x:v>OTJ</x:v>
+        <x:v>PAF</x:v>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
+        <x:v>AK PORTFÖY ALTINCI SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B679" t="str">
-        <x:v>OTK</x:v>
+        <x:v>PAL</x:v>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" t="str">
-        <x:v>AZİMUT PORTFÖY OTOMOTİV SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>PARDUS PORTFÖY ANADOLU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B680" t="str">
-        <x:v>OTM</x:v>
+        <x:v>PAO</x:v>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" t="str">
-        <x:v>OSMANLI PORTFÖY ATLANTİK SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B681" t="str">
-        <x:v>OUD</x:v>
+        <x:v>PBI</x:v>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="str">
-        <x:v>QNB PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>ASTRA PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B682" t="str">
-        <x:v>OVD</x:v>
+        <x:v>PBK</x:v>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) SERBEST FON</x:v>
+        <x:v>PİRAMİT PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B683" t="str">
-        <x:v>P1A</x:v>
+        <x:v>PBN</x:v>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PUSULA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B684" t="str">
-        <x:v>PAB</x:v>
+        <x:v>PBR</x:v>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" t="str">
-        <x:v>PARDUS PORTFÖY ALTIN FONU</x:v>
+        <x:v>PARDUS PORTFÖY İNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B685" t="str">
-        <x:v>PAF</x:v>
+        <x:v>PCE</x:v>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" t="str">
-        <x:v>AK PORTFÖY ALTINCI SERBEST(DÖVİZ) FON</x:v>
+        <x:v>ASTRA PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B686" t="str">
-        <x:v>PAL</x:v>
+        <x:v>PDD</x:v>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" t="str">
-        <x:v>PARDUS PORTFÖY ANADOLU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B687" t="str">
-        <x:v>PAO</x:v>
+        <x:v>PDF</x:v>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>PERFORM PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B688" t="str">
-        <x:v>PBI</x:v>
+        <x:v>PEA</x:v>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" t="str">
-        <x:v>QİNVEST PORTFÖY BİRİNCİ KATILIM SERBEST(DÖVİZ) FON</x:v>
+        <x:v>PHİLLİP PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B689" t="str">
-        <x:v>PBK</x:v>
+        <x:v>PFO</x:v>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" t="str">
-        <x:v>PİRAMİT PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B690" t="str">
-        <x:v>PBN</x:v>
+        <x:v>PFS</x:v>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" t="str">
-        <x:v>PUSULA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ASTRA PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B691" t="str">
-        <x:v>PBR</x:v>
+        <x:v>PGD</x:v>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" t="str">
-        <x:v>PARDUS PORTFÖY İNCİ SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY PAY GERİ ALIMI YAPAN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B692" t="str">
-        <x:v>PCE</x:v>
+        <x:v>PGS</x:v>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" t="str">
-        <x:v>QİNVEST PORTFÖY KATILIM FONU</x:v>
+        <x:v>PUSULA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B693" t="str">
-        <x:v>PDD</x:v>
+        <x:v>PHE</x:v>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" t="str">
-        <x:v>QİNVEST PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PİRAMİT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B694" t="str">
-        <x:v>PDF</x:v>
+        <x:v>PHI</x:v>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" t="str">
-        <x:v>PERFORM PORTFÖY ALTIN FONU</x:v>
+        <x:v>PHİLLİP PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B695" t="str">
-        <x:v>PEA</x:v>
+        <x:v>PHK</x:v>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" t="str">
-        <x:v>PHİLLİP PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B696" t="str">
-        <x:v>PFO</x:v>
+        <x:v>PID</x:v>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" t="str">
-        <x:v>ATLAS PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY PİL TEKNOLOJİLERİ VE ENERJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B697" t="str">
-        <x:v>PFS</x:v>
+        <x:v>PIL</x:v>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" t="str">
-        <x:v>QİNVEST PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B698" t="str">
-        <x:v>PGD</x:v>
+        <x:v>PIP</x:v>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" t="str">
-        <x:v>AZİMUT PORTFÖY PAY GERİ ALIMI YAPAN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PİRAMİT PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B699" t="str">
-        <x:v>PGS</x:v>
+        <x:v>PIR</x:v>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" t="str">
-        <x:v>PUSULA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B700" t="str">
-        <x:v>PHE</x:v>
+        <x:v>PIS</x:v>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" t="str">
-        <x:v>PİRAMİT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PHİLLİP PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B701" t="str">
-        <x:v>PHI</x:v>
+        <x:v>PJL</x:v>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" t="str">
-        <x:v>PHİLLİP PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PERFORM PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B702" t="str">
-        <x:v>PHK</x:v>
+        <x:v>PJP</x:v>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" t="str">
-        <x:v>PİRAMİT PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>PUSULA PORTFÖY İKİNCİ DENGE KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B703" t="str">
-        <x:v>PID</x:v>
+        <x:v>PKD</x:v>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" t="str">
-        <x:v>ROTA PORTFÖY PİL TEKNOLOJİLERİ VE ENERJİ FON SEPETİ FONU</x:v>
+        <x:v>ATA PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B704" t="str">
-        <x:v>PIL</x:v>
+        <x:v>PKF</x:v>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>PUSULA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B705" t="str">
-        <x:v>PIP</x:v>
+        <x:v>PKM</x:v>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" t="str">
-        <x:v>PİRAMİT PORTFÖY ALTIN FONU</x:v>
+        <x:v>ATA PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B706" t="str">
-        <x:v>PIR</x:v>
+        <x:v>PKP</x:v>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B707" t="str">
-        <x:v>PIS</x:v>
+        <x:v>PKR</x:v>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" t="str">
-        <x:v>PHİLLİP PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B708" t="str">
-        <x:v>PJL</x:v>
+        <x:v>PKT</x:v>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" t="str">
-        <x:v>PERFORM PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PARDUS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B709" t="str">
-        <x:v>PJP</x:v>
+        <x:v>PKV</x:v>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" t="str">
-        <x:v>PUSULA PORTFÖY İKİNCİ DENGE KATILIM SERBEST FON</x:v>
+        <x:v>OSMANLI PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B710" t="str">
-        <x:v>PKD</x:v>
+        <x:v>PLR</x:v>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" t="str">
-        <x:v>ATA PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>PARDUS PORTFÖY MODEL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B711" t="str">
-        <x:v>PKF</x:v>
+        <x:v>PMP</x:v>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" t="str">
-        <x:v>ATA PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>PUSULA PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B712" t="str">
-        <x:v>PKP</x:v>
+        <x:v>PNU</x:v>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>PARDUS PORTFÖY ONDOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B713" t="str">
-        <x:v>PKR</x:v>
+        <x:v>PO9</x:v>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" t="str">
-        <x:v>YAPI KREDİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY ONBEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B714" t="str">
-        <x:v>PKT</x:v>
+        <x:v>POS</x:v>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" t="str">
-        <x:v>PARDUS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B715" t="str">
-        <x:v>PKV</x:v>
+        <x:v>PP1</x:v>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" t="str">
-        <x:v>OSMANLI PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>PHİLLİP PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B716" t="str">
-        <x:v>PLR</x:v>
+        <x:v>PPB</x:v>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" t="str">
-        <x:v>PARDUS PORTFÖY MODEL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PERFORM PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B717" t="str">
-        <x:v>PMP</x:v>
+        <x:v>PPD</x:v>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" t="str">
-        <x:v>PUSULA PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PHİLLİP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B718" t="str">
-        <x:v>PNU</x:v>
+        <x:v>PPE</x:v>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" t="str">
-        <x:v>PARDUS PORTFÖY ONDOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALBARAKA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B719" t="str">
-        <x:v>PO9</x:v>
+        <x:v>PPG</x:v>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" t="str">
-        <x:v>PARDUS PORTFÖY ONBEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B720" t="str">
-        <x:v>POS</x:v>
+        <x:v>PPH</x:v>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B721" t="str">
-        <x:v>PP1</x:v>
+        <x:v>PPI</x:v>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" t="str">
-        <x:v>PHİLLİP PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B722" t="str">
-        <x:v>PPB</x:v>
+        <x:v>PPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" t="str">
-        <x:v>PHİLLİP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>QNB PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B723" t="str">
-        <x:v>PPE</x:v>
+        <x:v>PPK</x:v>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" t="str">
-        <x:v>ALBARAKA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B724" t="str">
-        <x:v>PPG</x:v>
+        <x:v>PPM</x:v>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" t="str">
-        <x:v>PARDUS PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B725" t="str">
-        <x:v>PPH</x:v>
+        <x:v>PPN</x:v>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PERFORM PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B726" t="str">
-        <x:v>PPI</x:v>
+        <x:v>PPP</x:v>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" t="str">
-        <x:v>AK PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>PHİLLİP PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B727" t="str">
-        <x:v>PPJ</x:v>
+        <x:v>PPS</x:v>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" t="str">
-        <x:v>QNB PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>ATLAS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B728" t="str">
-        <x:v>PPK</x:v>
+        <x:v>PPT</x:v>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" t="str">
-        <x:v>PİRAMİT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B729" t="str">
-        <x:v>PPM</x:v>
+        <x:v>PPV</x:v>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" t="str">
-        <x:v>NUROL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B730" t="str">
-        <x:v>PPN</x:v>
+        <x:v>PPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" t="str">
-        <x:v>PERFORM PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B731" t="str">
-        <x:v>PPP</x:v>
+        <x:v>PRD</x:v>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" t="str">
-        <x:v>PHİLLİP PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>AURA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B732" t="str">
-        <x:v>PPS</x:v>
+        <x:v>PRH</x:v>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" t="str">
-        <x:v>ATLAS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B733" t="str">
-        <x:v>PPT</x:v>
+        <x:v>PRR</x:v>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B734" t="str">
-        <x:v>PPV</x:v>
+        <x:v>PRU</x:v>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" t="str">
-        <x:v>AZİMUT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ASTRA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B735" t="str">
-        <x:v>PPZ</x:v>
+        <x:v>PRV</x:v>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" t="str">
-        <x:v>PİRAMİT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PUSULA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B736" t="str">
-        <x:v>PRD</x:v>
+        <x:v>PRY</x:v>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" t="str">
-        <x:v>AURA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ATLAS PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B737" t="str">
-        <x:v>PRH</x:v>
+        <x:v>PSE</x:v>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY PERAKENDE SEKTÖRÜ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B738" t="str">
-        <x:v>PRR</x:v>
+        <x:v>PSH</x:v>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" t="str">
-        <x:v>ALLBATROSS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PORTFÖY 8.0 SERBEST FON</x:v>
       </x:c>
       <x:c r="B739" t="str">
-        <x:v>PRU</x:v>
+        <x:v>PSL</x:v>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" t="str">
-        <x:v>QINVEST PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B740" t="str">
-        <x:v>PRV</x:v>
+        <x:v>PTE</x:v>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" t="str">
-        <x:v>PUSULA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY TREND SERBEST FON</x:v>
       </x:c>
       <x:c r="B741" t="str">
-        <x:v>PRY</x:v>
+        <x:v>PTF</x:v>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" t="str">
-        <x:v>ATLAS PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B742" t="str">
-        <x:v>PSE</x:v>
+        <x:v>PTN</x:v>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" t="str">
-        <x:v>DENİZ PORTFÖY PERAKENDE SEKTÖRÜ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B743" t="str">
-        <x:v>PSH</x:v>
+        <x:v>PTO</x:v>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" t="str">
-        <x:v>AZİMUT PORTFÖY 8.0 SERBEST FON</x:v>
+        <x:v>AHLATCI PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B744" t="str">
-        <x:v>PSL</x:v>
+        <x:v>PTP</x:v>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>QNB PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B745" t="str">
-        <x:v>PTE</x:v>
+        <x:v>PTS</x:v>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" t="str">
-        <x:v>QNB PORTFÖY TREND SERBEST FON</x:v>
+        <x:v>AK PORTFÖY BİRİNCİ KISA VADELİ SERBEST (TL)  FON</x:v>
       </x:c>
       <x:c r="B746" t="str">
-        <x:v>PTF</x:v>
+        <x:v>PUC</x:v>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" t="str">
-        <x:v>PHİLLİP PORTFÖY ALTIN FONU</x:v>
+        <x:v>PUSULA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B747" t="str">
-        <x:v>PTN</x:v>
+        <x:v>PUK</x:v>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" t="str">
-        <x:v>PARDUS PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALBARAKA PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B748" t="str">
-        <x:v>PTO</x:v>
+        <x:v>PVK</x:v>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" t="str">
-        <x:v>AHLATCI PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PARDUS PORTFÖY YİRMİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B749" t="str">
-        <x:v>PTP</x:v>
+        <x:v>PYR</x:v>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" t="str">
-        <x:v>QNB PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY ALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B750" t="str">
-        <x:v>PTS</x:v>
+        <x:v>RAF</x:v>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" t="str">
-        <x:v>AK PORTFÖY BİRİNCİ KISA VADELİ SERBEST (TL)  FON</x:v>
+        <x:v>ALBARAKA PORTFÖY BEREKET VAKFI NA DESTEK ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B751" t="str">
-        <x:v>PUC</x:v>
+        <x:v>RBA</x:v>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" t="str">
-        <x:v>PUSULA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B752" t="str">
-        <x:v>PUK</x:v>
+        <x:v>RBB</x:v>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" t="str">
-        <x:v>ALBARAKA PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B753" t="str">
-        <x:v>PVK</x:v>
+        <x:v>RBF</x:v>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" t="str">
-        <x:v>PARDUS PORTFÖY YİRMİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALBARAKA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B754" t="str">
-        <x:v>PYR</x:v>
+        <x:v>RBH</x:v>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" t="str">
-        <x:v>ROTA PORTFÖY ALTINCI SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B755" t="str">
-        <x:v>RAF</x:v>
+        <x:v>RBI</x:v>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" t="str">
-        <x:v>ALBARAKA PORTFÖY BEREKET VAKFI NA DESTEK ALTIN KATILIM FONU</x:v>
+        <x:v>ALBARAKA PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B756" t="str">
-        <x:v>RBA</x:v>
+        <x:v>RBK</x:v>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY ROBOTİK VE BLOCKCHAİN TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B757" t="str">
-        <x:v>RBB</x:v>
+        <x:v>RBL</x:v>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>RE-PIE PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B758" t="str">
-        <x:v>RBF</x:v>
+        <x:v>RBN</x:v>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" t="str">
-        <x:v>ALBARAKA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B759" t="str">
-        <x:v>RBH</x:v>
+        <x:v>RBP</x:v>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>RE-PIE  PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B760" t="str">
-        <x:v>RBI</x:v>
+        <x:v>RBR</x:v>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" t="str">
-        <x:v>ALBARAKA PORTFÖY KATILIM FONU</x:v>
+        <x:v>ALBARAKA PORTFÖY KİRA SERTİFİKALARI  KATILIM FONU</x:v>
       </x:c>
       <x:c r="B761" t="str">
-        <x:v>RBK</x:v>
+        <x:v>RBT</x:v>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" t="str">
-        <x:v>QNB PORTFÖY ROBOTİK VE BLOCKCHAİN TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B762" t="str">
-        <x:v>RBL</x:v>
+        <x:v>RBV</x:v>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" t="str">
-        <x:v>RE-PIE PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY BİRİNCİ ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B763" t="str">
-        <x:v>RBN</x:v>
+        <x:v>RCV</x:v>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B764" t="str">
-        <x:v>RBP</x:v>
+        <x:v>RD1</x:v>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" t="str">
-        <x:v>RE-PIE  PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY DOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B765" t="str">
-        <x:v>RBR</x:v>
+        <x:v>RDF</x:v>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" t="str">
-        <x:v>ALBARAKA PORTFÖY KİRA SERTİFİKALARI  KATILIM FONU</x:v>
+        <x:v>PHİLLİP PORTFÖY RODOSTO SERBEST FON</x:v>
       </x:c>
       <x:c r="B766" t="str">
-        <x:v>RBT</x:v>
+        <x:v>RDT</x:v>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" t="str">
-        <x:v>ALBARAKA PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>RE-PIE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B767" t="str">
-        <x:v>RBV</x:v>
+        <x:v>RGD</x:v>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" t="str">
-        <x:v>AZİMUT PORTFÖY BİRİNCİ ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>RE-PIE PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B768" t="str">
-        <x:v>RCV</x:v>
+        <x:v>RGH</x:v>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B769" t="str">
-        <x:v>RD1</x:v>
+        <x:v>RHI</x:v>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" t="str">
-        <x:v>ROTA PORTFÖY DOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B770" t="str">
-        <x:v>RDF</x:v>
+        <x:v>RHS</x:v>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" t="str">
-        <x:v>PHİLLİP PORTFÖY RODOSTO SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B771" t="str">
-        <x:v>RDT</x:v>
+        <x:v>RIA</x:v>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" t="str">
-        <x:v>RE-PIE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B772" t="str">
-        <x:v>RGD</x:v>
+        <x:v>RIH</x:v>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" t="str">
-        <x:v>RE-PIE PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B773" t="str">
-        <x:v>RGH</x:v>
+        <x:v>RIK</x:v>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B774" t="str">
-        <x:v>RHI</x:v>
+        <x:v>RJG</x:v>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" t="str">
-        <x:v>ROTA PORTFÖY HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B775" t="str">
-        <x:v>RHS</x:v>
+        <x:v>RKC</x:v>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" t="str">
-        <x:v>ROTA PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY KATILIM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B776" t="str">
-        <x:v>RIA</x:v>
+        <x:v>RKH</x:v>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" t="str">
-        <x:v>RE-PIE PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B777" t="str">
-        <x:v>RIH</x:v>
+        <x:v>RKS</x:v>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" t="str">
-        <x:v>RE-PIE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B778" t="str">
-        <x:v>RIK</x:v>
+        <x:v>RKV</x:v>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" t="str">
-        <x:v>RE-PIE PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY İKLİM DEĞİŞİKLİĞİ ÇÖZÜMLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B779" t="str">
-        <x:v>RJG</x:v>
+        <x:v>RPC</x:v>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B780" t="str">
-        <x:v>RKC</x:v>
+        <x:v>RPD</x:v>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" t="str">
-        <x:v>RE-PIE PORTFÖY KATILIM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B781" t="str">
-        <x:v>RKH</x:v>
+        <x:v>RPG</x:v>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" t="str">
-        <x:v>ROTA PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B782" t="str">
-        <x:v>RKS</x:v>
+        <x:v>RPI</x:v>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" t="str">
-        <x:v>RE-PIE PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>RE-PIE PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
       </x:c>
       <x:c r="B783" t="str">
-        <x:v>RKV</x:v>
+        <x:v>RPL</x:v>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" t="str">
-        <x:v>ROTA PORTFÖY ONUNCU SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY İLAÇ VE MEDİKAL TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B784" t="str">
-        <x:v>ROF</x:v>
+        <x:v>RPM</x:v>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" t="str">
-        <x:v>ROTA PORTFÖY İKLİM DEĞİŞİKLİĞİ ÇÖZÜMLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY NEV SERBEST FON</x:v>
       </x:c>
       <x:c r="B785" t="str">
-        <x:v>RPC</x:v>
+        <x:v>RPN</x:v>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B786" t="str">
-        <x:v>RPD</x:v>
+        <x:v>RPP</x:v>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" t="str">
-        <x:v>ROTA PORTFÖY ALTIN FONU</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B787" t="str">
-        <x:v>RPG</x:v>
+        <x:v>RPS</x:v>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" t="str">
-        <x:v>ROTA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B788" t="str">
-        <x:v>RPI</x:v>
+        <x:v>RPT</x:v>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" t="str">
-        <x:v>RE-PIE PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B789" t="str">
-        <x:v>RPL</x:v>
+        <x:v>RPX</x:v>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" t="str">
-        <x:v>ROTA PORTFÖY İLAÇ VE MEDİKAL TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B790" t="str">
-        <x:v>RPM</x:v>
+        <x:v>RRA</x:v>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>RE-PIE PORTFÖY PARA PİYASASI KATILIM (TL) FON</x:v>
       </x:c>
       <x:c r="B791" t="str">
-        <x:v>RPP</x:v>
+        <x:v>RRP</x:v>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ KISA VADELİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B792" t="str">
-        <x:v>RPS</x:v>
+        <x:v>RS1</x:v>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY ONSEKİZİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B793" t="str">
-        <x:v>RPT</x:v>
+        <x:v>RSK</x:v>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" t="str">
-        <x:v>ROTA PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>RE-PIE PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B794" t="str">
-        <x:v>RPX</x:v>
+        <x:v>RTD</x:v>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B795" t="str">
-        <x:v>RRA</x:v>
+        <x:v>RTG</x:v>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" t="str">
-        <x:v>RE-PIE PORTFÖY PARA PİYASASI KATILIM (TL) FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B796" t="str">
-        <x:v>RRP</x:v>
+        <x:v>RTH</x:v>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ KISA VADELİ SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B797" t="str">
-        <x:v>RS1</x:v>
+        <x:v>RTP</x:v>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" t="str">
-        <x:v>ROTA PORTFÖY ONSEKİZİNCİ SERBEST FON</x:v>
+        <x:v>BV PORTFÖY ROBOTİK VE UZAY TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B798" t="str">
-        <x:v>RSK</x:v>
+        <x:v>RUT</x:v>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" t="str">
-        <x:v>RE-PIE PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY SABANCI TOPLULUĞU ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B799" t="str">
-        <x:v>RTD</x:v>
+        <x:v>SAS</x:v>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" t="str">
-        <x:v>ATA PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B800" t="str">
-        <x:v>RTG</x:v>
+        <x:v>SBH</x:v>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B801" t="str">
-        <x:v>RTH</x:v>
+        <x:v>SFS</x:v>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B802" t="str">
-        <x:v>RTP</x:v>
+        <x:v>SGT</x:v>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" t="str">
-        <x:v>BV PORTFÖY ROBOTİK VE UZAY TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY ÖNCE KADIN DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B803" t="str">
-        <x:v>RUT</x:v>
+        <x:v>SHE</x:v>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" t="str">
-        <x:v>AK PORTFÖY SABANCI TOPLULUĞU ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>STRATEJİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B804" t="str">
-        <x:v>SAS</x:v>
+        <x:v>SKO</x:v>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY SEKİZİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B805" t="str">
-        <x:v>SBH</x:v>
+        <x:v>SKZ</x:v>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" t="str">
-        <x:v>AZİMUT PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY ALGORİTMİK STRATEJİLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B806" t="str">
-        <x:v>SFS</x:v>
+        <x:v>SLG</x:v>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" t="str">
-        <x:v>GARANTİ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ATLAS PORTFÖY SANAYİ SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B807" t="str">
-        <x:v>SGT</x:v>
+        <x:v>SNY</x:v>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" t="str">
-        <x:v>TEB PORTFÖY ÖNCE KADIN DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B808" t="str">
-        <x:v>SHE</x:v>
+        <x:v>SOS</x:v>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" t="str">
-        <x:v>STRATEJİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZIMUT PORTFÖY 5.0 SERBEST (DÖVIZ) FON</x:v>
       </x:c>
       <x:c r="B809" t="str">
-        <x:v>SKO</x:v>
+        <x:v>SPE</x:v>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" t="str">
-        <x:v>NEO PORTFÖY SEKİZİNCİ SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B810" t="str">
-        <x:v>SKZ</x:v>
+        <x:v>SPN</x:v>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" t="str">
-        <x:v>QNB PORTFÖY ALGORİTMİK STRATEJİLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B811" t="str">
-        <x:v>SLG</x:v>
+        <x:v>SPP</x:v>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" t="str">
-        <x:v>ATLAS PORTFÖY SANAYİ SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY SPOR ENDÜSTRİSİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B812" t="str">
-        <x:v>SNY</x:v>
+        <x:v>SPR</x:v>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" t="str">
-        <x:v>HEDEF PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B813" t="str">
-        <x:v>SOS</x:v>
+        <x:v>SPT</x:v>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" t="str">
-        <x:v>AZIMUT PORTFÖY 5.0 SERBEST (DÖVIZ) FON</x:v>
+        <x:v>PARDUS PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B814" t="str">
-        <x:v>SPE</x:v>
+        <x:v>SRL</x:v>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" t="str">
-        <x:v>AZİMUT PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B815" t="str">
-        <x:v>SPN</x:v>
+        <x:v>SSK</x:v>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SAVUNMA SANAYİİ ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B816" t="str">
-        <x:v>SPP</x:v>
+        <x:v>SSS</x:v>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" t="str">
-        <x:v>BV PORTFÖY SPOR ENDÜSTRİSİ DEĞİŞKEN FON</x:v>
+        <x:v>STRATEJİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B817" t="str">
-        <x:v>SPR</x:v>
+        <x:v>ST1</x:v>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" t="str">
-        <x:v>AKTİF PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>ATLAS PORTFÖY SENTİMENT SERBEST FON</x:v>
       </x:c>
       <x:c r="B818" t="str">
-        <x:v>SPT</x:v>
+        <x:v>STI</x:v>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" t="str">
-        <x:v>PARDUS PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B819" t="str">
-        <x:v>SRL</x:v>
+        <x:v>SUA</x:v>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" t="str">
-        <x:v>DENİZ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B820" t="str">
-        <x:v>SSK</x:v>
+        <x:v>SUB</x:v>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SAVUNMA SANAYİİ ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY ÜÇÜNCÜ DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B821" t="str">
-        <x:v>SSS</x:v>
+        <x:v>SUC</x:v>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" t="str">
-        <x:v>STRATEJİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B822" t="str">
-        <x:v>ST1</x:v>
+        <x:v>SUR</x:v>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" t="str">
-        <x:v>ATLAS PORTFÖY SENTİMENT SERBEST FON</x:v>
+        <x:v>STRATEJİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B823" t="str">
-        <x:v>STI</x:v>
+        <x:v>SVB</x:v>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" t="str">
-        <x:v>ÜNLÜ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ATLAS PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B824" t="str">
-        <x:v>SUA</x:v>
+        <x:v>TAL</x:v>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" t="str">
-        <x:v>ÜNLÜ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY TARIM VE GIDA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B825" t="str">
-        <x:v>SUB</x:v>
+        <x:v>TAR</x:v>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" t="str">
-        <x:v>ÜNLÜ PORTFÖY ÜÇÜNCÜ DEĞIŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B826" t="str">
-        <x:v>SUC</x:v>
+        <x:v>TAU</x:v>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" t="str">
-        <x:v>EMAA BLUE PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B827" t="str">
-        <x:v>SUR</x:v>
+        <x:v>TBT</x:v>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" t="str">
-        <x:v>STRATEJİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B828" t="str">
-        <x:v>SVB</x:v>
+        <x:v>TBV</x:v>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" t="str">
-        <x:v>ATLAS PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B829" t="str">
-        <x:v>TAL</x:v>
+        <x:v>TCA</x:v>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" t="str">
-        <x:v>AK PORTFÖY TARIM VE GIDA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>TACİRLER PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B830" t="str">
-        <x:v>TAR</x:v>
+        <x:v>TCB</x:v>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" t="str">
-        <x:v>İŞ PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY SERBEST ( DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B831" t="str">
-        <x:v>TAU</x:v>
+        <x:v>TCC</x:v>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" t="str">
-        <x:v>TEB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TACİRLER PORTFÖY DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B832" t="str">
-        <x:v>TBT</x:v>
+        <x:v>TCD</x:v>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" t="str">
-        <x:v>İŞ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B833" t="str">
-        <x:v>TBV</x:v>
+        <x:v>TCF</x:v>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" t="str">
-        <x:v>ZİRAAT PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B834" t="str">
-        <x:v>TCA</x:v>
+        <x:v>TDG</x:v>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" t="str">
-        <x:v>TACİRLER PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B835" t="str">
-        <x:v>TCB</x:v>
+        <x:v>TE3</x:v>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" t="str">
-        <x:v>TACİRLER PORTFÖY SERBEST ( DÖVİZ ) FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B836" t="str">
-        <x:v>TCC</x:v>
+        <x:v>TE4</x:v>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" t="str">
-        <x:v>TACİRLER PORTFÖY DEĞIŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B837" t="str">
-        <x:v>TCD</x:v>
+        <x:v>TEJ</x:v>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" t="str">
-        <x:v>TEB PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY AMERİKA TEKNOLOJİ YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B838" t="str">
-        <x:v>TCF</x:v>
+        <x:v>TFF</x:v>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" t="str">
-        <x:v>İŞ PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İŞ PORTFÖY TÜFEYE ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B839" t="str">
-        <x:v>TDG</x:v>
+        <x:v>TFU</x:v>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" t="str">
-        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B840" t="str">
-        <x:v>TE3</x:v>
+        <x:v>TGA</x:v>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY EMTİA YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B841" t="str">
-        <x:v>TE4</x:v>
+        <x:v>TGE</x:v>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" t="str">
-        <x:v>AZİMUT PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B842" t="str">
-        <x:v>TEJ</x:v>
+        <x:v>TGR</x:v>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" t="str">
-        <x:v>TEB PORTFÖY AMERİKA TEKNOLOJİ YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>TRIVE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON</x:v>
       </x:c>
       <x:c r="B843" t="str">
-        <x:v>TFF</x:v>
+        <x:v>THD</x:v>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" t="str">
-        <x:v>İŞ PORTFÖY TÜFEYE ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>TERA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B844" t="str">
-        <x:v>TFU</x:v>
+        <x:v>THF</x:v>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" t="str">
-        <x:v>GARANTİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>TRİVE PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B845" t="str">
-        <x:v>TGA</x:v>
+        <x:v>THT</x:v>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" t="str">
-        <x:v>İŞ PORTFÖY EMTİA YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B846" t="str">
-        <x:v>TGE</x:v>
+        <x:v>TI2</x:v>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" t="str">
-        <x:v>AK PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY İŞ BANKASI İŞTİRAKLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B847" t="str">
-        <x:v>TGR</x:v>
+        <x:v>TI3</x:v>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON</x:v>
+        <x:v>İŞ PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B848" t="str">
-        <x:v>THD</x:v>
+        <x:v>TI4</x:v>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" t="str">
-        <x:v>TERA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B849" t="str">
-        <x:v>THF</x:v>
+        <x:v>TI6</x:v>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" t="str">
-        <x:v>TRİVE PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B850" t="str">
-        <x:v>THT</x:v>
+        <x:v>TI7</x:v>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" t="str">
-        <x:v>İŞ PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B851" t="str">
-        <x:v>TI2</x:v>
+        <x:v>TIE</x:v>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" t="str">
-        <x:v>İŞ PORTFÖY İŞ BANKASI İŞTİRAKLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B852" t="str">
-        <x:v>TI3</x:v>
+        <x:v>TIL</x:v>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" t="str">
-        <x:v>İŞ PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B853" t="str">
-        <x:v>TI4</x:v>
+        <x:v>TJF</x:v>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" t="str">
-        <x:v>İŞ PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B854" t="str">
-        <x:v>TI6</x:v>
+        <x:v>TJI</x:v>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" t="str">
-        <x:v>İŞ PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY ALTINCI SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B855" t="str">
-        <x:v>TI7</x:v>
+        <x:v>TJT</x:v>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" t="str">
-        <x:v>İŞ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B856" t="str">
-        <x:v>TIE</x:v>
+        <x:v>TKF</x:v>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" t="str">
-        <x:v>İŞ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AURA PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B857" t="str">
-        <x:v>TIL</x:v>
+        <x:v>TLE</x:v>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" t="str">
-        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>AURA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B858" t="str">
-        <x:v>TJF</x:v>
+        <x:v>TLH</x:v>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" t="str">
-        <x:v>TEB PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B859" t="str">
-        <x:v>TJI</x:v>
+        <x:v>TLK</x:v>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" t="str">
-        <x:v>TEB PORTFÖY ALTINCI SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>TERA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B860" t="str">
-        <x:v>TJT</x:v>
+        <x:v>TLV</x:v>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" t="str">
-        <x:v>TACİRLER PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TERA PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B861" t="str">
-        <x:v>TKF</x:v>
+        <x:v>TLY</x:v>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" t="str">
-        <x:v>AURA PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ATA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B862" t="str">
-        <x:v>TLE</x:v>
+        <x:v>TLZ</x:v>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" t="str">
-        <x:v>AURA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY TEMA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B863" t="str">
-        <x:v>TLH</x:v>
+        <x:v>TMC</x:v>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B864" t="str">
-        <x:v>TLK</x:v>
+        <x:v>TMG</x:v>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" t="str">
-        <x:v>TERA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>TERA PORTFÖY İKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B865" t="str">
-        <x:v>TLV</x:v>
+        <x:v>TMM</x:v>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" t="str">
-        <x:v>TERA PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B866" t="str">
-        <x:v>TLY</x:v>
+        <x:v>TMU</x:v>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" t="str">
-        <x:v>ATA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK VE TARIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B867" t="str">
-        <x:v>TLZ</x:v>
+        <x:v>TMZ</x:v>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" t="str">
-        <x:v>İŞ PORTFÖY TEMA DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY TTF TENİSE DESTEK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B868" t="str">
-        <x:v>TMC</x:v>
+        <x:v>TND</x:v>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" t="str">
-        <x:v>İŞ PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>TEB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B869" t="str">
-        <x:v>TMG</x:v>
+        <x:v>TOT</x:v>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" t="str">
-        <x:v>TERA PORTFÖY İKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TERA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B870" t="str">
-        <x:v>TMM</x:v>
+        <x:v>TP2</x:v>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" t="str">
-        <x:v>AZİMUT PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B871" t="str">
-        <x:v>TMU</x:v>
+        <x:v>TPC</x:v>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" t="str">
-        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK VE TARIM FON SEPETİ FONU</x:v>
+        <x:v>TACİRLER PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B872" t="str">
-        <x:v>TMZ</x:v>
+        <x:v>TPF</x:v>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" t="str">
-        <x:v>İŞ PORTFÖY TTF TENİSE DESTEK DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B873" t="str">
-        <x:v>TND</x:v>
+        <x:v>TPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" t="str">
-        <x:v>TEB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TEB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B874" t="str">
-        <x:v>TOT</x:v>
+        <x:v>TPL</x:v>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" t="str">
-        <x:v>TERA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY PUSULA SERBEST FON</x:v>
       </x:c>
       <x:c r="B875" t="str">
-        <x:v>TP2</x:v>
+        <x:v>TPP</x:v>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AURA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B876" t="str">
-        <x:v>TPC</x:v>
+        <x:v>TPV</x:v>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" t="str">
-        <x:v>TACİRLER PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TEB PORTFÖY KİRA SERTİFİKALARI (DÖVİZ) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B877" t="str">
-        <x:v>TPF</x:v>
+        <x:v>TPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TERA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B878" t="str">
-        <x:v>TPJ</x:v>
+        <x:v>TRJ</x:v>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" t="str">
-        <x:v>TEB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TRIVE PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B879" t="str">
-        <x:v>TPL</x:v>
+        <x:v>TRO</x:v>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" t="str">
-        <x:v>TEB PORTFÖY PUSULA SERBEST FON</x:v>
+        <x:v>TERA PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B880" t="str">
-        <x:v>TPP</x:v>
+        <x:v>TRU</x:v>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" t="str">
-        <x:v>AURA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B881" t="str">
-        <x:v>TPV</x:v>
+        <x:v>TTA</x:v>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" t="str">
-        <x:v>TEB PORTFÖY KİRA SERTİFİKALARI (DÖVİZ) KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B882" t="str">
-        <x:v>TPZ</x:v>
+        <x:v>TTE</x:v>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" t="str">
-        <x:v>TERA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>TACİRLER PORTFÖY KARTOPU SERBEST FON</x:v>
       </x:c>
       <x:c r="B883" t="str">
-        <x:v>TRJ</x:v>
+        <x:v>TTL</x:v>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" t="str">
-        <x:v>TRIVE PORTFÖY ALTIN FONU</x:v>
+        <x:v>TACİRLER PORTFÖY VEGA SERBEST (TL)  FON</x:v>
       </x:c>
       <x:c r="B884" t="str">
-        <x:v>TRO</x:v>
+        <x:v>TTV</x:v>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" t="str">
-        <x:v>TERA PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TEB PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B885" t="str">
-        <x:v>TRU</x:v>
+        <x:v>TUA</x:v>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" t="str">
-        <x:v>İŞ PORTFÖY ALTIN FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY TARIM VE GIDA SEKTÖRÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B886" t="str">
-        <x:v>TTA</x:v>
+        <x:v>TVE</x:v>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" t="str">
-        <x:v>İŞ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B887" t="str">
-        <x:v>TTE</x:v>
+        <x:v>TVN</x:v>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" t="str">
-        <x:v>TACİRLER PORTFÖY KARTOPU SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B888" t="str">
-        <x:v>TTL</x:v>
+        <x:v>TYH</x:v>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" t="str">
-        <x:v>TACİRLER PORTFÖY VEGA SERBEST (TL)  FON</x:v>
+        <x:v>ZİRAAT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B889" t="str">
-        <x:v>TTV</x:v>
+        <x:v>TZD</x:v>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" t="str">
-        <x:v>TEB PORTFÖY ALTIN FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B890" t="str">
-        <x:v>TUA</x:v>
+        <x:v>TZT</x:v>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" t="str">
-        <x:v>EMAA BLUE PORTFÖY TARIM VE GIDA SEKTÖRÜ KATILIM FONU</x:v>
+        <x:v>ÜNLÜ PORTFÖY ONUNCU SERBEST FON</x:v>
       </x:c>
       <x:c r="B891" t="str">
-        <x:v>TVE</x:v>
+        <x:v>ULH</x:v>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B892" t="str">
-        <x:v>TVN</x:v>
+        <x:v>UNT</x:v>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" t="str">
-        <x:v>TEB PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B893" t="str">
-        <x:v>TYH</x:v>
+        <x:v>UP1</x:v>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" t="str">
-        <x:v>ZİRAAT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B894" t="str">
-        <x:v>TZD</x:v>
+        <x:v>UP2</x:v>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" t="str">
-        <x:v>ZİRAAT PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ÜNLÜ PORTFÖY DÖRDÜNCÜ SERBEST (DÖVIZ) FON</x:v>
       </x:c>
       <x:c r="B895" t="str">
-        <x:v>TZT</x:v>
+        <x:v>UPD</x:v>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" t="str">
-        <x:v>ÜNLÜ PORTFÖY ONUNCU SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY HİSSE SENEDİ (TL) FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B896" t="str">
-        <x:v>ULH</x:v>
+        <x:v>UPH</x:v>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" t="str">
-        <x:v>İŞ PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B897" t="str">
-        <x:v>UNT</x:v>
+        <x:v>UPP</x:v>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" t="str">
-        <x:v>ÜNLÜ PORTFÖY ALTIN FONU</x:v>
+        <x:v>ATA PORTFÖY ENERJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B898" t="str">
-        <x:v>UP1</x:v>
+        <x:v>URA</x:v>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" t="str">
-        <x:v>ÜNLÜ PORTFÖY ONİKİNCİ SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY DEĞER YATIRIMLARI SERBEST FON</x:v>
       </x:c>
       <x:c r="B899" t="str">
-        <x:v>UP2</x:v>
+        <x:v>USY</x:v>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" t="str">
-        <x:v>ÜNLÜ PORTFÖY DÖRDÜNCÜ SERBEST (DÖVIZ) FON</x:v>
+        <x:v>AK PORTFÖY DEĞER ODAKLI 100 ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B900" t="str">
-        <x:v>UPD</x:v>
+        <x:v>VAY</x:v>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" t="str">
-        <x:v>ÜNLÜ PORTFÖY HİSSE SENEDİ (TL) FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B901" t="str">
-        <x:v>UPH</x:v>
+        <x:v>VCY</x:v>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" t="str">
-        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY İKİNCİ KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B902" t="str">
-        <x:v>UPP</x:v>
+        <x:v>VFK</x:v>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" t="str">
-        <x:v>ATA PORTFÖY ENERJİ DEĞİŞKEN FON</x:v>
+        <x:v>V PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B903" t="str">
-        <x:v>URA</x:v>
+        <x:v>VFO</x:v>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" t="str">
-        <x:v>ÜNLÜ PORTFÖY DEĞER YATIRIMLARI SERBEST FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B904" t="str">
-        <x:v>USY</x:v>
+        <x:v>VHS</x:v>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" t="str">
-        <x:v>AK PORTFÖY DEĞER ODAKLI 100 ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B905" t="str">
-        <x:v>VAY</x:v>
+        <x:v>VKK</x:v>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" t="str">
-        <x:v>AK PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B906" t="str">
-        <x:v>VCY</x:v>
+        <x:v>VKV</x:v>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" t="str">
-        <x:v>ZİRAAT PORTFÖY İKİNCİ KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B907" t="str">
-        <x:v>VFK</x:v>
+        <x:v>VLT</x:v>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" t="str">
         <x:v>VEGA PORTFÖY MAVİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B908" t="str">
         <x:v>VMV</x:v>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" t="str">
         <x:v>VEGA PORTFÖY ANKA SERBEST FON</x:v>
       </x:c>
       <x:c r="B909" t="str">
         <x:v>VNK</x:v>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" t="str">
-        <x:v>VEGA PORTFÖY PARLA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B910" t="str">
-        <x:v>VPP</x:v>
+        <x:v>VPA</x:v>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" t="str">
-        <x:v>VEGA PORTFÖY SALUR HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VEGA PORTFÖY PARLA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B911" t="str">
-        <x:v>VPS</x:v>
+        <x:v>VPP</x:v>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" t="str">
-        <x:v>DENİZ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>VEGA PORTFÖY SALUR HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B912" t="str">
-        <x:v>VRK</x:v>
+        <x:v>VPS</x:v>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B913" t="str">
-        <x:v>YAC</x:v>
+        <x:v>VRK</x:v>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TLREF'E ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B914" t="str">
-        <x:v>YAE</x:v>
+        <x:v>YAC</x:v>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KARMA FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TLREF'E ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B915" t="str">
-        <x:v>YAK</x:v>
+        <x:v>YAE</x:v>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KARMA FON</x:v>
       </x:c>
       <x:c r="B916" t="str">
-        <x:v>YAN</x:v>
+        <x:v>YAK</x:v>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KOÇ HOLDİNG İŞTİRAK VE HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B917" t="str">
-        <x:v>YAS</x:v>
+        <x:v>YAN</x:v>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YABANCI TEKNOLOJİ SEKTÖRÜ HİSSE SENEDİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KOÇ HOLDİNG İŞTİRAK VE HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B918" t="str">
-        <x:v>YAY</x:v>
+        <x:v>YAS</x:v>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" t="str">
-        <x:v>YAPI KREDİ PORTFÖY EUROBOND (DOLAR) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YABANCI TEKNOLOJİ SEKTÖRÜ HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B919" t="str">
-        <x:v>YBE</x:v>
+        <x:v>YAY</x:v>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" t="str">
-        <x:v>YAPI KREDİ PORTFÖY 5-15 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY EUROBOND (DOLAR) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B920" t="str">
-        <x:v>YBH</x:v>
+        <x:v>YBE</x:v>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" t="str">
-        <x:v>İŞ PORTFÖY YİRMİBİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY 5-15 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B921" t="str">
-        <x:v>YBR</x:v>
+        <x:v>YBH</x:v>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İŞ PORTFÖY YİRMİBİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B922" t="str">
-        <x:v>YBS</x:v>
+        <x:v>YBR</x:v>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" t="str">
-        <x:v>YAPI KREDİ PORTFÖY CİHANGİR SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B923" t="str">
-        <x:v>YCK</x:v>
+        <x:v>YBS</x:v>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY CİHANGİR SERBEST FON</x:v>
       </x:c>
       <x:c r="B924" t="str">
-        <x:v>YCP</x:v>
+        <x:v>YCK</x:v>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" t="str">
-        <x:v>İSTANBUL PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B925" t="str">
-        <x:v>YCY</x:v>
+        <x:v>YCP</x:v>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" t="str">
-        <x:v>YAPI KREDİ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B926" t="str">
-        <x:v>YDI</x:v>
+        <x:v>YCY</x:v>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B927" t="str">
-        <x:v>YDP</x:v>
+        <x:v>YDI</x:v>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B928" t="str">
-        <x:v>YEF</x:v>
+        <x:v>YDP</x:v>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B929" t="str">
-        <x:v>YFV</x:v>
+        <x:v>YEF</x:v>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" t="str">
-        <x:v>YAPI KREDİ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B930" t="str">
-        <x:v>YGM</x:v>
+        <x:v>YFV</x:v>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B931" t="str">
-        <x:v>YHB</x:v>
+        <x:v>YGM</x:v>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B932" t="str">
-        <x:v>YHI</x:v>
+        <x:v>YHB</x:v>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B933" t="str">
-        <x:v>YHK</x:v>
+        <x:v>YHI</x:v>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B934" t="str">
-        <x:v>YHS</x:v>
+        <x:v>YHK</x:v>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KADIKÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B935" t="str">
-        <x:v>YHT</x:v>
+        <x:v>YHP</x:v>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B936" t="str">
-        <x:v>YHZ</x:v>
+        <x:v>YHS</x:v>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B937" t="str">
-        <x:v>YIK</x:v>
+        <x:v>YHT</x:v>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" t="str">
-        <x:v>GARANTİ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B938" t="str">
-        <x:v>YIT</x:v>
+        <x:v>YHZ</x:v>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B939" t="str">
-        <x:v>YJH</x:v>
+        <x:v>YIK</x:v>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ROBOTİK VE YARI İLETKEN TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B940" t="str">
-        <x:v>YJK</x:v>
+        <x:v>YIT</x:v>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YENİKÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FONU</x:v>
       </x:c>
       <x:c r="B941" t="str">
-        <x:v>YJY</x:v>
+        <x:v>YJH</x:v>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İSTANBUL SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ROBOTİK VE YARI İLETKEN TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B942" t="str">
-        <x:v>YKS</x:v>
+        <x:v>YJK</x:v>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ALTIN FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YENİKÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B943" t="str">
-        <x:v>YKT</x:v>
+        <x:v>YJY</x:v>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" t="str">
-        <x:v>ATA PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İSTANBUL SERBEST FON</x:v>
       </x:c>
       <x:c r="B944" t="str">
-        <x:v>YLC</x:v>
+        <x:v>YKS</x:v>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST SÜRDÜRÜLEBİLİRLİK ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B945" t="str">
-        <x:v>YLE</x:v>
+        <x:v>YKT</x:v>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ELEKTRİKLİ ARAÇLAR DEĞİŞKEN FON</x:v>
+        <x:v>ATA PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B946" t="str">
-        <x:v>YLO</x:v>
+        <x:v>YLC</x:v>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" t="str">
-        <x:v>YAPI KREDİ PORTFÖY MASLAK SERBEST (DÖVİZ- ABD DOLARI) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST SÜRDÜRÜLEBİLİRLİK ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B947" t="str">
-        <x:v>YMD</x:v>
+        <x:v>YLE</x:v>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" t="str">
-        <x:v>YAPI KREDİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ELEKTRİKLİ ARAÇLAR DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B948" t="str">
-        <x:v>YMH</x:v>
+        <x:v>YLO</x:v>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" t="str">
-        <x:v>YAPI KREDİ PORTFÖY NİŞANTAŞI KAR PAYI ÖDEYEN SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B949" t="str">
-        <x:v>YNK</x:v>
+        <x:v>YLY</x:v>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MASLAK SERBEST (DÖVİZ- ABD DOLARI) FON</x:v>
       </x:c>
       <x:c r="B950" t="str">
-        <x:v>YOT</x:v>
+        <x:v>YMD</x:v>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" t="str">
-        <x:v>DENİZ PORTFÖY YAKAMOZ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B951" t="str">
-        <x:v>YOZ</x:v>
+        <x:v>YMH</x:v>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FERİKÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY NİŞANTAŞI KAR PAYI ÖDEYEN SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B952" t="str">
-        <x:v>YP4</x:v>
+        <x:v>YNK</x:v>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SÜRDÜRÜLEBİLİRLİK DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B953" t="str">
-        <x:v>YPC</x:v>
+        <x:v>YOT</x:v>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ALFA SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY YAKAMOZ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B954" t="str">
-        <x:v>YPF</x:v>
+        <x:v>YOZ</x:v>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" t="str">
-        <x:v>YAPI KREDİ PORTFÖY GALATA SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FERİKÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B955" t="str">
-        <x:v>YPK</x:v>
+        <x:v>YP4</x:v>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BALAT SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SÜRDÜRÜLEBİLİRLİK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B956" t="str">
-        <x:v>YPL</x:v>
+        <x:v>YPC</x:v>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" t="str">
-        <x:v>AZİMUT PORTFÖY YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ALFA SERBEST FON</x:v>
       </x:c>
       <x:c r="B957" t="str">
-        <x:v>YPR</x:v>
+        <x:v>YPF</x:v>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY GALATA SERBEST FON</x:v>
       </x:c>
       <x:c r="B958" t="str">
-        <x:v>YPV</x:v>
+        <x:v>YPK</x:v>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SUADİYE SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BALAT SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B959" t="str">
-        <x:v>YSA</x:v>
+        <x:v>YPL</x:v>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN KİRA SERTİFİKALARI KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B960" t="str">
-        <x:v>YSL</x:v>
+        <x:v>YPR</x:v>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SAĞLIK SEKTÖRÜ SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B961" t="str">
-        <x:v>YSO</x:v>
+        <x:v>YPV</x:v>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SUADİYE SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B962" t="str">
-        <x:v>YSU</x:v>
+        <x:v>YSA</x:v>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YABANCI FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN KİRA SERTİFİKALARI KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B963" t="str">
-        <x:v>YTD</x:v>
+        <x:v>YSL</x:v>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TARIM DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SAĞLIK SEKTÖRÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B964" t="str">
-        <x:v>YTV</x:v>
+        <x:v>YSO</x:v>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TARABYA SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B965" t="str">
-        <x:v>YTY</x:v>
+        <x:v>YSU</x:v>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KARAKÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YABANCI FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B966" t="str">
-        <x:v>YUB</x:v>
+        <x:v>YTD</x:v>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İSTİNYE SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TARIM DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B967" t="str">
-        <x:v>YUN</x:v>
+        <x:v>YTV</x:v>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" t="str">
-        <x:v>YAPI KREDİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TARABYA SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B968" t="str">
-        <x:v>YVB</x:v>
+        <x:v>YTY</x:v>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SARIYER SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KARAKÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B969" t="str">
-        <x:v>YVG</x:v>
+        <x:v>YUB</x:v>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FİNTECH VE BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İSTİNYE SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B970" t="str">
-        <x:v>YZC</x:v>
+        <x:v>YUN</x:v>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" t="str">
-        <x:v>YAPI KREDİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B971" t="str">
-        <x:v>YZG</x:v>
+        <x:v>YVB</x:v>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" t="str">
-        <x:v>TEB PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SARIYER SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B972" t="str">
-        <x:v>YZH</x:v>
+        <x:v>YVG</x:v>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KALAMIŞ SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FİNTECH VE BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B973" t="str">
-        <x:v>YZK</x:v>
+        <x:v>YZC</x:v>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" t="str">
-        <x:v>ZİRAAT PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B974" t="str">
-        <x:v>ZBD</x:v>
+        <x:v>YZG</x:v>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" t="str">
-        <x:v>ZİRAAT PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
       </x:c>
       <x:c r="B975" t="str">
-        <x:v>ZBI</x:v>
+        <x:v>YZH</x:v>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" t="str">
-        <x:v>ZİRAAT PORTFÖY BAŞAK PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KALAMIŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B976" t="str">
-        <x:v>ZBJ</x:v>
+        <x:v>YZK</x:v>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" t="str">
-        <x:v>ZİRAAT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY YAPAY ZEKA TEKNOLOJİLERİ ŞİRKETLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B977" t="str">
-        <x:v>ZBO</x:v>
+        <x:v>YZT</x:v>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" t="str">
-        <x:v>ZİRAAT PORTFÖY ALTINCI SERBEST (TL) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B978" t="str">
-        <x:v>ZCD</x:v>
+        <x:v>ZBD</x:v>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" t="str">
-        <x:v>ZİRAAT PORTFÖY AGRESİF KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B979" t="str">
-        <x:v>ZCK</x:v>
+        <x:v>ZBI</x:v>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" t="str">
-        <x:v>ZİRAAT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY BAŞAK PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B980" t="str">
-        <x:v>ZCN</x:v>
+        <x:v>ZBJ</x:v>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" t="str">
-        <x:v>ZİRAAT PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B981" t="str">
-        <x:v>ZDD</x:v>
+        <x:v>ZBO</x:v>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" t="str">
-        <x:v>ZİRAAT PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY ALTINCI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B982" t="str">
-        <x:v>ZDZ</x:v>
+        <x:v>ZCD</x:v>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" t="str">
-        <x:v>AK PORTFÖY FİNTEK VE BLOKZİNCİRİ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY AGRESİF KATILIM FONU</x:v>
       </x:c>
       <x:c r="B983" t="str">
-        <x:v>ZFB</x:v>
+        <x:v>ZCK</x:v>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" t="str">
-        <x:v>ZİRAAT PORTFÖY HALKBANK SÜRDÜRÜLEBİLİRLİK 30 ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B984" t="str">
-        <x:v>ZHH</x:v>
+        <x:v>ZCN</x:v>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" t="str">
-        <x:v>ZİRAAT PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B985" t="str">
-        <x:v>ZJB</x:v>
+        <x:v>ZDD</x:v>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" t="str">
-        <x:v>ZİRAAT PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B986" t="str">
-        <x:v>ZJI</x:v>
+        <x:v>ZDZ</x:v>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" t="str">
-        <x:v>ZİRAAT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY FİNTEK VE BLOKZİNCİRİ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B987" t="str">
-        <x:v>ZJL</x:v>
+        <x:v>ZFB</x:v>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" t="str">
-        <x:v>ZİRAAT PORTFÖY BIST 30 DIŞI YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY HALKBANK SÜRDÜRÜLEBİLİRLİK 30 ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B988" t="str">
-        <x:v>ZJV</x:v>
+        <x:v>ZHH</x:v>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" t="str">
-        <x:v>ZİRAAT PORTFÖY BIST 100-30 ŞİRKETLERİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B989" t="str">
-        <x:v>ZLH</x:v>
+        <x:v>ZJB</x:v>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" t="str">
-        <x:v>AZİMUT PORTFÖY 22.0 SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B990" t="str">
-        <x:v>ZMT</x:v>
+        <x:v>ZJI</x:v>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" t="str">
-        <x:v>ZİRAAT PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B991" t="str">
-        <x:v>ZMY</x:v>
+        <x:v>ZJL</x:v>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" t="str">
-        <x:v>ZİRAAT PORTFÖY SEDEF KATILIM SERBEST (DÖVİZ - AMERİKAN DOLARI) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY BIST 30 DIŞI YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B992" t="str">
-        <x:v>ZP6</x:v>
+        <x:v>ZJV</x:v>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" t="str">
-        <x:v>ZİRAAT PORTFÖY KEHRİBAR PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY BIST 100-30 ŞİRKETLERİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B993" t="str">
-        <x:v>ZP8</x:v>
+        <x:v>ZLH</x:v>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" t="str">
-        <x:v>ZİRAAT PORTFÖY AKİK KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AZİMUT PORTFÖY 22.0 SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B994" t="str">
-        <x:v>ZP9</x:v>
+        <x:v>ZMT</x:v>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" t="str">
-        <x:v>ZİRAAT PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B995" t="str">
-        <x:v>ZPA</x:v>
+        <x:v>ZMY</x:v>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" t="str">
-        <x:v>ZİRAAT PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY SEDEF KATILIM SERBEST (DÖVİZ - AMERİKAN DOLARI) FON</x:v>
       </x:c>
       <x:c r="B996" t="str">
-        <x:v>ZPC</x:v>
+        <x:v>ZP6</x:v>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" t="str">
-        <x:v>ZİRAAT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY KEHRİBAR PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B997" t="str">
-        <x:v>ZPE</x:v>
+        <x:v>ZP8</x:v>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" t="str">
-        <x:v>ZİRAAT PORTFÖY KATILIM FONU (DÖVİZ)</x:v>
+        <x:v>ZİRAAT PORTFÖY AKİK KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B998" t="str">
-        <x:v>ZPF</x:v>
+        <x:v>ZP9</x:v>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" t="str">
-        <x:v>ZİRAAT PORTFÖY KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B999" t="str">
-        <x:v>ZPG</x:v>
+        <x:v>ZPA</x:v>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" t="str">
-        <x:v>ZİRAAT PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B1000" t="str">
-        <x:v>ZPR</x:v>
+        <x:v>ZPC</x:v>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" t="str">
-        <x:v>ZİRAAT PORTFÖY S&amp;P/OIC COMCEC (İSEDAK) 50 SHARİAH ŞİRKETLERİ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B1001" t="str">
-        <x:v>ZSF</x:v>
+        <x:v>ZPE</x:v>
       </x:c>
     </x:row>
     <x:row r="1002">
       <x:c r="A1002" t="str">
-        <x:v>ZİRAAT PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY KATILIM FONU (DÖVİZ)</x:v>
       </x:c>
       <x:c r="B1002" t="str">
-        <x:v>ZSG</x:v>
+        <x:v>ZPF</x:v>
       </x:c>
     </x:row>
     <x:row r="1003">
       <x:c r="A1003" t="str">
-        <x:v>ZİRAAT PORTFÖY TARIM VE GIDA FON SEPETİ FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B1003" t="str">
-        <x:v>ZTG</x:v>
+        <x:v>ZPG</x:v>
       </x:c>
     </x:row>
     <x:row r="1004">
       <x:c r="A1004" t="str">
+        <x:v>ZİRAAT PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+      </x:c>
+      <x:c r="B1004" t="str">
+        <x:v>ZPR</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1005">
+      <x:c r="A1005" t="str">
+        <x:v>ZİRAAT PORTFÖY S&amp;P/OIC COMCEC (İSEDAK) 50 SHARİAH ŞİRKETLERİ YABANCI HİSSE SENEDİ FONU</x:v>
+      </x:c>
+      <x:c r="B1005" t="str">
+        <x:v>ZSF</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1006">
+      <x:c r="A1006" t="str">
+        <x:v>ZİRAAT PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+      </x:c>
+      <x:c r="B1006" t="str">
+        <x:v>ZSG</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1007">
+      <x:c r="A1007" t="str">
+        <x:v>ZİRAAT PORTFÖY TARIM VE GIDA FON SEPETİ FONU</x:v>
+      </x:c>
+      <x:c r="B1007" t="str">
+        <x:v>ZTG</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1008">
+      <x:c r="A1008" t="str">
         <x:v>ZİRAAT PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
-      <x:c r="B1004" t="str">
+      <x:c r="B1008" t="str">
         <x:v>ZVO</x:v>
       </x:c>
     </x:row>
-    <x:row r="1005"/>
+    <x:row r="1009"/>
   </x:sheetData>
 </x:worksheet>
 </file>