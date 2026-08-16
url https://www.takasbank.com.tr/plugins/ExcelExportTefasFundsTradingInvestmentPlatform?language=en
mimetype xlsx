--- v1 (2026-06-27)
+++ v2 (2026-08-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230131e1e8bb4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0acca545204887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R094e057c1b9d4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rfdc0959a0d3541d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R094e057c1b9d4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdc0959a0d3541d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Code</x:t>
           </x:r>
         </x:is>
@@ -442,7667 +442,7947 @@
       <x:c r="A51" t="str">
         <x:v>ATA PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v>AYA</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>AK PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v>AYR</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
         <x:v>BULLS PORTFÖY ATAK DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v>BAG</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>BV PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>BBF</x:v>
+        <x:v>BAI</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>BBP</x:v>
+        <x:v>BBF</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>BULLS PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>BBS</x:v>
+        <x:v>BBP</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>DENİZ PORTFÖY BLOCKCHAİN VE FINTECH TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>BULLS PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>BCK</x:v>
+        <x:v>BBS</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>BULLS PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY BLOCKCHAİN VE FINTECH TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>BCO</x:v>
+        <x:v>BCK</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>BULLS PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>BDA</x:v>
+        <x:v>BCO</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>PARDUS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>BDS</x:v>
+        <x:v>BDA</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>AK PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>BDY</x:v>
+        <x:v>BDS</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>BFE</x:v>
+        <x:v>BDY</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>BULLS PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>BFS</x:v>
+        <x:v>BFE</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>AZİMUT PORTFÖY BANKA VE FİNANS SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>BFT</x:v>
+        <x:v>BFS</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>AK PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY BANKA VE FİNANS SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>BGP</x:v>
+        <x:v>BFT</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>BULLS PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>BHA</x:v>
+        <x:v>BGP</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY BIST GYO ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>BHF</x:v>
+        <x:v>BGR</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>BV PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>BHI</x:v>
+        <x:v>BHA</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>İŞ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>BHL</x:v>
+        <x:v>BHF</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>QNB PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>BID</x:v>
+        <x:v>BHI</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>BIG</x:v>
+        <x:v>BHL</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>BIH</x:v>
+        <x:v>BID</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>BIO</x:v>
+        <x:v>BIG</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>BIP</x:v>
+        <x:v>BIH</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>BIS</x:v>
+        <x:v>BIO</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>AZİMUT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>BIY</x:v>
+        <x:v>BIP</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>AZİMUT PORTFÖY 13.0 SERBEST (DÖVİZ) FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>BJD</x:v>
+        <x:v>BIS</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>BKY</x:v>
+        <x:v>BIY</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>DENİZ PORTFÖY BALEV EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY 13.0 SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>BLD</x:v>
+        <x:v>BJD</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>BULLS PORTFÖY ALTIN FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>BLT</x:v>
+        <x:v>BKY</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>BULLS PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BALEV EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>BMU</x:v>
+        <x:v>BLD</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>AK PORTFÖY BEŞİNCİ SERBEST FON</x:v>
+        <x:v>BULLS PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>BNC</x:v>
+        <x:v>BLT</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>İSTANBUL PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>BNH</x:v>
+        <x:v>BMU</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>AKTİF PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY BEŞİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>BOL</x:v>
+        <x:v>BNC</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>BON</x:v>
+        <x:v>BNH</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>BULLS PORTFÖY ALTINCI HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>BOS</x:v>
+        <x:v>BOL</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>BULLS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>BPZ</x:v>
+        <x:v>BON</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY ALTINCI HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>BRC</x:v>
+        <x:v>BOS</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>BULLS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>BRF</x:v>
+        <x:v>BPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>AK PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>BRR</x:v>
+        <x:v>BRC</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>PARDUS PORTFÖY BEREKET HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>BRT</x:v>
+        <x:v>BRF</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>AHLATCI PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>AK PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>BS1</x:v>
+        <x:v>BRR</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>BV PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PARDUS PORTFÖY BEREKET HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>BSD</x:v>
+        <x:v>BRT</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>ATLAS PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AHLATCI PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>BSH</x:v>
+        <x:v>BS1</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>GLOBAL MD PORTFÖY BERRAK SERBEST FON</x:v>
+        <x:v>BV PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>BSM</x:v>
+        <x:v>BSD</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>PARDUS PORTFÖY BANKACILIK SEKTÖRÜ DIŞI ŞİRKETLER HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>BST</x:v>
+        <x:v>BSH</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>BV PORTFÖY OYUN VE TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY BERRAK SERBEST FON</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>BTE</x:v>
+        <x:v>BSM</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>ATLAS PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BANKACILIK SEKTÖRÜ DIŞI ŞİRKETLER HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>BTJ</x:v>
+        <x:v>BST</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>BV PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>BV PORTFÖY OYUN VE TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>BTK</x:v>
+        <x:v>BTE</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>ATLAS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>BTZ</x:v>
+        <x:v>BTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>BULLS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>BV PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>BUB</x:v>
+        <x:v>BTK</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>BULLS PORTFÖY VOLTRAN SERBEST (TL) FON</x:v>
+        <x:v>ATLAS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>BUV</x:v>
+        <x:v>BTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>AK PORTFÖY BÜYÜYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>BUY</x:v>
+        <x:v>BUB</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY VOLTRAN SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>BV1</x:v>
+        <x:v>BUV</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY BÜYÜYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>BVD</x:v>
+        <x:v>BUY</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>BV PORTFÖY PARA PİYASASI (TL) FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>BVF</x:v>
+        <x:v>BV1</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>BULLS PORTFÖY VOLTRAN KATILIM SERBEST (TL) FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>BVK</x:v>
+        <x:v>BVD</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY PARA PİYASASI (TL) FON</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>BVM</x:v>
+        <x:v>BVF</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>BV PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>BULLS PORTFÖY VOLTRAN KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>BVV</x:v>
+        <x:v>BVK</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>BV PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>BVZ</x:v>
+        <x:v>BVM</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>CAH</x:v>
+        <x:v>BVV</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ PARA PİYASASI FONU</x:v>
+        <x:v>BV PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>CFO</x:v>
+        <x:v>BVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>CIN</x:v>
+        <x:v>CAH</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>ALBARAKA PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>CKF</x:v>
+        <x:v>CFO</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÇOKLU VARLIK DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>CKL</x:v>
+        <x:v>CIN</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>İŞ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ALBARAKA PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>CKS</x:v>
+        <x:v>CKF</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>ROTA PORTFÖY ÇİP TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÇOKLU VARLIK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>CPT</x:v>
+        <x:v>CKL</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>AKTİF PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>CPU</x:v>
+        <x:v>CKS</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>INVEO PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY ÇİP TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>CVK</x:v>
+        <x:v>CPT</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AKTİF PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>CVL</x:v>
+        <x:v>CPU</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>INVEO PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>DA1</x:v>
+        <x:v>CVK</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>DENİZ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>DAH</x:v>
+        <x:v>CVL</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>DENİZ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>DAS</x:v>
+        <x:v>DA1</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>DENİZ PORTFÖY ALTIN FONU</x:v>
+        <x:v>DENİZ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>DBA</x:v>
+        <x:v>DAH</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>DENİZ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>DBB</x:v>
+        <x:v>DAS</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>DENİZ PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>DBH</x:v>
+        <x:v>DBA</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>DENİZ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>DBK</x:v>
+        <x:v>DBB</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>DBP</x:v>
+        <x:v>DBH</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>DENİZ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>DBZ</x:v>
+        <x:v>DBK</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>DCB</x:v>
+        <x:v>DBP</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>DENİZ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>DDA</x:v>
+        <x:v>DBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>DENİZ PORTFÖY DİNAMO HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>DDF</x:v>
+        <x:v>DCB</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>ALLBATROSS PORTFÖY DEFNE SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>DEF</x:v>
+        <x:v>DDA</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>DENİZ PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY DİNAMO HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>DFC</x:v>
+        <x:v>DDF</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>DENİZ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY DEFNE SERBEST FON</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>DFD</x:v>
+        <x:v>DEF</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>ATLAS PORTFÖY SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>DFI</x:v>
+        <x:v>DFC</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>DGF</x:v>
+        <x:v>DFD</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>ATA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ATLAS PORTFÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>DGH</x:v>
+        <x:v>DFI</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>DENİZ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>DHJ</x:v>
+        <x:v>DGF</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>DENİZ PORTFÖY ESG-SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>ATA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>DHM</x:v>
+        <x:v>DGH</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>DENİZ PORTFÖY  HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>DHT</x:v>
+        <x:v>DHJ</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY ESG-SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>DID</x:v>
+        <x:v>DHM</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY  HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>DIP</x:v>
+        <x:v>DHT</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>DENİZ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>DKH</x:v>
+        <x:v>DHV</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>DKL</x:v>
+        <x:v>DID</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>DENİZ PORTFÖY ONDÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>DKR</x:v>
+        <x:v>DIP</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>DL2</x:v>
+        <x:v>DKC</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>DENİZ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>DLD</x:v>
+        <x:v>DKH</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>DLY</x:v>
+        <x:v>DKL</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>DENİZ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONDÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>DMG</x:v>
+        <x:v>DKR</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY DİNAMİK FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>DNF</x:v>
+        <x:v>DL2</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>DENİZ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>DNH</x:v>
+        <x:v>DLD</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>TACİRLER PORTFÖY DENGE KATILIM SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>DNK</x:v>
+        <x:v>DLY</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>QNB PORTFÖY DİNAMİK DAĞILIMLI SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY ALİZE HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>DNM</x:v>
+        <x:v>DLZ</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>DNP</x:v>
+        <x:v>DMG</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>TERA PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY DİNAMİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>DOH</x:v>
+        <x:v>DNF</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ AKTİF SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>DOL</x:v>
+        <x:v>DNH</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>DENİZ PORTFÖY ONÜÇÜNCÜ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>TACİRLER PORTFÖY DENGE KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>DOV</x:v>
+        <x:v>DNK</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>DENİZ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>QNB PORTFÖY DİNAMİK DAĞILIMLI SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>DPB</x:v>
+        <x:v>DNM</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>DENİZ PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>DPI</x:v>
+        <x:v>DNP</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>DENİZ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>TERA PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>DPK</x:v>
+        <x:v>DOH</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>DENİZ PORTFÖY BİST TEMETTÜ 25 ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON )</x:v>
+        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ AKTİF SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>DPT</x:v>
+        <x:v>DOL</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>NEO PORTFÖY DORA SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY ONÜÇÜNCÜ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>DRA</x:v>
+        <x:v>DOV</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>DENİZ PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>DRT</x:v>
+        <x:v>DPB</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST (DÖVİZ_AVRO) FON</x:v>
+        <x:v>DENİZ PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>DSD</x:v>
+        <x:v>DPI</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>DENİZ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>DSP</x:v>
+        <x:v>DPK</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>EMAA BLUE PORTFÖY DÖNÜŞÜM TEKNOLOJİLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BİST TEMETTÜ 25 ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON )</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>DTH</x:v>
+        <x:v>DPT</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>DENİZ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY DORA SERBEST FON</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>DTL</x:v>
+        <x:v>DRA</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>DENİZ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>DTM</x:v>
+        <x:v>DRT</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>AK PORTFÖY ROBOTİK TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST (DÖVİZ_AVRO) FON</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>DTZ</x:v>
+        <x:v>DSD</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>DENİZ PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>DUD</x:v>
+        <x:v>DSP</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>HEDEF PORTFÖY UFUK HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY DÖNÜŞÜM TEKNOLOJİLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>DUH</x:v>
+        <x:v>DTH</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>DENİZ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>DUV</x:v>
+        <x:v>DTL</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>DENİZ PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>DVS</x:v>
+        <x:v>DTM</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>DENİZ PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ROBOTİK TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>DVT</x:v>
+        <x:v>DTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>DENİZ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>DXP</x:v>
+        <x:v>DUD</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>DENİZ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY UFUK HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>DYN</x:v>
+        <x:v>DUH</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>DENİZ PORTFÖY BIST 100 ENDEKSİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>DZE</x:v>
+        <x:v>DUV</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>DENİZ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>DZM</x:v>
+        <x:v>DVS</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>GLOBAL MD PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>EBD</x:v>
+        <x:v>DVT</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>EMAA BLUE PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>DENİZ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>EBI</x:v>
+        <x:v>DXP</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>EMAA BLUE PORTFÖY BİRİNCİ SERBEST (DÖVİZ-ABD DOLARI) FON</x:v>
+        <x:v>DENİZ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>EBS</x:v>
+        <x:v>DYN</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BIST 100 ENDEKSİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>EC2</x:v>
+        <x:v>DZE</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>ECA</x:v>
+        <x:v>DZM</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>EMAA BLUE PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>EDN</x:v>
+        <x:v>EBD</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>NEO PORTFÖY KORUNCUK EĞİTİME DESTEK PARA PİYASASI SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>EDP</x:v>
+        <x:v>EBI</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>DENİZ PORTFÖY TED EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY BİRİNCİ SERBEST (DÖVİZ-ABD DOLARI) FON</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>EDT</x:v>
+        <x:v>EBS</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>İŞ PORTFÖY TEV EĞİTİME DESTEK DEĞİŞKEN FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>EDU</x:v>
+        <x:v>EC2</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>EMAA BLUE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>EGR</x:v>
+        <x:v>ECA</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>ASTRA PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>EIB</x:v>
+        <x:v>EDN</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>ASTRA PORTFÖY HİSSE SENEDİ FONU (HİSSE YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY KORUNCUK EĞİTİME DESTEK PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>EID</x:v>
+        <x:v>EDP</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>ASTRA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY TED EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>EIL</x:v>
+        <x:v>EDT</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY TEV EĞİTİME DESTEK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>EKF</x:v>
+        <x:v>EDU</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>ASTRA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>ELZ</x:v>
+        <x:v>EGR</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>AK PORTFÖY EMLAK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>ASTRA PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>EML</x:v>
+        <x:v>EIB</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>AKTİF PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY HİSSE SENEDİ FONU (HİSSE YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>ENJ</x:v>
+        <x:v>EID</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>ASTRA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>EPA</x:v>
+        <x:v>EIL</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>EMAA BLUE PORTFÖY İNŞAAT SEKTÖRÜ KATILIM FONU</x:v>
+        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>EPI</x:v>
+        <x:v>EKF</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>EMAA BLUE PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
+        <x:v>ASTRA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>EPK</x:v>
+        <x:v>ELZ</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>AK PORTFÖY EMLAK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>EPP</x:v>
+        <x:v>EML</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>EPT</x:v>
+        <x:v>ENJ</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>AKTİF PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK SERBEST FON</x:v>
+        <x:v>EMLAK KATILIM PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>ESG</x:v>
+        <x:v>EP1</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>AURA PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>ESP</x:v>
+        <x:v>EPA</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY İNŞAAT SEKTÖRÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>EUN</x:v>
+        <x:v>EPI</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>GARANTİ PORTFÖY SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>EUZ</x:v>
+        <x:v>EPK</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>DENİZ PORTFÖY ENERJİ VE MADENCİLİK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>EVM</x:v>
+        <x:v>EPP</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>AKTİF PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>EYT</x:v>
+        <x:v>EPT</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>FONMAP PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>AKTİF PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK SERBEST FON</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>FAK</x:v>
+        <x:v>ESG</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>ONE PORTFÖY ALTIN FONU</x:v>
+        <x:v>AURA PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>FAL</x:v>
+        <x:v>ESP</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>ONE PORTFÖY KAR PAYI ÖDEYEN KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>FBC</x:v>
+        <x:v>EUN</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>FBI</x:v>
+        <x:v>EUZ</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>İŞ PORTFÖY MODEL SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY ENERJİ VE MADENCİLİK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>FBV</x:v>
+        <x:v>EVM</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>FİBA PORTFÖY TEKNOLOJİ SERBEST FON</x:v>
+        <x:v>AKTİF PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>FBZ</x:v>
+        <x:v>EYT</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>ONE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>FONMAP PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>FCK</x:v>
+        <x:v>FAK</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>FD1</x:v>
+        <x:v>FAL</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY KAR PAYI ÖDEYEN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>FDG</x:v>
+        <x:v>FBC</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>AZİMUT PORTFÖY DMR SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>FDV</x:v>
+        <x:v>FBI</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>QNB PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY MODEL SERBEST FON</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>FFH</x:v>
+        <x:v>FBV</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
-        <x:v>QNB PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>FİBA PORTFÖY TEKNOLOJİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B219" t="str">
-        <x:v>FFP</x:v>
+        <x:v>FBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
-        <x:v>QNB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ONE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B220" t="str">
-        <x:v>FI3</x:v>
+        <x:v>FCK</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
-        <x:v>FİBA PORTFÖY ALTIN FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B221" t="str">
-        <x:v>FIB</x:v>
+        <x:v>FD1</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
-        <x:v>FİBA PORTFÖY ÇOKLU VARLIK İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B222" t="str">
-        <x:v>FID</x:v>
+        <x:v>FDG</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
-        <x:v>FİBA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY DMR SERBEST FON</x:v>
       </x:c>
       <x:c r="B223" t="str">
-        <x:v>FIL</x:v>
+        <x:v>FDV</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
-        <x:v>FİBA PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B224" t="str">
-        <x:v>FIT</x:v>
+        <x:v>FFH</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
-        <x:v>FİBA PORTFÖY BLOK ZİNCİRİ TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B225" t="str">
-        <x:v>FJB</x:v>
+        <x:v>FFP</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
-        <x:v>FİBA PORTFÖY FIRTINA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>QNB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B226" t="str">
-        <x:v>FJZ</x:v>
+        <x:v>FI3</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
-        <x:v>QNB PORTFÖY KRİSTAL SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>FİBA PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B227" t="str">
-        <x:v>FKE</x:v>
+        <x:v>FIB</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FLORYA SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>FİBA PORTFÖY ÇOKLU VARLIK İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B228" t="str">
-        <x:v>FLS</x:v>
+        <x:v>FID</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
-        <x:v>AKTİF PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B229" t="str">
-        <x:v>FLY</x:v>
+        <x:v>FIL</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
-        <x:v>QNB PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B230" t="str">
-        <x:v>FMG</x:v>
+        <x:v>FIT</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
-        <x:v>DENİZ PORTFÖY FMV IŞIK ÜNİVERSİTESİ EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY BLOK ZİNCİRİ TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B231" t="str">
-        <x:v>FMV</x:v>
+        <x:v>FJB</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY FIRTINA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B232" t="str">
-        <x:v>FNO</x:v>
+        <x:v>FJZ</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
-        <x:v>HEDEF PORTFÖY MODEL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY KRİSTAL SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B233" t="str">
-        <x:v>FNT</x:v>
+        <x:v>FKE</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
-        <x:v>ONE PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FLORYA SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B234" t="str">
-        <x:v>FP4</x:v>
+        <x:v>FLS</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
-        <x:v>FİBA PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ)FONU</x:v>
+        <x:v>AKTİF PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B235" t="str">
-        <x:v>FPE</x:v>
+        <x:v>FLY</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
-        <x:v>FİBA PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B236" t="str">
-        <x:v>FPG</x:v>
+        <x:v>FMG</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
-        <x:v>FİBA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY FMV IŞIK ÜNİVERSİTESİ EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B237" t="str">
-        <x:v>FPH</x:v>
+        <x:v>FMV</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B238" t="str">
-        <x:v>FPI</x:v>
+        <x:v>FNO</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
-        <x:v>FİBA PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>HEDEF PORTFÖY MODEL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B239" t="str">
-        <x:v>FPK</x:v>
+        <x:v>FNT</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ONE PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B240" t="str">
-        <x:v>FPZ</x:v>
+        <x:v>FP4</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ)FONU</x:v>
       </x:c>
       <x:c r="B241" t="str">
-        <x:v>FRC</x:v>
+        <x:v>FPE</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B242" t="str">
-        <x:v>FS5</x:v>
+        <x:v>FPG</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
-        <x:v>ONE PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B243" t="str">
-        <x:v>FS6</x:v>
+        <x:v>FPH</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
-        <x:v>FİBA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B244" t="str">
-        <x:v>FSF</x:v>
+        <x:v>FPI</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B245" t="str">
-        <x:v>FSG</x:v>
+        <x:v>FPK</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
-        <x:v>FİBA PORTFÖY FON SEPETİ SERBEST FON</x:v>
+        <x:v>STRATEJİ PORTFÖY FOREST HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B246" t="str">
-        <x:v>FSH</x:v>
+        <x:v>FPR</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
-        <x:v>QNB PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B247" t="str">
-        <x:v>FSK</x:v>
+        <x:v>FPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
-        <x:v>FONMAP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY MAB SERBEST FON</x:v>
       </x:c>
       <x:c r="B248" t="str">
-        <x:v>FSP</x:v>
+        <x:v>FRA</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
-        <x:v>FİBA PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B249" t="str">
-        <x:v>FSR</x:v>
+        <x:v>FRC</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
-        <x:v>TERA PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B250" t="str">
-        <x:v>FSU</x:v>
+        <x:v>FS5</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
-        <x:v>ONE PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B251" t="str">
-        <x:v>FTL</x:v>
+        <x:v>FS6</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
-        <x:v>AK PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B252" t="str">
-        <x:v>FUA</x:v>
+        <x:v>FSF</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
-        <x:v>QNB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B253" t="str">
-        <x:v>FUB</x:v>
+        <x:v>FSG</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B254" t="str">
-        <x:v>FYD</x:v>
+        <x:v>FSH</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
-        <x:v>AZİMUT PORTFÖY 4.0 SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B255" t="str">
-        <x:v>FYI</x:v>
+        <x:v>FSK</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
-        <x:v>QNB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>FONMAP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B256" t="str">
-        <x:v>FYO</x:v>
+        <x:v>FSP</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>FİBA PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B257" t="str">
-        <x:v>FZJ</x:v>
+        <x:v>FSR</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
-        <x:v>FİBA PORTFÖY SERBEST FON</x:v>
+        <x:v>TERA PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B258" t="str">
-        <x:v>FZP</x:v>
+        <x:v>FSU</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
-        <x:v>GARANTİ PORTFÖY  BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ONE PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B259" t="str">
-        <x:v>GA1</x:v>
+        <x:v>FTL</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
-        <x:v>GARANTİ PORTFÖY BİST30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B260" t="str">
-        <x:v>GAE</x:v>
+        <x:v>FUA</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B261" t="str">
-        <x:v>GAF</x:v>
+        <x:v>FUB</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ SERBEST (DÖVIZ)  FON</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B262" t="str">
-        <x:v>GAG</x:v>
+        <x:v>FYD</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
-        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY 4.0 SERBEST FON</x:v>
       </x:c>
       <x:c r="B263" t="str">
-        <x:v>GAH</x:v>
+        <x:v>FYI</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ SERBEST(DÖVİZ) FON</x:v>
+        <x:v>QNB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B264" t="str">
-        <x:v>GAS</x:v>
+        <x:v>FYO</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
-        <x:v>AZİMUT PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B265" t="str">
-        <x:v>GBC</x:v>
+        <x:v>FZJ</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
-        <x:v>INVEO PORTFÖY G-20 ÜLKELERİ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>FİBA PORTFÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B266" t="str">
-        <x:v>GBG</x:v>
+        <x:v>FZP</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY  BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B267" t="str">
-        <x:v>GBH</x:v>
+        <x:v>GA1</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
-        <x:v>GARANTİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY BİST30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B268" t="str">
-        <x:v>GBJ</x:v>
+        <x:v>GAE</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
-        <x:v>AZİMUT PYŞ KISA VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B269" t="str">
-        <x:v>GBL</x:v>
+        <x:v>GAF</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
-        <x:v>GARANTİ PORTFÖY BEŞİNCİ SERBEST (TL) FON</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ SERBEST (DÖVIZ)  FON</x:v>
       </x:c>
       <x:c r="B270" t="str">
-        <x:v>GBN</x:v>
+        <x:v>GAG</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
-        <x:v>GARANTİ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B271" t="str">
-        <x:v>GBV</x:v>
+        <x:v>GAH</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
-        <x:v>AZİMUT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B272" t="str">
-        <x:v>GBZ</x:v>
+        <x:v>GAS</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
-        <x:v>INVEO PORTFÖY  ALTIN FON</x:v>
+        <x:v>AZİMUT PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B273" t="str">
-        <x:v>GGK</x:v>
+        <x:v>GBC</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
-        <x:v>GARANTİ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY G-20 ÜLKELERİ YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B274" t="str">
-        <x:v>GHS</x:v>
+        <x:v>GBG</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
-        <x:v>GARANTİ PORTFÖY İNŞAAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B275" t="str">
-        <x:v>GID</x:v>
+        <x:v>GBH</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str">
-        <x:v>GARANTİ PORTFÖY GARANTİ BBVA İKLİM ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B276" t="str">
-        <x:v>GIE</x:v>
+        <x:v>GBJ</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str">
-        <x:v>ALLBATROSS PORTFÖY GIDA VE İÇECEK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PYŞ KISA VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B277" t="str">
-        <x:v>GIH</x:v>
+        <x:v>GBL</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BEŞİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B278" t="str">
-        <x:v>GJB</x:v>
+        <x:v>GBN</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str">
-        <x:v>GLOBAL MD PORTFÖY KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B279" t="str">
-        <x:v>GKF</x:v>
+        <x:v>GBV</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str">
-        <x:v>GARANTİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B280" t="str">
-        <x:v>GKG</x:v>
+        <x:v>GBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str">
-        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>INVEO PORTFÖY  ALTIN FON</x:v>
       </x:c>
       <x:c r="B281" t="str">
-        <x:v>GKH</x:v>
+        <x:v>GGK</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str">
-        <x:v>GARANTİ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B282" t="str">
-        <x:v>GKV</x:v>
+        <x:v>GHS</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str">
-        <x:v>AZİMUT PYŞ BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B283" t="str">
-        <x:v>GL1</x:v>
+        <x:v>GID</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str">
-        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY GARANTİ BBVA İKLİM ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B284" t="str">
-        <x:v>GLC</x:v>
+        <x:v>GIE</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str">
-        <x:v>AKTİF PORTFÖY CAPİTAL HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY GIDA VE İÇECEK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B285" t="str">
-        <x:v>GLG</x:v>
+        <x:v>GIH</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str">
-        <x:v>AZİMUT PORTFÖY  KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B286" t="str">
-        <x:v>GLS</x:v>
+        <x:v>GJB</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str">
-        <x:v>AZİMUT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GLOBAL MD PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B287" t="str">
-        <x:v>GMA</x:v>
+        <x:v>GKF</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str">
-        <x:v>TEB PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B288" t="str">
-        <x:v>GMC</x:v>
+        <x:v>GKG</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B289" t="str">
-        <x:v>GMD</x:v>
+        <x:v>GKH</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
-        <x:v>AK PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B290" t="str">
-        <x:v>GMI</x:v>
+        <x:v>GKV</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PYŞ BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B291" t="str">
-        <x:v>GMN</x:v>
+        <x:v>GL1</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
-        <x:v>INVEO PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B292" t="str">
-        <x:v>GMR</x:v>
+        <x:v>GLC</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
-        <x:v>GLOBAL MD PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY CAPİTAL HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B293" t="str">
-        <x:v>GNH</x:v>
+        <x:v>GLG</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
-        <x:v>GARANTİ PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY  KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B294" t="str">
-        <x:v>GNS</x:v>
+        <x:v>GLS</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B295" t="str">
-        <x:v>GO1</x:v>
+        <x:v>GMA</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str">
-        <x:v>ONE PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B296" t="str">
-        <x:v>GO2</x:v>
+        <x:v>GMC</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str">
-        <x:v>ONE PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B297" t="str">
-        <x:v>GO3</x:v>
+        <x:v>GMD</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str">
-        <x:v>ONE PORTFÖY DÖRDÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B298" t="str">
-        <x:v>GO4</x:v>
+        <x:v>GMI</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str">
-        <x:v>ONE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B299" t="str">
-        <x:v>GO6</x:v>
+        <x:v>GMN</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B300" t="str">
-        <x:v>GO9</x:v>
+        <x:v>GMR</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str">
-        <x:v>GARANTİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B301" t="str">
-        <x:v>GOH</x:v>
+        <x:v>GNH</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str">
-        <x:v>GARANTİ PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B302" t="str">
-        <x:v>GOL</x:v>
+        <x:v>GNS</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str">
-        <x:v>GOLDEN GLOBAL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B303" t="str">
-        <x:v>GOP</x:v>
+        <x:v>GO1</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str">
-        <x:v>GARANTİ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
+        <x:v>ONE PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B304" t="str">
-        <x:v>GPA</x:v>
+        <x:v>GO3</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY DÖRDÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B305" t="str">
-        <x:v>GPB</x:v>
+        <x:v>GO4</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST ( DÖVİZ ) FON</x:v>
+        <x:v>ONE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B306" t="str">
-        <x:v>GPC</x:v>
+        <x:v>GO6</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str">
-        <x:v>GARANTİ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B307" t="str">
-        <x:v>GPF</x:v>
+        <x:v>GO9</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B308" t="str">
-        <x:v>GPG</x:v>
+        <x:v>GOH</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B309" t="str">
-        <x:v>GPI</x:v>
+        <x:v>GOL</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GOLDEN GLOBAL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B310" t="str">
-        <x:v>GPL</x:v>
+        <x:v>GOP</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
-        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B311" t="str">
-        <x:v>GPN</x:v>
+        <x:v>GPA</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
-        <x:v>AKTİF PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B312" t="str">
-        <x:v>GPT</x:v>
+        <x:v>GPB</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST ( DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B313" t="str">
-        <x:v>GPU</x:v>
+        <x:v>GPC</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B314" t="str">
-        <x:v>GPZ</x:v>
+        <x:v>GPF</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
-        <x:v>QNB PORTFÖY AGRESİF SERBEST FON</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B315" t="str">
-        <x:v>GRL</x:v>
+        <x:v>GPG</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
-        <x:v>GARANTİ PORTFÖY OTUZUNCU SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B316" t="str">
-        <x:v>GRO</x:v>
+        <x:v>GPI</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
-        <x:v>GARANTİ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B317" t="str">
-        <x:v>GRT</x:v>
+        <x:v>GPL</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
-        <x:v>AZİMUT PYŞ KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B318" t="str">
-        <x:v>GSP</x:v>
+        <x:v>GPN</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
-        <x:v>GARANTİ PORTFÖY ALTIN FONU</x:v>
+        <x:v>AKTİF PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B319" t="str">
-        <x:v>GTA</x:v>
+        <x:v>GPT</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
-        <x:v>AZİMUT PYŞ BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B320" t="str">
-        <x:v>GTF</x:v>
+        <x:v>GPU</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
-        <x:v>GARANTİ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B321" t="str">
-        <x:v>GTH</x:v>
+        <x:v>GPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
-        <x:v>GARANTİ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY AGRESİF SERBEST FON</x:v>
       </x:c>
       <x:c r="B322" t="str">
-        <x:v>GTM</x:v>
+        <x:v>GRL</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
-        <x:v>GARANTİ PORTFÖY TREND SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY OTUZUNCU SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B323" t="str">
-        <x:v>GTY</x:v>
+        <x:v>GRO</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
-        <x:v>GARANTİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B324" t="str">
-        <x:v>GTZ</x:v>
+        <x:v>GRT</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
-        <x:v>GARANTİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AZİMUT PYŞ KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B325" t="str">
-        <x:v>GUB</x:v>
+        <x:v>GSP</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str">
-        <x:v>İŞ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B326" t="str">
-        <x:v>GUF</x:v>
+        <x:v>GTA</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
-        <x:v>GARANTİ PORTFÖY YABANCI TEKNOLOJİ HİSSE SENEDİ FONU</x:v>
+        <x:v>AZİMUT PYŞ BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B327" t="str">
-        <x:v>GUH</x:v>
+        <x:v>GTF</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
-        <x:v>GARANTİ PORTFÖY GÜMÜŞ KATILIM SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B328" t="str">
-        <x:v>GUK</x:v>
+        <x:v>GTH</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
-        <x:v>AK PORTFÖY GÜMÜŞ FON SEPETI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B329" t="str">
-        <x:v>GUM</x:v>
+        <x:v>GTM</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
-        <x:v>GARANTİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TREND SERBEST FON</x:v>
       </x:c>
       <x:c r="B330" t="str">
-        <x:v>GUV</x:v>
+        <x:v>GTY</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
-        <x:v>GARANTİ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇLAR DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B331" t="str">
-        <x:v>GVA</x:v>
+        <x:v>GTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B332" t="str">
-        <x:v>GVI</x:v>
+        <x:v>GUB</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
-        <x:v>INVEO PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B333" t="str">
-        <x:v>GYK</x:v>
+        <x:v>GUF</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
-        <x:v>GARANTİ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY YABANCI TEKNOLOJİ HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B334" t="str">
-        <x:v>GZE</x:v>
+        <x:v>GUH</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
-        <x:v>GARANTİ PORTFÖY SAĞLIK VE GENETİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY GÜMÜŞ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B335" t="str">
-        <x:v>GZG</x:v>
+        <x:v>GUK</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
-        <x:v>GARANTİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY GÜMÜŞ FON SEPETI FONU</x:v>
       </x:c>
       <x:c r="B336" t="str">
-        <x:v>GZH</x:v>
+        <x:v>GUM</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B337" t="str">
-        <x:v>GZJ</x:v>
+        <x:v>GUV</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
-        <x:v>GARANTİ PORTFÖY TARIM VE GIDA SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇLAR DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B338" t="str">
-        <x:v>GZL</x:v>
+        <x:v>GVA</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
-        <x:v>GLOBAL MD PORTFÖY DURU SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B339" t="str">
-        <x:v>GZM</x:v>
+        <x:v>GVI</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
-        <x:v>GLOBAL MD PORTFÖY BOĞAZİÇİ SERBEST FON</x:v>
+        <x:v>INVEO PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B340" t="str">
-        <x:v>GZN</x:v>
+        <x:v>GYK</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B341" t="str">
-        <x:v>GZP</x:v>
+        <x:v>GZE</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
-        <x:v>GARANTİ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY SAĞLIK VE GENETİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B342" t="str">
-        <x:v>GZR</x:v>
+        <x:v>GZG</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
-        <x:v>GARANTİ PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B343" t="str">
-        <x:v>GZV</x:v>
+        <x:v>GZH</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
-        <x:v>GARANTİ PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B344" t="str">
-        <x:v>GZY</x:v>
+        <x:v>GZJ</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
-        <x:v>GARANTİ PORTFÖY FİNANSAL TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY TARIM VE GIDA SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B345" t="str">
-        <x:v>GZZ</x:v>
+        <x:v>GZL</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
-        <x:v>AHLATCI PORTFÖY ALTIN FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY DURU SERBEST FON</x:v>
       </x:c>
       <x:c r="B346" t="str">
-        <x:v>HAI</x:v>
+        <x:v>GZM</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
-        <x:v>HEDEF PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BOĞAZİÇİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B347" t="str">
-        <x:v>HAM</x:v>
+        <x:v>GZN</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
-        <x:v>BV PORTFÖY HARMONY SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B348" t="str">
-        <x:v>HAR</x:v>
+        <x:v>GZP</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
-        <x:v>HEDEF PORTFÖY ATLAS İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B349" t="str">
-        <x:v>HAT</x:v>
+        <x:v>GZR</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
-        <x:v>HSBC PORTFÖY ALTIN FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B350" t="str">
-        <x:v>HBF</x:v>
+        <x:v>GZV</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
-        <x:v>HSBC PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B351" t="str">
-        <x:v>HBN</x:v>
+        <x:v>GZY</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
-        <x:v>HSBC PORTFÖY BİST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY FİNANSAL TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B352" t="str">
-        <x:v>HBU</x:v>
+        <x:v>GZZ</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
-        <x:v>HEDEF PORTFÖY ATAK ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AHLATCI PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B353" t="str">
-        <x:v>HCV</x:v>
+        <x:v>HAI</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
-        <x:v>HEDEF PORTFÖY DÖRDÜNCÜ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B354" t="str">
-        <x:v>HDA</x:v>
+        <x:v>HAM</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
-        <x:v>HEDEF PORTFÖY VEGA İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY HARMONY SERBEST FON</x:v>
       </x:c>
       <x:c r="B355" t="str">
-        <x:v>HDK</x:v>
+        <x:v>HAR</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
-        <x:v>HEDEF PORTFÖY ALGO EVEREST İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY ATLAS İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B356" t="str">
-        <x:v>HEH</x:v>
+        <x:v>HAT</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B357" t="str">
-        <x:v>HFI</x:v>
+        <x:v>HBF</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B358" t="str">
-        <x:v>HFR</x:v>
+        <x:v>HBN</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY BİST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B359" t="str">
-        <x:v>HGM</x:v>
+        <x:v>HBU</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
-        <x:v>HEDEF PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY ATAK ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B360" t="str">
-        <x:v>HGR</x:v>
+        <x:v>HCV</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY DÖRDÜNCÜ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B361" t="str">
-        <x:v>HGV</x:v>
+        <x:v>HDA</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str">
-        <x:v>HEDEF PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>AHLATCI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B362" t="str">
-        <x:v>HIA</x:v>
+        <x:v>HDD</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY VEGA İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B363" t="str">
-        <x:v>HIF</x:v>
+        <x:v>HDK</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str">
-        <x:v>GARANTİ  PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY ALGO EVEREST İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B364" t="str">
-        <x:v>HIH</x:v>
+        <x:v>HEH</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B365" t="str">
-        <x:v>HIM</x:v>
+        <x:v>HFI</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str">
-        <x:v>AZİMUT PORTFÖY DİNAMİK DEĞİŞKEN FON</x:v>
+        <x:v>AHLATCI PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B366" t="str">
-        <x:v>HIZ</x:v>
+        <x:v>HFO</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B367" t="str">
-        <x:v>HJB</x:v>
+        <x:v>HFR</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str">
-        <x:v>ZİRAAT PORTFÖY HALK'IN ÜRETEN KADINLARI DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B368" t="str">
-        <x:v>HKG</x:v>
+        <x:v>HGM</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
       </x:c>
       <x:c r="B369" t="str">
-        <x:v>HKH</x:v>
+        <x:v>HGR</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str">
-        <x:v>HEDEF PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B370" t="str">
-        <x:v>HKJ</x:v>
+        <x:v>HGV</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str">
-        <x:v>HEDEF PORTFÖY BAŞAK HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B371" t="str">
-        <x:v>HKM</x:v>
+        <x:v>HIA</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str">
-        <x:v>HSBC PORTFÖY KIRMIZI HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY İKİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B372" t="str">
-        <x:v>HKR</x:v>
+        <x:v>HIF</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str">
-        <x:v>HEDEF PORTFÖY EKİNOKS SERBEST (TL) FON</x:v>
+        <x:v>GARANTİ  PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B373" t="str">
-        <x:v>HMC</x:v>
+        <x:v>HIH</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str">
-        <x:v>HSBC PYŞ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B374" t="str">
-        <x:v>HMG</x:v>
+        <x:v>HIM</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY DİNAMİK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B375" t="str">
-        <x:v>HML</x:v>
+        <x:v>HIZ</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
-        <x:v>HSBC PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B376" t="str">
-        <x:v>HMS</x:v>
+        <x:v>HJB</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
-        <x:v>HEDEF PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY HALK'IN ÜRETEN KADINLARI DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B377" t="str">
-        <x:v>HNC</x:v>
+        <x:v>HKG</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
-        <x:v>HSBC PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B378" t="str">
-        <x:v>HOA</x:v>
+        <x:v>HKH</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
-        <x:v>HSBC PORTFÖY YABANCI BYF FON SEPETI</x:v>
+        <x:v>HEDEF PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B379" t="str">
-        <x:v>HOY</x:v>
+        <x:v>HKJ</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
-        <x:v>HEDEF PORTFÖY LİDYA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>HEDEF PORTFÖY BAŞAK HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B380" t="str">
-        <x:v>HP3</x:v>
+        <x:v>HKM</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
-        <x:v>HSBC PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY KIRMIZI HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B381" t="str">
-        <x:v>HPD</x:v>
+        <x:v>HKR</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
-        <x:v>HEDEF PORTFÖY PARA PIYASASI KATILIM FONU</x:v>
+        <x:v>HEDEF PORTFÖY EKİNOKS SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B382" t="str">
-        <x:v>HPH</x:v>
+        <x:v>HMC</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
-        <x:v>HSBC PORTFÖY ÇOKLU VARLIK BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PYŞ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B383" t="str">
-        <x:v>HPO</x:v>
+        <x:v>HMG</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
-        <x:v>HSBC PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>HEDEF PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B384" t="str">
-        <x:v>HPT</x:v>
+        <x:v>HML</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
-        <x:v>AKTİF PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B385" t="str">
-        <x:v>HRZ</x:v>
+        <x:v>HMS</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
-        <x:v>HSBC PORTFÖY DEĞİŞKEN (TL) FON</x:v>
+        <x:v>HEDEF PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B386" t="str">
-        <x:v>HSA</x:v>
+        <x:v>HNC</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
-        <x:v>HSBC PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B387" t="str">
-        <x:v>HSL</x:v>
+        <x:v>HOA</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
-        <x:v>HSBC PORTFÖY  BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY YABANCI BYF FON SEPETI</x:v>
       </x:c>
       <x:c r="B388" t="str">
-        <x:v>HST</x:v>
+        <x:v>HOY</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
-        <x:v>HSBC PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>HEDEF PORTFÖY LİDYA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B389" t="str">
-        <x:v>HTF</x:v>
+        <x:v>HP3</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
-        <x:v>HEDEF PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B390" t="str">
-        <x:v>HTJ</x:v>
+        <x:v>HPD</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
-        <x:v>QNB PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
+        <x:v>HEDEF PORTFÖY PARA PIYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B391" t="str">
-        <x:v>HTK</x:v>
+        <x:v>HPH</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
-        <x:v>HSBC PORTFÖY ALTINCI SERBEST (DÖVİZ) FON</x:v>
+        <x:v>HSBC PORTFÖY ÇOKLU VARLIK BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B392" t="str">
-        <x:v>HTS</x:v>
+        <x:v>HPO</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
-        <x:v>DENİZ PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B393" t="str">
-        <x:v>HVI</x:v>
+        <x:v>HPT</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B394" t="str">
-        <x:v>HVK</x:v>
+        <x:v>HRZ</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
-        <x:v>HSBC PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY DEĞİŞKEN (TL) FON</x:v>
       </x:c>
       <x:c r="B395" t="str">
-        <x:v>HVS</x:v>
+        <x:v>HSA</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B396" t="str">
-        <x:v>HVT</x:v>
+        <x:v>HSL</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY  BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B397" t="str">
-        <x:v>HVU</x:v>
+        <x:v>HST</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B398" t="str">
-        <x:v>HVZ</x:v>
+        <x:v>HTF</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
-        <x:v>AZİMUT PORTFÖY İVME SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B399" t="str">
-        <x:v>HYP</x:v>
+        <x:v>HTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
-        <x:v>HSBC PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>QNB PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B400" t="str">
-        <x:v>HYU</x:v>
+        <x:v>HTK</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
-        <x:v>HEDEF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY ALTINCI SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B401" t="str">
-        <x:v>HYV</x:v>
+        <x:v>HTS</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
-        <x:v>İSTANBUL PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B402" t="str">
-        <x:v>IAE</x:v>
+        <x:v>HVI</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
-        <x:v>İŞ PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B403" t="str">
-        <x:v>IAM</x:v>
+        <x:v>HVK</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
-        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>HSBC PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B404" t="str">
-        <x:v>IAR</x:v>
+        <x:v>HVS</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
-        <x:v>İŞ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B405" t="str">
-        <x:v>IAT</x:v>
+        <x:v>HVT</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B406" t="str">
-        <x:v>IAU</x:v>
+        <x:v>HVU</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
-        <x:v>INVEO PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B407" t="str">
-        <x:v>IAY</x:v>
+        <x:v>HVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
-        <x:v>İŞ PORTFÖY ATAK DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY İVME SERBEST FON</x:v>
       </x:c>
       <x:c r="B408" t="str">
-        <x:v>IBB</x:v>
+        <x:v>HYP</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B409" t="str">
-        <x:v>ICH</x:v>
+        <x:v>HYU</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
-        <x:v>AK PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HEDEF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B410" t="str">
-        <x:v>ICZ</x:v>
+        <x:v>HYV</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
-        <x:v>LOGOS PORTFÖY DİNAMİK DAĞIMLI SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B411" t="str">
-        <x:v>IDD</x:v>
+        <x:v>IAE</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
-        <x:v>İŞ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B412" t="str">
-        <x:v>IDF</x:v>
+        <x:v>IAM</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
-        <x:v>İŞ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B413" t="str">
-        <x:v>IDH</x:v>
+        <x:v>IAR</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
-        <x:v>AZİMUT PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B414" t="str">
-        <x:v>IDI</x:v>
+        <x:v>IAT</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B415" t="str">
-        <x:v>IDL</x:v>
+        <x:v>IAU</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
-        <x:v>İŞ PORTFÖY ONDOKUZUNCU SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>INVEO PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B416" t="str">
-        <x:v>IDO</x:v>
+        <x:v>IAY</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
-        <x:v>TEB PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ATAK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B417" t="str">
-        <x:v>IDY</x:v>
+        <x:v>IBB</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
-        <x:v>İŞ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY BEŞİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B418" t="str">
-        <x:v>IED</x:v>
+        <x:v>ICC</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
-        <x:v>İSTANBUL PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY DÖRDÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B419" t="str">
-        <x:v>IEN</x:v>
+        <x:v>ICD</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
-        <x:v>İŞ PORTFÖY TAŞIMACILIK DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B420" t="str">
-        <x:v>IEV</x:v>
+        <x:v>ICF</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
-        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B421" t="str">
-        <x:v>IHA</x:v>
+        <x:v>ICH</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
-        <x:v>INVEO PORTFÖY INTER SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B422" t="str">
-        <x:v>IHC</x:v>
+        <x:v>ICS</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
-        <x:v>İŞ PORTFÖY İŞ'TE KADIN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY ONDOKUZUNCU SERBEST FON</x:v>
       </x:c>
       <x:c r="B423" t="str">
-        <x:v>IHK</x:v>
+        <x:v>ICV</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
-        <x:v>İSTANBUL PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B424" t="str">
-        <x:v>IHP</x:v>
+        <x:v>ICZ</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
-        <x:v>İŞ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>LOGOS PORTFÖY DİNAMİK DAĞIMLI SERBEST FON</x:v>
       </x:c>
       <x:c r="B425" t="str">
-        <x:v>IHT</x:v>
+        <x:v>IDD</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
-        <x:v>INVEO PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B426" t="str">
-        <x:v>IHV</x:v>
+        <x:v>IDF</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str">
-        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B427" t="str">
-        <x:v>IHZ</x:v>
+        <x:v>IDH</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str">
-        <x:v>BULLS PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B428" t="str">
-        <x:v>IIE</x:v>
+        <x:v>IDI</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str">
-        <x:v>İSTANBUL PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B429" t="str">
-        <x:v>IIH</x:v>
+        <x:v>IDL</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>İŞ PORTFÖY ONDOKUZUNCU SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B430" t="str">
-        <x:v>IIN</x:v>
+        <x:v>IDO</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
-        <x:v>INVEO PORTFÖY ATAK DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B431" t="str">
-        <x:v>IJA</x:v>
+        <x:v>IDY</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
-        <x:v>İŞ PORTFÖY DİJİTAL OYUN SEKTÖRÜ KARMA FON</x:v>
+        <x:v>İŞ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B432" t="str">
-        <x:v>IJB</x:v>
+        <x:v>IED</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
-        <x:v>İŞ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B433" t="str">
-        <x:v>IJC</x:v>
+        <x:v>IEN</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str">
-        <x:v>İŞ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ KARMA FON</x:v>
+        <x:v>İŞ PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B434" t="str">
-        <x:v>IJP</x:v>
+        <x:v>IEV</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str">
-        <x:v>İŞ PORTFÖY TARIM SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B435" t="str">
-        <x:v>IJT</x:v>
+        <x:v>IFN</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B436" t="str">
-        <x:v>IJV</x:v>
+        <x:v>IFV</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str">
-        <x:v>İŞ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İNCİR PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B437" t="str">
-        <x:v>IJZ</x:v>
+        <x:v>IH1</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str">
-        <x:v>İŞ PORTFÖY SAĞLIK ŞİRKETLERİ KARMA FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B438" t="str">
-        <x:v>IKL</x:v>
+        <x:v>IHA</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str">
-        <x:v>İŞ PORTFÖY YENİLENEBİLİR ENERJİ KARMA FON</x:v>
+        <x:v>INVEO PORTFÖY INTER SERBEST FON</x:v>
       </x:c>
       <x:c r="B439" t="str">
-        <x:v>IKP</x:v>
+        <x:v>IHC</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str">
-        <x:v>İŞ PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY İŞ'TE KADIN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B440" t="str">
-        <x:v>IKV</x:v>
+        <x:v>IHK</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str">
-        <x:v>İSTANBUL PORTFÖY ONALTINCI SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B441" t="str">
-        <x:v>ILU</x:v>
+        <x:v>IHP</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str">
-        <x:v>İŞ PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B442" t="str">
-        <x:v>ILZ</x:v>
+        <x:v>IHT</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str">
-        <x:v>İSTANBUL PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B443" t="str">
-        <x:v>IMB</x:v>
+        <x:v>IHV</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str">
-        <x:v>İSTANBUL PORTFÖY MAESTRO SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B444" t="str">
-        <x:v>IMF</x:v>
+        <x:v>IHZ</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str">
-        <x:v>İŞ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BULLS PORTFÖY İKİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B445" t="str">
-        <x:v>IML</x:v>
+        <x:v>IIE</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str">
-        <x:v>İŞ PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B446" t="str">
-        <x:v>IOG</x:v>
+        <x:v>IIH</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str">
-        <x:v>İŞ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B447" t="str">
-        <x:v>IOO</x:v>
+        <x:v>IIN</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY ATAK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B448" t="str">
-        <x:v>IPB</x:v>
+        <x:v>IJA</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str">
-        <x:v>İŞ PORTFÖY ATAK FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY DİJİTAL OYUN SEKTÖRÜ KARMA FON</x:v>
       </x:c>
       <x:c r="B449" t="str">
-        <x:v>IPG</x:v>
+        <x:v>IJB</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str">
-        <x:v>İŞ PORTFÖY ELEKTRİKLİ ARAÇLAR KARMA FON</x:v>
+        <x:v>İŞ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B450" t="str">
-        <x:v>IPJ</x:v>
+        <x:v>IJC</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str">
-        <x:v>İŞ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON )</x:v>
       </x:c>
       <x:c r="B451" t="str">
-        <x:v>IPV</x:v>
+        <x:v>IJI</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str">
-        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ KARMA FON</x:v>
       </x:c>
       <x:c r="B452" t="str">
-        <x:v>IRB</x:v>
+        <x:v>IJP</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY TARIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B453" t="str">
-        <x:v>IRF</x:v>
+        <x:v>IJT</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str">
-        <x:v>İSTANBUL PORTFÖY ROBOTİK TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B454" t="str">
-        <x:v>IRO</x:v>
+        <x:v>IJV</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
-        <x:v>INVEO PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B455" t="str">
-        <x:v>IRT</x:v>
+        <x:v>IJZ</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
-        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY SAĞLIK ŞİRKETLERİ KARMA FON</x:v>
       </x:c>
       <x:c r="B456" t="str">
-        <x:v>IRV</x:v>
+        <x:v>IKL</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY YENİLENEBİLİR ENERJİ KARMA FON</x:v>
       </x:c>
       <x:c r="B457" t="str">
-        <x:v>IRY</x:v>
+        <x:v>IKP</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
-        <x:v>İSTANBUL PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B458" t="str">
-        <x:v>IST</x:v>
+        <x:v>IKV</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
-        <x:v>INVEO PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY ONALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B459" t="str">
-        <x:v>ITC</x:v>
+        <x:v>ILU</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
-        <x:v>İŞ PORTFÖY TEKNOLOJİ KARMA FON</x:v>
+        <x:v>İŞ PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B460" t="str">
-        <x:v>ITP</x:v>
+        <x:v>ILZ</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
-        <x:v>İŞ PORTFÖY YEDİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B461" t="str">
-        <x:v>IUF</x:v>
+        <x:v>IMB</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str">
-        <x:v>INVEO PORTFÖY DÖNÜŞTÜRÜCÜ TEKNOLOJİLER FON SEPETİ FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY MAESTRO SERBEST FON</x:v>
       </x:c>
       <x:c r="B462" t="str">
-        <x:v>IUH</x:v>
+        <x:v>IMF</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
-        <x:v>İŞ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ)  FON</x:v>
+        <x:v>İŞ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B463" t="str">
-        <x:v>IUV</x:v>
+        <x:v>IML</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>INVEO PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>IV8</x:v>
+        <x:v>IOG</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>İSTANBUL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>IVF</x:v>
+        <x:v>IOO</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>İSTANBUL PORTFÖY BLOCKCHAIN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>IVY</x:v>
+        <x:v>IPB</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>AURA PORTFÖY DEĞİŞKEN FONU</x:v>
+        <x:v>İŞ PORTFÖY ATAK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>IYB</x:v>
+        <x:v>IPG</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY ELEKTRİKLİ ARAÇLAR KARMA FON</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>IZB</x:v>
+        <x:v>IPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>İSTANBUL PORTFÖY ALTINCI SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>IZS</x:v>
+        <x:v>IPV</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>ATA PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>JET</x:v>
+        <x:v>IRB</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>AURA PORTFÖY JÜPİTER SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>JUP</x:v>
+        <x:v>IRF</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ALTINCI KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ROBOTİK TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>KAV</x:v>
+        <x:v>IRO</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
-        <x:v>KARE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>KCL</x:v>
+        <x:v>IRT</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>KCV</x:v>
+        <x:v>IRV</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DENGELİ KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>KDE</x:v>
+        <x:v>IRY</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BEŞİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>KDL</x:v>
+        <x:v>IST</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>İŞ PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>INVEO PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>KDO</x:v>
+        <x:v>ITC</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>GARANTİ PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY TEKNOLOJİ KARMA FON</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>KDT</x:v>
+        <x:v>ITP</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY GÜMÜŞ KATILIM FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY YEDİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>KGM</x:v>
+        <x:v>IUF</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
-        <x:v>AK PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY DÖNÜŞTÜRÜCÜ TEKNOLOJİLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B480" t="str">
-        <x:v>KH1</x:v>
+        <x:v>IUH</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ)  FON</x:v>
       </x:c>
       <x:c r="B481" t="str">
-        <x:v>KHA</x:v>
+        <x:v>IUV</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str">
-        <x:v>KARE PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B482" t="str">
-        <x:v>KHB</x:v>
+        <x:v>IV8</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str">
-        <x:v>PARDUS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B483" t="str">
-        <x:v>KHC</x:v>
+        <x:v>IVF</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str">
-        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY BLOCKCHAIN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B484" t="str">
-        <x:v>KHJ</x:v>
+        <x:v>IVY</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str">
-        <x:v>ALLBATROSS PORTFÖY KARTAL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AURA PORTFÖY DEĞİŞKEN FONU</x:v>
       </x:c>
       <x:c r="B485" t="str">
-        <x:v>KHT</x:v>
+        <x:v>IYB</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str">
-        <x:v>TRIVE PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY AŞİYAN SERBEST FON</x:v>
       </x:c>
       <x:c r="B486" t="str">
-        <x:v>KIA</x:v>
+        <x:v>IYV</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str">
-        <x:v>TRIVE PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B487" t="str">
-        <x:v>KIB</x:v>
+        <x:v>IZB</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str">
-        <x:v>TRIVE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY ALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B488" t="str">
-        <x:v>KIE</x:v>
+        <x:v>IZS</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str">
-        <x:v>KARE PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B489" t="str">
-        <x:v>KIH</x:v>
+        <x:v>JET</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM FONU</x:v>
+        <x:v>AURA PORTFÖY JÜPİTER SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B490" t="str">
-        <x:v>KIK</x:v>
+        <x:v>JUP</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str">
-        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (DÖVİZ) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ALTINCI KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B491" t="str">
-        <x:v>KIS</x:v>
+        <x:v>KAV</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str">
-        <x:v>KARE PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KARE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B492" t="str">
-        <x:v>KKC</x:v>
+        <x:v>KCL</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str">
-        <x:v>İŞ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY KÜLÇE ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B493" t="str">
-        <x:v>KKH</x:v>
+        <x:v>KCR</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str">
-        <x:v>ALLBATROSS PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B494" t="str">
-        <x:v>KKL</x:v>
+        <x:v>KCV</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str">
-        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DENGELİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B495" t="str">
-        <x:v>KLH</x:v>
+        <x:v>KDE</x:v>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="str">
-        <x:v>AK PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BEŞİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B496" t="str">
-        <x:v>KLI</x:v>
+        <x:v>KDL</x:v>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="str">
-        <x:v>ALLBATROSS PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B497" t="str">
-        <x:v>KLS</x:v>
+        <x:v>KDO</x:v>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B498" t="str">
-        <x:v>KLU</x:v>
+        <x:v>KDT</x:v>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY GÜMÜŞ KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B499" t="str">
-        <x:v>KME</x:v>
+        <x:v>KGM</x:v>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="str">
-        <x:v>AZİMUT PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>AK PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B500" t="str">
-        <x:v>KMF</x:v>
+        <x:v>KH1</x:v>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B501" t="str">
-        <x:v>KMN</x:v>
+        <x:v>KHA</x:v>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>KARE PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B502" t="str">
-        <x:v>KNI</x:v>
+        <x:v>KHB</x:v>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ENERJİ KATILIM FONU</x:v>
+        <x:v>PARDUS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B503" t="str">
-        <x:v>KNJ</x:v>
+        <x:v>KHC</x:v>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KÜÇÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
+        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B504" t="str">
-        <x:v>KOD</x:v>
+        <x:v>KHJ</x:v>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="str">
-        <x:v>AZİMUT PORTFÖY KOÇ TOPLULUĞU ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY KARTAL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B505" t="str">
-        <x:v>KOT</x:v>
+        <x:v>KHT</x:v>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="str">
-        <x:v>KARE PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TRIVE PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B506" t="str">
-        <x:v>KP3</x:v>
+        <x:v>KIA</x:v>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B507" t="str">
-        <x:v>KPA</x:v>
+        <x:v>KIB</x:v>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B508" t="str">
-        <x:v>KPC</x:v>
+        <x:v>KIE</x:v>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KARE PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B509" t="str">
-        <x:v>KPD</x:v>
+        <x:v>KIH</x:v>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="str">
-        <x:v>NEO PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B510" t="str">
-        <x:v>KPF</x:v>
+        <x:v>KIK</x:v>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="str">
-        <x:v>İŞ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B511" t="str">
-        <x:v>KPH</x:v>
+        <x:v>KIS</x:v>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="str">
-        <x:v>İŞ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>KARE PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B512" t="str">
-        <x:v>KPI</x:v>
+        <x:v>KKC</x:v>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="str">
-        <x:v>KARE PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>İŞ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B513" t="str">
-        <x:v>KPP</x:v>
+        <x:v>KKH</x:v>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B514" t="str">
-        <x:v>KPU</x:v>
+        <x:v>KKL</x:v>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="str">
-        <x:v>KARE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B515" t="str">
-        <x:v>KRC</x:v>
+        <x:v>KLH</x:v>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="str">
-        <x:v>KARE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B516" t="str">
-        <x:v>KRF</x:v>
+        <x:v>KLI</x:v>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="str">
-        <x:v>İŞ PORTFÖY KARMA FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B517" t="str">
-        <x:v>KRR</x:v>
+        <x:v>KLS</x:v>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="str">
-        <x:v>KARE PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B518" t="str">
-        <x:v>KRS</x:v>
+        <x:v>KLU</x:v>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="str">
-        <x:v>KARE PORTFÖY TÜRKİYE ODAKLI SERBEST (DÖVİZ ) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B519" t="str">
-        <x:v>KRT</x:v>
+        <x:v>KME</x:v>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="str">
-        <x:v>HEDEF PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B520" t="str">
-        <x:v>KSA</x:v>
+        <x:v>KMF</x:v>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
       </x:c>
       <x:c r="B521" t="str">
-        <x:v>KSK</x:v>
+        <x:v>KMN</x:v>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY SÜRDÜRÜLEBİLİRLİK KATILIM FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B522" t="str">
-        <x:v>KSR</x:v>
+        <x:v>KNI</x:v>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="str">
-        <x:v>ALLBATROSS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ENERJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B523" t="str">
-        <x:v>KST</x:v>
+        <x:v>KNJ</x:v>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KÜÇÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B524" t="str">
-        <x:v>KSV</x:v>
+        <x:v>KOD</x:v>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="str">
-        <x:v>AZİMUT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY KOÇ TOPLULUĞU ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B525" t="str">
-        <x:v>KTI</x:v>
+        <x:v>KOT</x:v>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B526" t="str">
-        <x:v>KTJ</x:v>
+        <x:v>KP3</x:v>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM (TL) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B527" t="str">
-        <x:v>KTM</x:v>
+        <x:v>KPA</x:v>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B528" t="str">
-        <x:v>KTN</x:v>
+        <x:v>KPC</x:v>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B529" t="str">
-        <x:v>KTR</x:v>
+        <x:v>KPD</x:v>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B530" t="str">
-        <x:v>KTS</x:v>
+        <x:v>KPF</x:v>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DÖRDÜNCÜ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B531" t="str">
-        <x:v>KTT</x:v>
+        <x:v>KPH</x:v>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B532" t="str">
-        <x:v>KTV</x:v>
+        <x:v>KPI</x:v>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ÜÇÜNCÜ KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B533" t="str">
-        <x:v>KU3</x:v>
+        <x:v>KPP</x:v>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY AGRESİF KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B534" t="str">
-        <x:v>KUA</x:v>
+        <x:v>KPU</x:v>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="str">
-        <x:v>KARE PORTFÖY DEĞİŞKEN  (DÖVİZ) FONU</x:v>
+        <x:v>KARE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B535" t="str">
-        <x:v>KUB</x:v>
+        <x:v>KRC</x:v>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DİNAMİK KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B536" t="str">
-        <x:v>KUD</x:v>
+        <x:v>KRF</x:v>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY KARMA FON</x:v>
       </x:c>
       <x:c r="B537" t="str">
-        <x:v>KUT</x:v>
+        <x:v>KRR</x:v>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>KARE PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B538" t="str">
-        <x:v>KVK</x:v>
+        <x:v>KRS</x:v>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" t="str">
-        <x:v>ATLAS PORTFÖY KISA VADELİ KATILIM SERBEST FON</x:v>
+        <x:v>KARE PORTFÖY TÜRKİYE ODAKLI SERBEST (DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B539" t="str">
-        <x:v>KVR</x:v>
+        <x:v>KRT</x:v>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" t="str">
-        <x:v>AZİMUT PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>HEDEF PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B540" t="str">
-        <x:v>KVS</x:v>
+        <x:v>KSA</x:v>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="str">
-        <x:v>AK PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B541" t="str">
-        <x:v>KVT</x:v>
+        <x:v>KSK</x:v>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" t="str">
-        <x:v>KARE PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY SÜRDÜRÜLEBİLİRLİK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B542" t="str">
-        <x:v>KYA</x:v>
+        <x:v>KSR</x:v>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" t="str">
-        <x:v>KARE PORTFÖY YEDİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B543" t="str">
-        <x:v>KYS</x:v>
+        <x:v>KST</x:v>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B544" t="str">
-        <x:v>KZL</x:v>
+        <x:v>KSV</x:v>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ ALTIN KATILIM FONU</x:v>
+        <x:v>AZİMUT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B545" t="str">
-        <x:v>KZU</x:v>
+        <x:v>KTI</x:v>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" t="str">
-        <x:v>İŞ PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B546" t="str">
-        <x:v>LKF</x:v>
+        <x:v>KTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" t="str">
-        <x:v>ALLBATROSS PORTFÖY AYDIN HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B547" t="str">
-        <x:v>LLA</x:v>
+        <x:v>KTM</x:v>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" t="str">
-        <x:v>STATECH PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B548" t="str">
-        <x:v>LPH</x:v>
+        <x:v>KTN</x:v>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" t="str">
-        <x:v>AHLATCI PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B549" t="str">
-        <x:v>LTL</x:v>
+        <x:v>KTR</x:v>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" t="str">
-        <x:v>MARMARA CAPITAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B550" t="str">
-        <x:v>MAC</x:v>
+        <x:v>KTS</x:v>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" t="str">
-        <x:v>MEKSA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DÖRDÜNCÜ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B551" t="str">
-        <x:v>MAD</x:v>
+        <x:v>KTT</x:v>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" t="str">
-        <x:v>MEKSA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B552" t="str">
-        <x:v>MBL</x:v>
+        <x:v>KTV</x:v>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ÜÇÜNCÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B553" t="str">
-        <x:v>MBR</x:v>
+        <x:v>KU3</x:v>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" t="str">
-        <x:v>AZİMUT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY AGRESİF KATILIM FONU</x:v>
       </x:c>
       <x:c r="B554" t="str">
-        <x:v>MCU</x:v>
+        <x:v>KUA</x:v>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>KARE PORTFÖY DEĞİŞKEN  (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B555" t="str">
-        <x:v>MD1</x:v>
+        <x:v>KUB</x:v>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" t="str">
-        <x:v>MT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DİNAMİK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B556" t="str">
-        <x:v>MD2</x:v>
+        <x:v>KUD</x:v>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" t="str">
-        <x:v>FİBA PORTFÖY MODEL EMTİA FON SEPETİ SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
       </x:c>
       <x:c r="B557" t="str">
-        <x:v>MDF</x:v>
+        <x:v>KUT</x:v>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" t="str">
-        <x:v>GARANTİ PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY KATILIM İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B558" t="str">
-        <x:v>MET</x:v>
+        <x:v>KVK</x:v>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" t="str">
-        <x:v>İŞ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY KISA VADELİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B559" t="str">
-        <x:v>MGB</x:v>
+        <x:v>KVR</x:v>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" t="str">
-        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B560" t="str">
-        <x:v>MGH</x:v>
+        <x:v>KVS</x:v>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" t="str">
-        <x:v>MT PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B561" t="str">
-        <x:v>MHF</x:v>
+        <x:v>KVT</x:v>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>KARE PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B562" t="str">
-        <x:v>MJB</x:v>
+        <x:v>KYA</x:v>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" t="str">
-        <x:v>AKTİF PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>KARE PORTFÖY YEDİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B563" t="str">
-        <x:v>MJG</x:v>
+        <x:v>KYS</x:v>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" t="str">
-        <x:v>AKTİF PORTFÖY FORTUNA SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B564" t="str">
-        <x:v>MJH</x:v>
+        <x:v>KZL</x:v>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" t="str">
-        <x:v>AKTİF PORTFÖY AKTİF SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B565" t="str">
-        <x:v>MJL</x:v>
+        <x:v>KZU</x:v>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B566" t="str">
-        <x:v>MKA</x:v>
+        <x:v>LKF</x:v>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" t="str">
-        <x:v>AKTİF PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY AYDIN HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B567" t="str">
-        <x:v>MKG</x:v>
+        <x:v>LLA</x:v>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" t="str">
-        <x:v>DENİZ PORTFÖY MELTEM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>STATECH PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B568" t="str">
-        <x:v>MLT</x:v>
+        <x:v>LPH</x:v>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" t="str">
-        <x:v>AKTİF PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AHLATCI PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B569" t="str">
-        <x:v>MMH</x:v>
+        <x:v>LTL</x:v>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" t="str">
-        <x:v>EMAA BLUE PORTFÖY MOZAİK SERBEST FON</x:v>
+        <x:v>MARMARA CAPITAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B570" t="str">
-        <x:v>MOZ</x:v>
+        <x:v>MAC</x:v>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>MEKSA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B571" t="str">
-        <x:v>MPE</x:v>
+        <x:v>MAD</x:v>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" t="str">
-        <x:v>AKTİF PORTFÖY KISA VADELİ KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B572" t="str">
-        <x:v>MPF</x:v>
+        <x:v>MAS</x:v>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" t="str">
-        <x:v>MEKSA PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
+        <x:v>MEKSA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B573" t="str">
-        <x:v>MPI</x:v>
+        <x:v>MBL</x:v>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" t="str">
-        <x:v>AKTİF PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B574" t="str">
-        <x:v>MPK</x:v>
+        <x:v>MBR</x:v>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B575" t="str">
-        <x:v>MPL</x:v>
+        <x:v>MCU</x:v>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" t="str">
-        <x:v>AKTİF PORTFÖY İKİNCİ AKTİF SERBEST (DÖVİZ) FON</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B576" t="str">
-        <x:v>MPN</x:v>
+        <x:v>MD1</x:v>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" t="str">
-        <x:v>MEKSA PORTFÖY PRİME SERBEST FON</x:v>
+        <x:v>MT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B577" t="str">
-        <x:v>MPP</x:v>
+        <x:v>MD2</x:v>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" t="str">
-        <x:v>AKTİF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY MODEL EMTİA FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B578" t="str">
-        <x:v>MPS</x:v>
+        <x:v>MDF</x:v>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" t="str">
-        <x:v>TEB PORTFÖY MERİDYEN SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B579" t="str">
-        <x:v>MRI</x:v>
+        <x:v>MET</x:v>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B580" t="str">
-        <x:v>MT1</x:v>
+        <x:v>MGB</x:v>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B581" t="str">
-        <x:v>MT2</x:v>
+        <x:v>MGH</x:v>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" t="str">
-        <x:v>BV PORTFÖY MALZEME TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>MT PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B582" t="str">
-        <x:v>MTD</x:v>
+        <x:v>MHF</x:v>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B583" t="str">
-        <x:v>MTF</x:v>
+        <x:v>MJB</x:v>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" t="str">
-        <x:v>DENİZ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOGUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B584" t="str">
-        <x:v>MTG</x:v>
+        <x:v>MJG</x:v>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY FORTUNA SERBEST FON</x:v>
       </x:c>
       <x:c r="B585" t="str">
-        <x:v>MTH</x:v>
+        <x:v>MJH</x:v>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" t="str">
-        <x:v>MT PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY AKTİF SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B586" t="str">
-        <x:v>MTK</x:v>
+        <x:v>MJL</x:v>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" t="str">
-        <x:v>AKTİF PORTFÖY TARIM VE SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B587" t="str">
-        <x:v>MTS</x:v>
+        <x:v>MKA</x:v>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" t="str">
-        <x:v>AK PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B588" t="str">
-        <x:v>MTV</x:v>
+        <x:v>MKG</x:v>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" t="str">
-        <x:v>TEB PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY MELTEM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B589" t="str">
-        <x:v>MTX</x:v>
+        <x:v>MLT</x:v>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" t="str">
-        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B590" t="str">
-        <x:v>MUT</x:v>
+        <x:v>MMH</x:v>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" t="str">
-        <x:v>NEO PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY MOZAİK SERBEST FON</x:v>
       </x:c>
       <x:c r="B591" t="str">
-        <x:v>NAK</x:v>
+        <x:v>MOZ</x:v>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" t="str">
-        <x:v>NEO PORTFÖY ALTIN FONU</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B592" t="str">
-        <x:v>NAU</x:v>
+        <x:v>MPE</x:v>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" t="str">
-        <x:v>NEO PORTFÖY BORÇLANMA ARACI FONLARI FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY KISA VADELİ KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B593" t="str">
-        <x:v>NBO</x:v>
+        <x:v>MPF</x:v>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>MEKSA PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B594" t="str">
-        <x:v>NBZ</x:v>
+        <x:v>MPI</x:v>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" t="str">
-        <x:v>NUROL PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B595" t="str">
-        <x:v>NCS</x:v>
+        <x:v>MPK</x:v>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B596" t="str">
-        <x:v>NHP</x:v>
+        <x:v>MPL</x:v>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY İKİNCİ AKTİF SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B597" t="str">
-        <x:v>NHY</x:v>
+        <x:v>MPN</x:v>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" t="str">
-        <x:v>NUROL PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>MEKSA PORTFÖY PRİME SERBEST FON</x:v>
       </x:c>
       <x:c r="B598" t="str">
-        <x:v>NJF</x:v>
+        <x:v>MPP</x:v>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AKTİF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B599" t="str">
-        <x:v>NJR</x:v>
+        <x:v>MPS</x:v>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY MERİDYEN SERBEST FON</x:v>
       </x:c>
       <x:c r="B600" t="str">
-        <x:v>NJY</x:v>
+        <x:v>MRI</x:v>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" t="str">
-        <x:v>NEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B601" t="str">
-        <x:v>NKA</x:v>
+        <x:v>MT1</x:v>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B602" t="str">
-        <x:v>NKC</x:v>
+        <x:v>MT2</x:v>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" t="str">
-        <x:v>NEO PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY MALZEME TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B603" t="str">
-        <x:v>NKM</x:v>
+        <x:v>MTD</x:v>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" t="str">
-        <x:v>NEO PORTFÖY KAR PAYI ÖDEYEN DEĞİŞKEN FON</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B604" t="str">
-        <x:v>NKP</x:v>
+        <x:v>MTF</x:v>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOGUN FON)</x:v>
       </x:c>
       <x:c r="B605" t="str">
-        <x:v>NKT</x:v>
+        <x:v>MTG</x:v>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" t="str">
-        <x:v>NUROL PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B606" t="str">
-        <x:v>NLE</x:v>
+        <x:v>MTH</x:v>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" t="str">
-        <x:v>NUROL PORTFÖY KISA VADELİ SERBEST FON</x:v>
+        <x:v>MT PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B607" t="str">
-        <x:v>NLK</x:v>
+        <x:v>MTK</x:v>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" t="str">
-        <x:v>NUROL PORTFÖY MERCAN KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY TARIM VE SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B608" t="str">
-        <x:v>NME</x:v>
+        <x:v>MTS</x:v>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" t="str">
-        <x:v>NUROL PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B609" t="str">
-        <x:v>NMU</x:v>
+        <x:v>MTV</x:v>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B610" t="str">
-        <x:v>NNF</x:v>
+        <x:v>MTX</x:v>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" t="str">
-        <x:v>TACİRLER PORTFÖY NOVA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B611" t="str">
-        <x:v>NOI</x:v>
+        <x:v>MUT</x:v>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B612" t="str">
-        <x:v>NPH</x:v>
+        <x:v>NAK</x:v>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B613" t="str">
-        <x:v>NRC</x:v>
+        <x:v>NAU</x:v>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ PARA PİYASASI FONU</x:v>
+        <x:v>NEO PORTFÖY BORÇLANMA ARACI FONLARI FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B614" t="str">
-        <x:v>NRG</x:v>
+        <x:v>NBO</x:v>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" t="str">
-        <x:v>NEO PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B615" t="str">
-        <x:v>NSA</x:v>
+        <x:v>NBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" t="str">
-        <x:v>NUROL PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NUROL PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B616" t="str">
-        <x:v>NSD</x:v>
+        <x:v>NCS</x:v>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" t="str">
-        <x:v>NUROL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B617" t="str">
-        <x:v>NSH</x:v>
+        <x:v>NHP</x:v>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B618" t="str">
-        <x:v>NSK</x:v>
+        <x:v>NHY</x:v>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" t="str">
-        <x:v>NUROL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B619" t="str">
-        <x:v>NSP</x:v>
+        <x:v>NJF</x:v>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" t="str">
-        <x:v>İŞ PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B620" t="str">
-        <x:v>NST</x:v>
+        <x:v>NJR</x:v>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" t="str">
-        <x:v>NEO PORTFÖY YEDİNCİ SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B621" t="str">
-        <x:v>NSY</x:v>
+        <x:v>NJY</x:v>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" t="str">
-        <x:v>NEO PORTFÖY TEKNOLOJİ VE İNOVASYON DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B622" t="str">
-        <x:v>NTI</x:v>
+        <x:v>NKA</x:v>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" t="str">
-        <x:v>NUROL PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B623" t="str">
-        <x:v>NUB</x:v>
+        <x:v>NKC</x:v>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" t="str">
-        <x:v>NEO PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B624" t="str">
-        <x:v>NUH</x:v>
+        <x:v>NKM</x:v>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ PARA PİYASASI (TL) FON</x:v>
+        <x:v>NEO PORTFÖY KAR PAYI ÖDEYEN DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B625" t="str">
-        <x:v>NVB</x:v>
+        <x:v>NKP</x:v>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" t="str">
-        <x:v>NEO PORTFÖY VENTO SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B626" t="str">
-        <x:v>NVC</x:v>
+        <x:v>NKT</x:v>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" t="str">
-        <x:v>INVEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NUROL PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B627" t="str">
-        <x:v>NVK</x:v>
+        <x:v>NLE</x:v>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" t="str">
-        <x:v>NEO PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
+        <x:v>NUROL PORTFÖY KISA VADELİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B628" t="str">
-        <x:v>NVT</x:v>
+        <x:v>NLK</x:v>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" t="str">
-        <x:v>NEO PORTFÖY ORSA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NUROL PORTFÖY MERCAN KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B629" t="str">
-        <x:v>NVZ</x:v>
+        <x:v>NME</x:v>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NUROL PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B630" t="str">
-        <x:v>NZH</x:v>
+        <x:v>NMU</x:v>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" t="str">
-        <x:v>NEO PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>HEDEF PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B631" t="str">
-        <x:v>NZT</x:v>
+        <x:v>NNF</x:v>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" t="str">
-        <x:v>NUROL PORTFÖY ZÜMRÜT KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TACİRLER PORTFÖY NOVA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B632" t="str">
-        <x:v>NZU</x:v>
+        <x:v>NOI</x:v>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B633" t="str">
-        <x:v>OBI</x:v>
+        <x:v>NPH</x:v>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B634" t="str">
-        <x:v>OBP</x:v>
+        <x:v>NRC</x:v>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" t="str">
-        <x:v>OYAK PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B635" t="str">
-        <x:v>ODD</x:v>
+        <x:v>NRG</x:v>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" t="str">
-        <x:v>ONE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B636" t="str">
-        <x:v>ODG</x:v>
+        <x:v>NSA</x:v>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B637" t="str">
-        <x:v>ODP</x:v>
+        <x:v>NSD</x:v>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ SERBEST(DÖVİZ) FON</x:v>
+        <x:v>NUROL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B638" t="str">
-        <x:v>ODS</x:v>
+        <x:v>NSH</x:v>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" t="str">
-        <x:v>AK PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B639" t="str">
-        <x:v>ODV</x:v>
+        <x:v>NSK</x:v>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>NUROL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B640" t="str">
-        <x:v>OFI</x:v>
+        <x:v>NSP</x:v>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B641" t="str">
-        <x:v>OFS</x:v>
+        <x:v>NST</x:v>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" t="str">
-        <x:v>OYAK PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY YEDİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B642" t="str">
-        <x:v>OGD</x:v>
+        <x:v>NSY</x:v>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY AVŞAR HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B643" t="str">
-        <x:v>OHB</x:v>
+        <x:v>NTB</x:v>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" t="str">
-        <x:v>OYAK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY TEKNOLOJİ VE İNOVASYON DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B644" t="str">
-        <x:v>OHK</x:v>
+        <x:v>NTI</x:v>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" t="str">
-        <x:v>OSMANLI PORTFÖY ALTIN FON SEPETİ FONU</x:v>
+        <x:v>NUROL PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B645" t="str">
-        <x:v>OIL</x:v>
+        <x:v>NUB</x:v>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" t="str">
-        <x:v>OSMANLI PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>NEO PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B646" t="str">
-        <x:v>OIR</x:v>
+        <x:v>NUH</x:v>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" t="str">
-        <x:v>QNB PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ PARA PİYASASI (TL) FON</x:v>
       </x:c>
       <x:c r="B647" t="str">
-        <x:v>OJB</x:v>
+        <x:v>NVB</x:v>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" t="str">
-        <x:v>QNB PORTFÖY ALTIN FONU</x:v>
+        <x:v>NEO PORTFÖY VENTO SERBEST FON</x:v>
       </x:c>
       <x:c r="B648" t="str">
-        <x:v>OJK</x:v>
+        <x:v>NVC</x:v>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" t="str">
-        <x:v>QNB PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
+        <x:v>INVEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B649" t="str">
-        <x:v>OJT</x:v>
+        <x:v>NVK</x:v>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B650" t="str">
-        <x:v>OKD</x:v>
+        <x:v>NVT</x:v>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>NEO PORTFÖY ORSA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B651" t="str">
-        <x:v>OKP</x:v>
+        <x:v>NVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B652" t="str">
-        <x:v>OKT</x:v>
+        <x:v>NZH</x:v>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" t="str">
-        <x:v>OSMANLI PORTFÖY İKİNCİ SERBEST (DÖVİZ- AVRO) FON</x:v>
+        <x:v>NEO PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B653" t="str">
-        <x:v>OLA</x:v>
+        <x:v>NZT</x:v>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" t="str">
-        <x:v>QNB PORTFÖY TEMİZ ENERJİ VE SU FON SEPETİ FONU</x:v>
+        <x:v>NUROL PORTFÖY ZÜMRÜT KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B654" t="str">
-        <x:v>OLD</x:v>
+        <x:v>NZU</x:v>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B655" t="str">
-        <x:v>OLE</x:v>
+        <x:v>OBI</x:v>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B656" t="str">
-        <x:v>OMG</x:v>
+        <x:v>OBP</x:v>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B657" t="str">
-        <x:v>ONE</x:v>
+        <x:v>ODD</x:v>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="str">
-        <x:v>AK PORTFÖY ONİKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>ONE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B658" t="str">
-        <x:v>ONK</x:v>
+        <x:v>ODG</x:v>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="str">
-        <x:v>AKTİF PORTFÖY AKTİF ONİKS SERBEST (TL) FON</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B659" t="str">
-        <x:v>ONN</x:v>
+        <x:v>ODP</x:v>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="str">
-        <x:v>İŞ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B660" t="str">
-        <x:v>ONS</x:v>
+        <x:v>ODS</x:v>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B661" t="str">
-        <x:v>OPB</x:v>
+        <x:v>ODV</x:v>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" t="str">
-        <x:v>OSMANLI PORTFÖY ANKA SERBEST FON</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B662" t="str">
-        <x:v>OPD</x:v>
+        <x:v>OFI</x:v>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" t="str">
-        <x:v>OSMANLI PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B663" t="str">
-        <x:v>OPF</x:v>
+        <x:v>OFS</x:v>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B664" t="str">
-        <x:v>OPH</x:v>
+        <x:v>OGD</x:v>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" t="str">
-        <x:v>OSMANLI PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B665" t="str">
-        <x:v>OPI</x:v>
+        <x:v>OHB</x:v>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" t="str">
-        <x:v>OSMANLI PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B666" t="str">
-        <x:v>OPL</x:v>
+        <x:v>OHK</x:v>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" t="str">
-        <x:v>ASTRA PORTFÖY ALFA SERBEST FON</x:v>
+        <x:v>OSMANLI PORTFÖY ALTIN FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B667" t="str">
-        <x:v>ORC</x:v>
+        <x:v>OIL</x:v>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" t="str">
-        <x:v>OSMANLI PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>OSMANLI PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B668" t="str">
-        <x:v>OSD</x:v>
+        <x:v>OIR</x:v>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" t="str">
-        <x:v>OSMANLI PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B669" t="str">
-        <x:v>OSL</x:v>
+        <x:v>OJB</x:v>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" t="str">
-        <x:v>OYAK PORTFÖY KIYMETLİ MADENLER FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B670" t="str">
-        <x:v>OTJ</x:v>
+        <x:v>OJK</x:v>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B671" t="str">
-        <x:v>OTK</x:v>
+        <x:v>OJT</x:v>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" t="str">
-        <x:v>AZİMUT PORTFÖY OTOMOTİV SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B672" t="str">
-        <x:v>OTM</x:v>
+        <x:v>OKD</x:v>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" t="str">
-        <x:v>OSMANLI PORTFÖY ATLANTİK SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B673" t="str">
-        <x:v>OUD</x:v>
+        <x:v>OKP</x:v>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" t="str">
-        <x:v>QNB PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B674" t="str">
-        <x:v>OVD</x:v>
+        <x:v>OKT</x:v>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) SERBEST FON</x:v>
+        <x:v>OSMANLI PORTFÖY İKİNCİ SERBEST (DÖVİZ- AVRO) FON</x:v>
       </x:c>
       <x:c r="B675" t="str">
-        <x:v>P1A</x:v>
+        <x:v>OLA</x:v>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" t="str">
-        <x:v>PUSULA PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>QNB PORTFÖY TEMİZ ENERJİ VE SU FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B676" t="str">
-        <x:v>PA2</x:v>
+        <x:v>OLD</x:v>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B677" t="str">
-        <x:v>PAB</x:v>
+        <x:v>OLE</x:v>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" t="str">
-        <x:v>PARDUS PORTFÖY ALTIN FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B678" t="str">
-        <x:v>PAF</x:v>
+        <x:v>OMG</x:v>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" t="str">
-        <x:v>AK PORTFÖY ALTINCI SERBEST(DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B679" t="str">
-        <x:v>PAL</x:v>
+        <x:v>ONE</x:v>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" t="str">
-        <x:v>PARDUS PORTFÖY ANADOLU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ONİKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B680" t="str">
-        <x:v>PAO</x:v>
+        <x:v>ONK</x:v>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY AKTİF ONİKS SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B681" t="str">
-        <x:v>PBI</x:v>
+        <x:v>ONN</x:v>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="str">
-        <x:v>ASTRA PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B682" t="str">
-        <x:v>PBK</x:v>
+        <x:v>ONS</x:v>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="str">
-        <x:v>PİRAMİT PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B683" t="str">
-        <x:v>PBN</x:v>
+        <x:v>OPB</x:v>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" t="str">
-        <x:v>PUSULA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>OSMANLI PORTFÖY ANKA SERBEST FON</x:v>
       </x:c>
       <x:c r="B684" t="str">
-        <x:v>PBR</x:v>
+        <x:v>OPD</x:v>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" t="str">
-        <x:v>PARDUS PORTFÖY İNCİ SERBEST FON</x:v>
+        <x:v>OSMANLI PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B685" t="str">
-        <x:v>PCE</x:v>
+        <x:v>OPF</x:v>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" t="str">
-        <x:v>ASTRA PORTFÖY KATILIM FONU</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B686" t="str">
-        <x:v>PDD</x:v>
+        <x:v>OPH</x:v>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" t="str">
-        <x:v>ASTRA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B687" t="str">
-        <x:v>PDF</x:v>
+        <x:v>OPI</x:v>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" t="str">
-        <x:v>PERFORM PORTFÖY ALTIN FONU</x:v>
+        <x:v>OSMANLI PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B688" t="str">
-        <x:v>PEA</x:v>
+        <x:v>OPL</x:v>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" t="str">
-        <x:v>PHİLLİP PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ASTRA PORTFÖY ALFA SERBEST FON</x:v>
       </x:c>
       <x:c r="B689" t="str">
-        <x:v>PFO</x:v>
+        <x:v>ORC</x:v>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" t="str">
-        <x:v>ATLAS PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>OSMANLI PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B690" t="str">
-        <x:v>PFS</x:v>
+        <x:v>OSD</x:v>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" t="str">
-        <x:v>ASTRA PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>OSMANLI PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B691" t="str">
-        <x:v>PGD</x:v>
+        <x:v>OSL</x:v>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" t="str">
-        <x:v>AZİMUT PORTFÖY PAY GERİ ALIMI YAPAN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B692" t="str">
-        <x:v>PGS</x:v>
+        <x:v>OTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" t="str">
-        <x:v>PUSULA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B693" t="str">
-        <x:v>PHE</x:v>
+        <x:v>OTK</x:v>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" t="str">
-        <x:v>PİRAMİT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY OTOMOTİV SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B694" t="str">
-        <x:v>PHI</x:v>
+        <x:v>OTM</x:v>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" t="str">
-        <x:v>PHİLLİP PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY ATLANTİK SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B695" t="str">
-        <x:v>PHK</x:v>
+        <x:v>OUD</x:v>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" t="str">
-        <x:v>PİRAMİT PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B696" t="str">
-        <x:v>PID</x:v>
+        <x:v>OVD</x:v>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" t="str">
-        <x:v>ROTA PORTFÖY PİL TEKNOLOJİLERİ VE ENERJİ FON SEPETİ FONU</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) SERBEST FON</x:v>
       </x:c>
       <x:c r="B697" t="str">
-        <x:v>PIL</x:v>
+        <x:v>P1A</x:v>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>PUSULA PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B698" t="str">
-        <x:v>PIP</x:v>
+        <x:v>PA2</x:v>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" t="str">
-        <x:v>PİRAMİT PORTFÖY ALTIN FONU</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B699" t="str">
-        <x:v>PIR</x:v>
+        <x:v>PAB</x:v>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B700" t="str">
-        <x:v>PIS</x:v>
+        <x:v>PAF</x:v>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" t="str">
-        <x:v>PHİLLİP PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>AK PORTFÖY ALTINCI SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B701" t="str">
-        <x:v>PJL</x:v>
+        <x:v>PAL</x:v>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" t="str">
-        <x:v>PERFORM PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PARDUS PORTFÖY ANADOLU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B702" t="str">
-        <x:v>PJP</x:v>
+        <x:v>PAO</x:v>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" t="str">
-        <x:v>PUSULA PORTFÖY İKİNCİ DENGE KATILIM SERBEST FON</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B703" t="str">
-        <x:v>PKD</x:v>
+        <x:v>PBI</x:v>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" t="str">
-        <x:v>ATA PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ASTRA PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B704" t="str">
-        <x:v>PKF</x:v>
+        <x:v>PBK</x:v>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" t="str">
-        <x:v>PUSULA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B705" t="str">
-        <x:v>PKM</x:v>
+        <x:v>PBN</x:v>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" t="str">
-        <x:v>ATA PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>PUSULA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B706" t="str">
-        <x:v>PKP</x:v>
+        <x:v>PBR</x:v>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>PARDUS PORTFÖY İNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B707" t="str">
-        <x:v>PKR</x:v>
+        <x:v>PCE</x:v>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" t="str">
-        <x:v>YAPI KREDİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>ASTRA PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B708" t="str">
-        <x:v>PKT</x:v>
+        <x:v>PDD</x:v>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" t="str">
-        <x:v>PARDUS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>ASTRA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B709" t="str">
-        <x:v>PKV</x:v>
+        <x:v>PDF</x:v>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" t="str">
-        <x:v>OSMANLI PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>PERFORM PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B710" t="str">
-        <x:v>PLR</x:v>
+        <x:v>PEA</x:v>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" t="str">
-        <x:v>PARDUS PORTFÖY MODEL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PHİLLİP PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B711" t="str">
-        <x:v>PMP</x:v>
+        <x:v>PFO</x:v>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" t="str">
-        <x:v>PUSULA PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ATLAS PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B712" t="str">
-        <x:v>PNU</x:v>
+        <x:v>PFS</x:v>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" t="str">
-        <x:v>PARDUS PORTFÖY ONDOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B713" t="str">
-        <x:v>PO9</x:v>
+        <x:v>PGD</x:v>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" t="str">
-        <x:v>PARDUS PORTFÖY ONBEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY PAY GERİ ALIMI YAPAN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B714" t="str">
-        <x:v>POS</x:v>
+        <x:v>PGS</x:v>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ KATILIM FONU</x:v>
+        <x:v>PUSULA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B715" t="str">
-        <x:v>PP1</x:v>
+        <x:v>PHE</x:v>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" t="str">
-        <x:v>PHİLLİP PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PİRAMİT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B716" t="str">
-        <x:v>PPB</x:v>
+        <x:v>PHI</x:v>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" t="str">
-        <x:v>PERFORM PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PHİLLİP PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B717" t="str">
-        <x:v>PPD</x:v>
+        <x:v>PHK</x:v>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" t="str">
-        <x:v>PHİLLİP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PİRAMİT PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B718" t="str">
-        <x:v>PPE</x:v>
+        <x:v>PID</x:v>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" t="str">
-        <x:v>ALBARAKA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY PİL TEKNOLOJİLERİ VE ENERJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B719" t="str">
-        <x:v>PPG</x:v>
+        <x:v>PIL</x:v>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" t="str">
-        <x:v>PARDUS PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B720" t="str">
-        <x:v>PPH</x:v>
+        <x:v>PIP</x:v>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B721" t="str">
-        <x:v>PPI</x:v>
+        <x:v>PIR</x:v>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" t="str">
-        <x:v>AK PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY İKİNCİ KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B722" t="str">
-        <x:v>PPJ</x:v>
+        <x:v>PIS</x:v>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" t="str">
-        <x:v>QNB PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>PHİLLİP PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B723" t="str">
-        <x:v>PPK</x:v>
+        <x:v>PJL</x:v>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" t="str">
-        <x:v>PİRAMİT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PERFORM PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B724" t="str">
-        <x:v>PPM</x:v>
+        <x:v>PJP</x:v>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" t="str">
-        <x:v>NUROL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AHLATCI PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B725" t="str">
-        <x:v>PPN</x:v>
+        <x:v>PK1</x:v>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" t="str">
-        <x:v>PERFORM PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PUSULA PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B726" t="str">
-        <x:v>PPP</x:v>
+        <x:v>PKD</x:v>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" t="str">
-        <x:v>PHİLLİP PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B727" t="str">
-        <x:v>PPS</x:v>
+        <x:v>PKF</x:v>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" t="str">
-        <x:v>ATLAS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PUSULA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B728" t="str">
-        <x:v>PPT</x:v>
+        <x:v>PKM</x:v>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ATA PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B729" t="str">
-        <x:v>PPV</x:v>
+        <x:v>PKP</x:v>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" t="str">
-        <x:v>AZİMUT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B730" t="str">
-        <x:v>PPZ</x:v>
+        <x:v>PKR</x:v>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" t="str">
-        <x:v>PİRAMİT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B731" t="str">
-        <x:v>PRD</x:v>
+        <x:v>PKT</x:v>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" t="str">
-        <x:v>AURA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PARDUS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B732" t="str">
-        <x:v>PRH</x:v>
+        <x:v>PKV</x:v>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>OSMANLI PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B733" t="str">
-        <x:v>PRR</x:v>
+        <x:v>PLR</x:v>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" t="str">
-        <x:v>ALLBATROSS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>PARDUS PORTFÖY MODEL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B734" t="str">
-        <x:v>PRU</x:v>
+        <x:v>PMP</x:v>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" t="str">
-        <x:v>ASTRA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>PUSULA PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B735" t="str">
-        <x:v>PRV</x:v>
+        <x:v>PNU</x:v>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" t="str">
-        <x:v>PUSULA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PARDUS PORTFÖY ONDOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B736" t="str">
-        <x:v>PRY</x:v>
+        <x:v>PO9</x:v>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" t="str">
-        <x:v>ATLAS PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>PARDUS PORTFÖY ONBEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B737" t="str">
-        <x:v>PSE</x:v>
+        <x:v>POS</x:v>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" t="str">
-        <x:v>DENİZ PORTFÖY PERAKENDE SEKTÖRÜ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BİRİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B738" t="str">
-        <x:v>PSH</x:v>
+        <x:v>PP1</x:v>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" t="str">
-        <x:v>AZİMUT PORTFÖY 8.0 SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B739" t="str">
-        <x:v>PSL</x:v>
+        <x:v>PPB</x:v>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>PERFORM PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B740" t="str">
-        <x:v>PTE</x:v>
+        <x:v>PPD</x:v>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" t="str">
-        <x:v>QNB PORTFÖY TREND SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B741" t="str">
-        <x:v>PTF</x:v>
+        <x:v>PPE</x:v>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" t="str">
-        <x:v>PHİLLİP PORTFÖY ALTIN FONU</x:v>
+        <x:v>ALBARAKA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B742" t="str">
-        <x:v>PTN</x:v>
+        <x:v>PPG</x:v>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" t="str">
-        <x:v>PARDUS PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B743" t="str">
-        <x:v>PTO</x:v>
+        <x:v>PPH</x:v>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" t="str">
-        <x:v>AHLATCI PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B744" t="str">
-        <x:v>PTP</x:v>
+        <x:v>PPI</x:v>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" t="str">
-        <x:v>QNB PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>AK PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B745" t="str">
-        <x:v>PTS</x:v>
+        <x:v>PPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" t="str">
-        <x:v>AK PORTFÖY BİRİNCİ KISA VADELİ SERBEST (TL)  FON</x:v>
+        <x:v>QNB PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B746" t="str">
-        <x:v>PUC</x:v>
+        <x:v>PPK</x:v>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" t="str">
-        <x:v>PUSULA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PİRAMİT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B747" t="str">
-        <x:v>PUK</x:v>
+        <x:v>PPM</x:v>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" t="str">
-        <x:v>ALBARAKA PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>NUROL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B748" t="str">
-        <x:v>PVK</x:v>
+        <x:v>PPN</x:v>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" t="str">
-        <x:v>PARDUS PORTFÖY YİRMİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PERFORM PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B749" t="str">
-        <x:v>PYR</x:v>
+        <x:v>PPP</x:v>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" t="str">
-        <x:v>ROTA PORTFÖY ALTINCI SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B750" t="str">
-        <x:v>RAF</x:v>
+        <x:v>PPS</x:v>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" t="str">
-        <x:v>ALBARAKA PORTFÖY BEREKET VAKFI NA DESTEK ALTIN KATILIM FONU</x:v>
+        <x:v>ATLAS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B751" t="str">
-        <x:v>RBA</x:v>
+        <x:v>PPT</x:v>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B752" t="str">
-        <x:v>RBB</x:v>
+        <x:v>PPV</x:v>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AZİMUT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B753" t="str">
-        <x:v>RBF</x:v>
+        <x:v>PPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" t="str">
-        <x:v>ALBARAKA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PİRAMİT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B754" t="str">
-        <x:v>RBH</x:v>
+        <x:v>PRD</x:v>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AURA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B755" t="str">
-        <x:v>RBI</x:v>
+        <x:v>PRH</x:v>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" t="str">
-        <x:v>ALBARAKA PORTFÖY KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B756" t="str">
-        <x:v>RBK</x:v>
+        <x:v>PRR</x:v>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" t="str">
-        <x:v>QNB PORTFÖY ROBOTİK VE BLOCKCHAİN TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B757" t="str">
-        <x:v>RBL</x:v>
+        <x:v>PRU</x:v>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" t="str">
-        <x:v>RE-PIE PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B758" t="str">
-        <x:v>RBN</x:v>
+        <x:v>PRV</x:v>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>PUSULA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B759" t="str">
-        <x:v>RBP</x:v>
+        <x:v>PRY</x:v>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" t="str">
-        <x:v>RE-PIE  PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
+        <x:v>ATLAS PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B760" t="str">
-        <x:v>RBR</x:v>
+        <x:v>PSE</x:v>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" t="str">
-        <x:v>ALBARAKA PORTFÖY KİRA SERTİFİKALARI  KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY PERAKENDE SEKTÖRÜ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B761" t="str">
-        <x:v>RBT</x:v>
+        <x:v>PSH</x:v>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" t="str">
-        <x:v>ALBARAKA PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY 8.0 SERBEST FON</x:v>
       </x:c>
       <x:c r="B762" t="str">
-        <x:v>RBV</x:v>
+        <x:v>PSL</x:v>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" t="str">
-        <x:v>AZİMUT PORTFÖY BİRİNCİ ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B763" t="str">
-        <x:v>RCV</x:v>
+        <x:v>PTE</x:v>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY TREND SERBEST FON</x:v>
       </x:c>
       <x:c r="B764" t="str">
-        <x:v>RD1</x:v>
+        <x:v>PTF</x:v>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" t="str">
-        <x:v>ROTA PORTFÖY DOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PHİLLİP PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B765" t="str">
-        <x:v>RDF</x:v>
+        <x:v>PTN</x:v>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" t="str">
-        <x:v>PHİLLİP PORTFÖY RODOSTO SERBEST FON</x:v>
+        <x:v>PARDUS PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B766" t="str">
-        <x:v>RDT</x:v>
+        <x:v>PTO</x:v>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" t="str">
-        <x:v>RE-PIE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>AHLATCI PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B767" t="str">
-        <x:v>RGD</x:v>
+        <x:v>PTP</x:v>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" t="str">
-        <x:v>RE-PIE PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B768" t="str">
-        <x:v>RGH</x:v>
+        <x:v>PTS</x:v>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BİRİNCİ KISA VADELİ SERBEST (TL)  FON</x:v>
       </x:c>
       <x:c r="B769" t="str">
-        <x:v>RHI</x:v>
+        <x:v>PUC</x:v>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" t="str">
-        <x:v>ROTA PORTFÖY HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PERFORM PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B770" t="str">
-        <x:v>RHS</x:v>
+        <x:v>PUH</x:v>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" t="str">
-        <x:v>ROTA PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PUSULA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B771" t="str">
-        <x:v>RIA</x:v>
+        <x:v>PUK</x:v>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" t="str">
-        <x:v>RE-PIE PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALBARAKA PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B772" t="str">
-        <x:v>RIH</x:v>
+        <x:v>PVK</x:v>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" t="str">
-        <x:v>RE-PIE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>PARDUS PORTFÖY YİRMİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B773" t="str">
-        <x:v>RIK</x:v>
+        <x:v>PYR</x:v>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" t="str">
-        <x:v>RE-PIE PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY ALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B774" t="str">
-        <x:v>RJG</x:v>
+        <x:v>RAF</x:v>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ALBARAKA PORTFÖY BEREKET VAKFI NA DESTEK ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B775" t="str">
-        <x:v>RKC</x:v>
+        <x:v>RBA</x:v>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" t="str">
-        <x:v>RE-PIE PORTFÖY KATILIM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B776" t="str">
-        <x:v>RKH</x:v>
+        <x:v>RBB</x:v>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" t="str">
-        <x:v>ROTA PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B777" t="str">
-        <x:v>RKS</x:v>
+        <x:v>RBF</x:v>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" t="str">
-        <x:v>RE-PIE PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B778" t="str">
-        <x:v>RKV</x:v>
+        <x:v>RBH</x:v>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" t="str">
-        <x:v>ROTA PORTFÖY İKLİM DEĞİŞİKLİĞİ ÇÖZÜMLERİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B779" t="str">
-        <x:v>RPC</x:v>
+        <x:v>RBI</x:v>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B780" t="str">
-        <x:v>RPD</x:v>
+        <x:v>RBK</x:v>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" t="str">
-        <x:v>ROTA PORTFÖY ALTIN FONU</x:v>
+        <x:v>QNB PORTFÖY ROBOTİK VE BLOCKCHAİN TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B781" t="str">
-        <x:v>RPG</x:v>
+        <x:v>RBL</x:v>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" t="str">
-        <x:v>ROTA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B782" t="str">
-        <x:v>RPI</x:v>
+        <x:v>RBN</x:v>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" t="str">
-        <x:v>RE-PIE PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B783" t="str">
-        <x:v>RPL</x:v>
+        <x:v>RBP</x:v>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" t="str">
-        <x:v>ROTA PORTFÖY İLAÇ VE MEDİKAL TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE  PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B784" t="str">
-        <x:v>RPM</x:v>
+        <x:v>RBR</x:v>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" t="str">
-        <x:v>ROTA PORTFÖY NEV SERBEST FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KİRA SERTİFİKALARI  KATILIM FONU</x:v>
       </x:c>
       <x:c r="B785" t="str">
-        <x:v>RPN</x:v>
+        <x:v>RBT</x:v>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ALBARAKA PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B786" t="str">
-        <x:v>RPP</x:v>
+        <x:v>RBV</x:v>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY BİRİNCİ ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B787" t="str">
-        <x:v>RPS</x:v>
+        <x:v>RCV</x:v>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B788" t="str">
-        <x:v>RPT</x:v>
+        <x:v>RD1</x:v>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" t="str">
-        <x:v>ROTA PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ROTA PORTFÖY DOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B789" t="str">
-        <x:v>RPX</x:v>
+        <x:v>RDF</x:v>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY RODOSTO SERBEST FON</x:v>
       </x:c>
       <x:c r="B790" t="str">
-        <x:v>RRA</x:v>
+        <x:v>RDT</x:v>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" t="str">
-        <x:v>RE-PIE PORTFÖY PARA PİYASASI KATILIM (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY ENERJİ VE METAL FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B791" t="str">
-        <x:v>RRP</x:v>
+        <x:v>RFM</x:v>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ KISA VADELİ SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B792" t="str">
-        <x:v>RS1</x:v>
+        <x:v>RGD</x:v>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" t="str">
-        <x:v>ROTA PORTFÖY ONSEKİZİNCİ SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B793" t="str">
-        <x:v>RSK</x:v>
+        <x:v>RGH</x:v>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" t="str">
-        <x:v>RE-PIE PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B794" t="str">
-        <x:v>RTD</x:v>
+        <x:v>RHI</x:v>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" t="str">
-        <x:v>ATA PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B795" t="str">
-        <x:v>RTG</x:v>
+        <x:v>RHS</x:v>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B796" t="str">
-        <x:v>RTH</x:v>
+        <x:v>RIA</x:v>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B797" t="str">
-        <x:v>RTP</x:v>
+        <x:v>RIH</x:v>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" t="str">
-        <x:v>BV PORTFÖY ROBOTİK VE UZAY TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B798" t="str">
-        <x:v>RUT</x:v>
+        <x:v>RIK</x:v>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" t="str">
-        <x:v>AK PORTFÖY SABANCI TOPLULUĞU ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B799" t="str">
-        <x:v>SAS</x:v>
+        <x:v>RJG</x:v>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B800" t="str">
-        <x:v>SBH</x:v>
+        <x:v>RKC</x:v>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" t="str">
-        <x:v>AZİMUT PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
+        <x:v>RE-PIE PORTFÖY KATILIM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B801" t="str">
-        <x:v>SFS</x:v>
+        <x:v>RKH</x:v>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" t="str">
-        <x:v>GARANTİ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B802" t="str">
-        <x:v>SGT</x:v>
+        <x:v>RKS</x:v>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" t="str">
-        <x:v>TEB PORTFÖY ÖNCE KADIN DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B803" t="str">
-        <x:v>SHE</x:v>
+        <x:v>RKV</x:v>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" t="str">
-        <x:v>STRATEJİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY YİRMİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B804" t="str">
-        <x:v>SKO</x:v>
+        <x:v>RLH</x:v>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" t="str">
-        <x:v>NEO PORTFÖY SEKİZİNCİ SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY ONUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B805" t="str">
-        <x:v>SKZ</x:v>
+        <x:v>ROF</x:v>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" t="str">
-        <x:v>QNB PORTFÖY ALGORİTMİK STRATEJİLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY İKLİM DEĞİŞİKLİĞİ ÇÖZÜMLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B806" t="str">
-        <x:v>SLG</x:v>
+        <x:v>RPC</x:v>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" t="str">
-        <x:v>ATLAS PORTFÖY SANAYİ SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B807" t="str">
-        <x:v>SNY</x:v>
+        <x:v>RPD</x:v>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" t="str">
-        <x:v>HEDEF PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B808" t="str">
-        <x:v>SOS</x:v>
+        <x:v>RPG</x:v>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" t="str">
-        <x:v>AZIMUT PORTFÖY 5.0 SERBEST (DÖVIZ) FON</x:v>
+        <x:v>ROTA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B809" t="str">
-        <x:v>SPE</x:v>
+        <x:v>RPI</x:v>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" t="str">
-        <x:v>AZİMUT PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
       </x:c>
       <x:c r="B810" t="str">
-        <x:v>SPN</x:v>
+        <x:v>RPL</x:v>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ROTA PORTFÖY İLAÇ VE MEDİKAL TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B811" t="str">
-        <x:v>SPP</x:v>
+        <x:v>RPM</x:v>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" t="str">
-        <x:v>BV PORTFÖY SPOR ENDÜSTRİSİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY NEV SERBEST FON</x:v>
       </x:c>
       <x:c r="B812" t="str">
-        <x:v>SPR</x:v>
+        <x:v>RPN</x:v>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" t="str">
-        <x:v>AKTİF PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B813" t="str">
-        <x:v>SPT</x:v>
+        <x:v>RPP</x:v>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" t="str">
-        <x:v>PARDUS PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B814" t="str">
-        <x:v>SRL</x:v>
+        <x:v>RPS</x:v>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" t="str">
-        <x:v>DENİZ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B815" t="str">
-        <x:v>SSK</x:v>
+        <x:v>RPT</x:v>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SAVUNMA SANAYİİ ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B816" t="str">
-        <x:v>SSS</x:v>
+        <x:v>RPX</x:v>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" t="str">
-        <x:v>STRATEJİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B817" t="str">
-        <x:v>ST1</x:v>
+        <x:v>RRA</x:v>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" t="str">
-        <x:v>ATLAS PORTFÖY SENTİMENT SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY PARA PİYASASI KATILIM (TL) FON</x:v>
       </x:c>
       <x:c r="B818" t="str">
-        <x:v>STI</x:v>
+        <x:v>RRP</x:v>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" t="str">
-        <x:v>ÜNLÜ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ KISA VADELİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B819" t="str">
-        <x:v>SUA</x:v>
+        <x:v>RS1</x:v>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" t="str">
-        <x:v>ÜNLÜ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY ONSEKİZİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B820" t="str">
-        <x:v>SUB</x:v>
+        <x:v>RSK</x:v>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" t="str">
-        <x:v>ÜNLÜ PORTFÖY ÜÇÜNCÜ DEĞIŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B821" t="str">
-        <x:v>SUC</x:v>
+        <x:v>RTD</x:v>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" t="str">
-        <x:v>EMAA BLUE PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATA PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B822" t="str">
-        <x:v>SUR</x:v>
+        <x:v>RTG</x:v>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" t="str">
-        <x:v>STRATEJİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B823" t="str">
-        <x:v>SVB</x:v>
+        <x:v>RTH</x:v>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" t="str">
-        <x:v>ATLAS PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B824" t="str">
-        <x:v>TAL</x:v>
+        <x:v>RTP</x:v>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" t="str">
-        <x:v>AK PORTFÖY TARIM VE GIDA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>BV PORTFÖY ROBOTİK VE UZAY TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B825" t="str">
-        <x:v>TAR</x:v>
+        <x:v>RUT</x:v>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" t="str">
-        <x:v>İŞ PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY YEDİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON</x:v>
       </x:c>
       <x:c r="B826" t="str">
-        <x:v>TAU</x:v>
+        <x:v>RYF</x:v>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" t="str">
-        <x:v>TEB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY SABANCI TOPLULUĞU ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B827" t="str">
-        <x:v>TBT</x:v>
+        <x:v>SAS</x:v>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" t="str">
-        <x:v>İŞ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B828" t="str">
-        <x:v>TBV</x:v>
+        <x:v>SBH</x:v>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" t="str">
-        <x:v>ZİRAAT PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B829" t="str">
-        <x:v>TCA</x:v>
+        <x:v>SD1</x:v>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" t="str">
-        <x:v>TACİRLER PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>AZİMUT PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B830" t="str">
-        <x:v>TCB</x:v>
+        <x:v>SFS</x:v>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" t="str">
-        <x:v>TACİRLER PORTFÖY SERBEST ( DÖVİZ ) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY BİYOTEKNOLOJİ VE SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B831" t="str">
-        <x:v>TCC</x:v>
+        <x:v>SGK</x:v>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" t="str">
-        <x:v>TACİRLER PORTFÖY DEĞIŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B832" t="str">
-        <x:v>TCD</x:v>
+        <x:v>SGT</x:v>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" t="str">
-        <x:v>TEB PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>STRATEJİ PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B833" t="str">
-        <x:v>TCF</x:v>
+        <x:v>SHC</x:v>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" t="str">
-        <x:v>İŞ PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TEB PORTFÖY ÖNCE KADIN DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B834" t="str">
-        <x:v>TDG</x:v>
+        <x:v>SHE</x:v>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" t="str">
-        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>SPARTA PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B835" t="str">
-        <x:v>TE3</x:v>
+        <x:v>SHU</x:v>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>STRATEJİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B836" t="str">
-        <x:v>TE4</x:v>
+        <x:v>SKO</x:v>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" t="str">
-        <x:v>AZİMUT PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
+        <x:v>NEO PORTFÖY SEKİZİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B837" t="str">
-        <x:v>TEJ</x:v>
+        <x:v>SKZ</x:v>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" t="str">
-        <x:v>TEB PORTFÖY AMERİKA TEKNOLOJİ YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY ALGORİTMİK STRATEJİLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B838" t="str">
-        <x:v>TFF</x:v>
+        <x:v>SLG</x:v>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" t="str">
-        <x:v>İŞ PORTFÖY TÜFEYE ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ATLAS PORTFÖY SANAYİ SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B839" t="str">
-        <x:v>TFU</x:v>
+        <x:v>SNY</x:v>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" t="str">
-        <x:v>GARANTİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>HEDEF PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B840" t="str">
-        <x:v>TGA</x:v>
+        <x:v>SOS</x:v>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" t="str">
-        <x:v>İŞ PORTFÖY EMTİA YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>AZIMUT PORTFÖY 5.0 SERBEST (DÖVIZ) FON</x:v>
       </x:c>
       <x:c r="B841" t="str">
-        <x:v>TGE</x:v>
+        <x:v>SPE</x:v>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" t="str">
-        <x:v>AK PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B842" t="str">
-        <x:v>TGR</x:v>
+        <x:v>SPN</x:v>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B843" t="str">
-        <x:v>THD</x:v>
+        <x:v>SPP</x:v>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" t="str">
-        <x:v>TERA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY SPOR ENDÜSTRİSİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B844" t="str">
-        <x:v>THF</x:v>
+        <x:v>SPR</x:v>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" t="str">
-        <x:v>TRİVE PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B845" t="str">
-        <x:v>THT</x:v>
+        <x:v>SPT</x:v>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" t="str">
-        <x:v>İŞ PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PARDUS PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B846" t="str">
-        <x:v>TI2</x:v>
+        <x:v>SRL</x:v>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" t="str">
-        <x:v>İŞ PORTFÖY İŞ BANKASI İŞTİRAKLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B847" t="str">
-        <x:v>TI3</x:v>
+        <x:v>SSK</x:v>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" t="str">
-        <x:v>İŞ PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SAVUNMA SANAYİİ ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B848" t="str">
-        <x:v>TI4</x:v>
+        <x:v>SSS</x:v>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" t="str">
-        <x:v>İŞ PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>STRATEJİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B849" t="str">
-        <x:v>TI6</x:v>
+        <x:v>ST1</x:v>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" t="str">
-        <x:v>İŞ PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>ATLAS PORTFÖY SENTİMENT SERBEST FON</x:v>
       </x:c>
       <x:c r="B850" t="str">
-        <x:v>TI7</x:v>
+        <x:v>STI</x:v>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" t="str">
-        <x:v>İŞ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B851" t="str">
-        <x:v>TIE</x:v>
+        <x:v>SUA</x:v>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" t="str">
-        <x:v>İŞ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B852" t="str">
-        <x:v>TIL</x:v>
+        <x:v>SUB</x:v>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" t="str">
-        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>ÜNLÜ PORTFÖY ÜÇÜNCÜ DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B853" t="str">
-        <x:v>TJF</x:v>
+        <x:v>SUC</x:v>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" t="str">
-        <x:v>TEB PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B854" t="str">
-        <x:v>TJI</x:v>
+        <x:v>SUR</x:v>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" t="str">
-        <x:v>TEB PORTFÖY ALTINCI SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>STRATEJİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B855" t="str">
-        <x:v>TJT</x:v>
+        <x:v>SVB</x:v>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" t="str">
-        <x:v>TACİRLER PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATLAS PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B856" t="str">
-        <x:v>TKF</x:v>
+        <x:v>TAL</x:v>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" t="str">
-        <x:v>AURA PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY TARIM VE GIDA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B857" t="str">
-        <x:v>TLE</x:v>
+        <x:v>TAR</x:v>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" t="str">
-        <x:v>AURA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B858" t="str">
-        <x:v>TLH</x:v>
+        <x:v>TAU</x:v>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B859" t="str">
-        <x:v>TLK</x:v>
+        <x:v>TBT</x:v>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" t="str">
-        <x:v>TERA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B860" t="str">
-        <x:v>TLV</x:v>
+        <x:v>TBV</x:v>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" t="str">
-        <x:v>TERA PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B861" t="str">
-        <x:v>TLY</x:v>
+        <x:v>TCA</x:v>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" t="str">
-        <x:v>ATA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B862" t="str">
-        <x:v>TLZ</x:v>
+        <x:v>TCB</x:v>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" t="str">
-        <x:v>İŞ PORTFÖY TEMA DEĞİŞKEN FON</x:v>
+        <x:v>TACİRLER PORTFÖY SERBEST ( DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B863" t="str">
-        <x:v>TMC</x:v>
+        <x:v>TCC</x:v>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" t="str">
-        <x:v>İŞ PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>TACİRLER PORTFÖY DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B864" t="str">
-        <x:v>TMG</x:v>
+        <x:v>TCD</x:v>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" t="str">
-        <x:v>TERA PORTFÖY İKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TEB PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B865" t="str">
-        <x:v>TMM</x:v>
+        <x:v>TCF</x:v>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" t="str">
-        <x:v>AZİMUT PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B866" t="str">
-        <x:v>TMU</x:v>
+        <x:v>TDG</x:v>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" t="str">
-        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK VE TARIM FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B867" t="str">
-        <x:v>TMZ</x:v>
+        <x:v>TE3</x:v>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" t="str">
-        <x:v>İŞ PORTFÖY TTF TENİSE DESTEK DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B868" t="str">
-        <x:v>TND</x:v>
+        <x:v>TE4</x:v>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" t="str">
-        <x:v>TEB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AZİMUT PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B869" t="str">
-        <x:v>TOT</x:v>
+        <x:v>TEJ</x:v>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" t="str">
-        <x:v>TERA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY AMERİKA TEKNOLOJİ YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B870" t="str">
-        <x:v>TP2</x:v>
+        <x:v>TFF</x:v>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY TÜFEYE ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B871" t="str">
-        <x:v>TPC</x:v>
+        <x:v>TFU</x:v>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" t="str">
-        <x:v>TACİRLER PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>GARANTİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B872" t="str">
-        <x:v>TPF</x:v>
+        <x:v>TGA</x:v>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY EMTİA YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B873" t="str">
-        <x:v>TPJ</x:v>
+        <x:v>TGE</x:v>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" t="str">
-        <x:v>TEB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B874" t="str">
-        <x:v>TPL</x:v>
+        <x:v>TGR</x:v>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" t="str">
-        <x:v>TEB PORTFÖY PUSULA SERBEST FON</x:v>
+        <x:v>TRIVE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON</x:v>
       </x:c>
       <x:c r="B875" t="str">
-        <x:v>TPP</x:v>
+        <x:v>THD</x:v>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" t="str">
-        <x:v>AURA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>TERA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B876" t="str">
-        <x:v>TPV</x:v>
+        <x:v>THF</x:v>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" t="str">
-        <x:v>TEB PORTFÖY KİRA SERTİFİKALARI (DÖVİZ) KATILIM FONU</x:v>
+        <x:v>TRİVE PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B877" t="str">
-        <x:v>TPZ</x:v>
+        <x:v>THT</x:v>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" t="str">
-        <x:v>TERA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B878" t="str">
-        <x:v>TRJ</x:v>
+        <x:v>TI2</x:v>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" t="str">
-        <x:v>TRIVE PORTFÖY ALTIN FONU</x:v>
+        <x:v>İŞ PORTFÖY İŞ BANKASI İŞTİRAKLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B879" t="str">
-        <x:v>TRO</x:v>
+        <x:v>TI3</x:v>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" t="str">
-        <x:v>TERA PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B880" t="str">
-        <x:v>TRU</x:v>
+        <x:v>TI4</x:v>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" t="str">
-        <x:v>İŞ PORTFÖY ALTIN FONU</x:v>
+        <x:v>İŞ PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B881" t="str">
-        <x:v>TTA</x:v>
+        <x:v>TI6</x:v>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" t="str">
-        <x:v>İŞ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B882" t="str">
-        <x:v>TTE</x:v>
+        <x:v>TI7</x:v>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" t="str">
-        <x:v>TACİRLER PORTFÖY KARTOPU SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B883" t="str">
-        <x:v>TTL</x:v>
+        <x:v>TIE</x:v>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" t="str">
-        <x:v>TACİRLER PORTFÖY VEGA SERBEST (TL)  FON</x:v>
+        <x:v>İŞ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B884" t="str">
-        <x:v>TTV</x:v>
+        <x:v>TIL</x:v>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" t="str">
-        <x:v>TEB PORTFÖY ALTIN FONU</x:v>
+        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B885" t="str">
-        <x:v>TUA</x:v>
+        <x:v>TJF</x:v>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" t="str">
-        <x:v>EMAA BLUE PORTFÖY TARIM VE GIDA SEKTÖRÜ KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B886" t="str">
-        <x:v>TVE</x:v>
+        <x:v>TJI</x:v>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY ALTINCI SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B887" t="str">
-        <x:v>TVN</x:v>
+        <x:v>TJT</x:v>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" t="str">
-        <x:v>TEB PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B888" t="str">
-        <x:v>TYH</x:v>
+        <x:v>TKF</x:v>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" t="str">
-        <x:v>ZİRAAT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AURA PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B889" t="str">
-        <x:v>TZD</x:v>
+        <x:v>TLE</x:v>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" t="str">
-        <x:v>ZİRAAT PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>AURA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B890" t="str">
-        <x:v>TZT</x:v>
+        <x:v>TLH</x:v>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" t="str">
-        <x:v>ÜNLÜ PORTFÖY ONUNCU SERBEST FON</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B891" t="str">
-        <x:v>ULH</x:v>
+        <x:v>TLK</x:v>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" t="str">
-        <x:v>İŞ PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
+        <x:v>TERA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B892" t="str">
-        <x:v>UNT</x:v>
+        <x:v>TLV</x:v>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" t="str">
-        <x:v>ÜNLÜ PORTFÖY ALTIN FONU</x:v>
+        <x:v>TERA PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B893" t="str">
-        <x:v>UP1</x:v>
+        <x:v>TLY</x:v>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" t="str">
-        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B894" t="str">
-        <x:v>UP2</x:v>
+        <x:v>TLZ</x:v>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" t="str">
-        <x:v>ÜNLÜ PORTFÖY DÖRDÜNCÜ SERBEST (DÖVIZ) FON</x:v>
+        <x:v>İŞ PORTFÖY TEMA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B895" t="str">
-        <x:v>UPD</x:v>
+        <x:v>TMC</x:v>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" t="str">
-        <x:v>ÜNLÜ PORTFÖY HİSSE SENEDİ (TL) FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B896" t="str">
-        <x:v>UPH</x:v>
+        <x:v>TMG</x:v>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" t="str">
-        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>TERA PORTFÖY İKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B897" t="str">
-        <x:v>UPP</x:v>
+        <x:v>TMM</x:v>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" t="str">
-        <x:v>ATA PORTFÖY ENERJİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B898" t="str">
-        <x:v>URA</x:v>
+        <x:v>TMU</x:v>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" t="str">
-        <x:v>ÜNLÜ PORTFÖY DEĞER YATIRIMLARI SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK VE TARIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B899" t="str">
-        <x:v>USY</x:v>
+        <x:v>TMZ</x:v>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" t="str">
-        <x:v>AK PORTFÖY DEĞER ODAKLI 100 ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY TTF TENİSE DESTEK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B900" t="str">
-        <x:v>VAY</x:v>
+        <x:v>TND</x:v>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" t="str">
-        <x:v>AK PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B901" t="str">
-        <x:v>VCY</x:v>
+        <x:v>TOT</x:v>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" t="str">
-        <x:v>ZİRAAT PORTFÖY İKİNCİ KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>TERA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B902" t="str">
-        <x:v>VFK</x:v>
+        <x:v>TP2</x:v>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" t="str">
-        <x:v>V PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY KIYMETLİ MADENLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B903" t="str">
-        <x:v>VFO</x:v>
+        <x:v>TPC</x:v>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B904" t="str">
-        <x:v>VHS</x:v>
+        <x:v>TPF</x:v>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B905" t="str">
-        <x:v>VKK</x:v>
+        <x:v>TPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B906" t="str">
-        <x:v>VKV</x:v>
+        <x:v>TPL</x:v>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY PUSULA SERBEST FON</x:v>
       </x:c>
       <x:c r="B907" t="str">
-        <x:v>VLT</x:v>
+        <x:v>TPP</x:v>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" t="str">
-        <x:v>VEGA PORTFÖY MAVİ SERBEST FON</x:v>
+        <x:v>AURA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B908" t="str">
-        <x:v>VMV</x:v>
+        <x:v>TPV</x:v>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" t="str">
-        <x:v>VEGA PORTFÖY ANKA SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY KİRA SERTİFİKALARI (DÖVİZ) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B909" t="str">
-        <x:v>VNK</x:v>
+        <x:v>TPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>TERA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B910" t="str">
-        <x:v>VPA</x:v>
+        <x:v>TRJ</x:v>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" t="str">
-        <x:v>VEGA PORTFÖY PARLA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TRIVE PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B911" t="str">
-        <x:v>VPP</x:v>
+        <x:v>TRO</x:v>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" t="str">
-        <x:v>VEGA PORTFÖY SALUR HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TERA PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B912" t="str">
-        <x:v>VPS</x:v>
+        <x:v>TRU</x:v>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" t="str">
-        <x:v>DENİZ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B913" t="str">
-        <x:v>VRK</x:v>
+        <x:v>TTA</x:v>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B914" t="str">
-        <x:v>YAC</x:v>
+        <x:v>TTE</x:v>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TLREF'E ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>TACİRLER PORTFÖY KARTOPU SERBEST FON</x:v>
       </x:c>
       <x:c r="B915" t="str">
-        <x:v>YAE</x:v>
+        <x:v>TTL</x:v>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KARMA FON</x:v>
+        <x:v>TACİRLER PORTFÖY VEGA SERBEST (TL)  FON</x:v>
       </x:c>
       <x:c r="B916" t="str">
-        <x:v>YAK</x:v>
+        <x:v>TTV</x:v>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B917" t="str">
-        <x:v>YAN</x:v>
+        <x:v>TUA</x:v>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KOÇ HOLDİNG İŞTİRAK VE HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY TARIM VE GIDA SEKTÖRÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B918" t="str">
-        <x:v>YAS</x:v>
+        <x:v>TVE</x:v>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YABANCI TEKNOLOJİ SEKTÖRÜ HİSSE SENEDİ FONU</x:v>
+        <x:v>TRIVE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B919" t="str">
-        <x:v>YAY</x:v>
+        <x:v>TVN</x:v>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" t="str">
-        <x:v>YAPI KREDİ PORTFÖY EUROBOND (DOLAR) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>TEB PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B920" t="str">
-        <x:v>YBE</x:v>
+        <x:v>TYH</x:v>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" t="str">
-        <x:v>YAPI KREDİ PORTFÖY 5-15 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B921" t="str">
-        <x:v>YBH</x:v>
+        <x:v>TZD</x:v>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" t="str">
-        <x:v>İŞ PORTFÖY YİRMİBİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B922" t="str">
-        <x:v>YBR</x:v>
+        <x:v>TZT</x:v>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ÜNLÜ PORTFÖY ONUNCU SERBEST FON</x:v>
       </x:c>
       <x:c r="B923" t="str">
-        <x:v>YBS</x:v>
+        <x:v>ULH</x:v>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" t="str">
-        <x:v>YAPI KREDİ PORTFÖY CİHANGİR SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B924" t="str">
-        <x:v>YCK</x:v>
+        <x:v>UNT</x:v>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B925" t="str">
-        <x:v>YCP</x:v>
+        <x:v>UP1</x:v>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" t="str">
-        <x:v>İSTANBUL PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B926" t="str">
-        <x:v>YCY</x:v>
+        <x:v>UP2</x:v>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" t="str">
-        <x:v>YAPI KREDİ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY DÖRDÜNCÜ SERBEST (DÖVIZ) FON</x:v>
       </x:c>
       <x:c r="B927" t="str">
-        <x:v>YDI</x:v>
+        <x:v>UPD</x:v>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY HİSSE SENEDİ (TL) FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B928" t="str">
-        <x:v>YDP</x:v>
+        <x:v>UPH</x:v>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B929" t="str">
-        <x:v>YEF</x:v>
+        <x:v>UPP</x:v>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>ATA PORTFÖY ENERJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B930" t="str">
-        <x:v>YFV</x:v>
+        <x:v>URA</x:v>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" t="str">
-        <x:v>YAPI KREDİ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY DEĞER YATIRIMLARI SERBEST FON</x:v>
       </x:c>
       <x:c r="B931" t="str">
-        <x:v>YGM</x:v>
+        <x:v>USY</x:v>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY DEĞER ODAKLI 100 ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B932" t="str">
-        <x:v>YHB</x:v>
+        <x:v>VAY</x:v>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B933" t="str">
-        <x:v>YHI</x:v>
+        <x:v>VCY</x:v>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY İKİNCİ KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B934" t="str">
-        <x:v>YHK</x:v>
+        <x:v>VFK</x:v>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KADIKÖY SERBEST FON</x:v>
+        <x:v>V PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B935" t="str">
-        <x:v>YHP</x:v>
+        <x:v>VFO</x:v>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B936" t="str">
-        <x:v>YHS</x:v>
+        <x:v>VHS</x:v>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B937" t="str">
-        <x:v>YHT</x:v>
+        <x:v>VKK</x:v>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B938" t="str">
-        <x:v>YHZ</x:v>
+        <x:v>VKV</x:v>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B939" t="str">
-        <x:v>YIK</x:v>
+        <x:v>VLT</x:v>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" t="str">
-        <x:v>GARANTİ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>VEGA PORTFÖY MAVİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B940" t="str">
-        <x:v>YIT</x:v>
+        <x:v>VMV</x:v>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FONU</x:v>
+        <x:v>VEGA PORTFÖY ANKA SERBEST FON</x:v>
       </x:c>
       <x:c r="B941" t="str">
-        <x:v>YJH</x:v>
+        <x:v>VNK</x:v>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ROBOTİK VE YARI İLETKEN TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B942" t="str">
-        <x:v>YJK</x:v>
+        <x:v>VPA</x:v>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YENİKÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>VEGA PORTFÖY PARLA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B943" t="str">
-        <x:v>YJY</x:v>
+        <x:v>VPP</x:v>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İSTANBUL SERBEST FON</x:v>
+        <x:v>VEGA PORTFÖY SALUR HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B944" t="str">
-        <x:v>YKS</x:v>
+        <x:v>VPS</x:v>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ALTIN FONU</x:v>
+        <x:v>DENİZ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B945" t="str">
-        <x:v>YKT</x:v>
+        <x:v>VRK</x:v>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" t="str">
-        <x:v>ATA PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B946" t="str">
-        <x:v>YLC</x:v>
+        <x:v>YAC</x:v>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BIST SÜRDÜRÜLEBİLİRLİK ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TLREF'E ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B947" t="str">
-        <x:v>YLE</x:v>
+        <x:v>YAE</x:v>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ELEKTRİKLİ ARAÇLAR DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KARMA FON</x:v>
       </x:c>
       <x:c r="B948" t="str">
-        <x:v>YLO</x:v>
+        <x:v>YAK</x:v>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B949" t="str">
-        <x:v>YLY</x:v>
+        <x:v>YAN</x:v>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" t="str">
-        <x:v>YAPI KREDİ PORTFÖY MASLAK SERBEST (DÖVİZ- ABD DOLARI) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KOÇ HOLDİNG İŞTİRAK VE HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B950" t="str">
-        <x:v>YMD</x:v>
+        <x:v>YAS</x:v>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" t="str">
-        <x:v>YAPI KREDİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YABANCI TEKNOLOJİ SEKTÖRÜ HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B951" t="str">
-        <x:v>YMH</x:v>
+        <x:v>YAY</x:v>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" t="str">
-        <x:v>YAPI KREDİ PORTFÖY NİŞANTAŞI KAR PAYI ÖDEYEN SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY EUROBOND (DOLAR) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B952" t="str">
-        <x:v>YNK</x:v>
+        <x:v>YBE</x:v>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY 5-15 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B953" t="str">
-        <x:v>YOT</x:v>
+        <x:v>YBH</x:v>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" t="str">
-        <x:v>DENİZ PORTFÖY YAKAMOZ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY YİRMİBİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B954" t="str">
-        <x:v>YOZ</x:v>
+        <x:v>YBR</x:v>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FERİKÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B955" t="str">
-        <x:v>YP4</x:v>
+        <x:v>YBS</x:v>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SÜRDÜRÜLEBİLİRLİK DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY CİHANGİR SERBEST FON</x:v>
       </x:c>
       <x:c r="B956" t="str">
-        <x:v>YPC</x:v>
+        <x:v>YCK</x:v>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ALFA SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B957" t="str">
-        <x:v>YPF</x:v>
+        <x:v>YCP</x:v>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" t="str">
-        <x:v>YAPI KREDİ PORTFÖY GALATA SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B958" t="str">
-        <x:v>YPK</x:v>
+        <x:v>YCY</x:v>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BALAT SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B959" t="str">
-        <x:v>YPL</x:v>
+        <x:v>YDI</x:v>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" t="str">
-        <x:v>AZİMUT PORTFÖY YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B960" t="str">
-        <x:v>YPR</x:v>
+        <x:v>YDP</x:v>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B961" t="str">
-        <x:v>YPV</x:v>
+        <x:v>YEF</x:v>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SUADİYE SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B962" t="str">
-        <x:v>YSA</x:v>
+        <x:v>YFV</x:v>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN KİRA SERTİFİKALARI KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B963" t="str">
-        <x:v>YSL</x:v>
+        <x:v>YGM</x:v>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SAĞLIK SEKTÖRÜ SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B964" t="str">
-        <x:v>YSO</x:v>
+        <x:v>YHB</x:v>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B965" t="str">
-        <x:v>YSU</x:v>
+        <x:v>YHI</x:v>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YABANCI FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B966" t="str">
-        <x:v>YTD</x:v>
+        <x:v>YHK</x:v>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TARIM DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KADIKÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B967" t="str">
-        <x:v>YTV</x:v>
+        <x:v>YHP</x:v>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" t="str">
-        <x:v>YAPI KREDİ PORTFÖY TARABYA SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B968" t="str">
-        <x:v>YTY</x:v>
+        <x:v>YHS</x:v>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KARAKÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B969" t="str">
-        <x:v>YUB</x:v>
+        <x:v>YHT</x:v>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" t="str">
-        <x:v>YAPI KREDİ PORTFÖY İSTİNYE SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B970" t="str">
-        <x:v>YUN</x:v>
+        <x:v>YHZ</x:v>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" t="str">
-        <x:v>YAPI KREDİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B971" t="str">
-        <x:v>YVB</x:v>
+        <x:v>YIK</x:v>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SARIYER SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>GARANTİ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B972" t="str">
-        <x:v>YVG</x:v>
+        <x:v>YIT</x:v>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FİNTECH VE BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FONU</x:v>
       </x:c>
       <x:c r="B973" t="str">
-        <x:v>YZC</x:v>
+        <x:v>YJH</x:v>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" t="str">
-        <x:v>YAPI KREDİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ROBOTİK VE YARI İLETKEN TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B974" t="str">
-        <x:v>YZG</x:v>
+        <x:v>YJK</x:v>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" t="str">
-        <x:v>TEB PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YENİKÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B975" t="str">
-        <x:v>YZH</x:v>
+        <x:v>YJY</x:v>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KALAMIŞ SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İSTANBUL SERBEST FON</x:v>
       </x:c>
       <x:c r="B976" t="str">
-        <x:v>YZK</x:v>
+        <x:v>YKS</x:v>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" t="str">
-        <x:v>AK PORTFÖY YAPAY ZEKA TEKNOLOJİLERİ ŞİRKETLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B977" t="str">
-        <x:v>YZT</x:v>
+        <x:v>YKT</x:v>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" t="str">
-        <x:v>ZİRAAT PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>ATA PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B978" t="str">
-        <x:v>ZBD</x:v>
+        <x:v>YLC</x:v>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" t="str">
-        <x:v>ZİRAAT PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST SÜRDÜRÜLEBİLİRLİK ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B979" t="str">
-        <x:v>ZBI</x:v>
+        <x:v>YLE</x:v>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" t="str">
-        <x:v>ZİRAAT PORTFÖY BAŞAK PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ELEKTRİKLİ ARAÇLAR DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B980" t="str">
-        <x:v>ZBJ</x:v>
+        <x:v>YLO</x:v>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" t="str">
-        <x:v>ZİRAAT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B981" t="str">
-        <x:v>ZBO</x:v>
+        <x:v>YLY</x:v>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" t="str">
-        <x:v>ZİRAAT PORTFÖY ALTINCI SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MASLAK SERBEST (DÖVİZ- ABD DOLARI) FON</x:v>
       </x:c>
       <x:c r="B982" t="str">
-        <x:v>ZCD</x:v>
+        <x:v>YMD</x:v>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" t="str">
-        <x:v>ZİRAAT PORTFÖY AGRESİF KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B983" t="str">
-        <x:v>ZCK</x:v>
+        <x:v>YMH</x:v>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" t="str">
-        <x:v>ZİRAAT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY NİŞANTAŞI KAR PAYI ÖDEYEN SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B984" t="str">
-        <x:v>ZCN</x:v>
+        <x:v>YNK</x:v>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" t="str">
-        <x:v>ZİRAAT PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B985" t="str">
-        <x:v>ZDD</x:v>
+        <x:v>YOT</x:v>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" t="str">
-        <x:v>ZİRAAT PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY YAKAMOZ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B986" t="str">
-        <x:v>ZDZ</x:v>
+        <x:v>YOZ</x:v>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" t="str">
-        <x:v>AK PORTFÖY FİNTEK VE BLOKZİNCİRİ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FERİKÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B987" t="str">
-        <x:v>ZFB</x:v>
+        <x:v>YP4</x:v>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" t="str">
-        <x:v>ZİRAAT PORTFÖY HALKBANK SÜRDÜRÜLEBİLİRLİK 30 ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SÜRDÜRÜLEBİLİRLİK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B988" t="str">
-        <x:v>ZHH</x:v>
+        <x:v>YPC</x:v>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" t="str">
-        <x:v>ZİRAAT PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ALFA SERBEST FON</x:v>
       </x:c>
       <x:c r="B989" t="str">
-        <x:v>ZJB</x:v>
+        <x:v>YPF</x:v>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" t="str">
-        <x:v>ZİRAAT PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY GALATA SERBEST FON</x:v>
       </x:c>
       <x:c r="B990" t="str">
-        <x:v>ZJI</x:v>
+        <x:v>YPK</x:v>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" t="str">
-        <x:v>ZİRAAT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BALAT SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B991" t="str">
-        <x:v>ZJL</x:v>
+        <x:v>YPL</x:v>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" t="str">
-        <x:v>ZİRAAT PORTFÖY BIST 30 DIŞI YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B992" t="str">
-        <x:v>ZJV</x:v>
+        <x:v>YPR</x:v>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" t="str">
-        <x:v>ZİRAAT PORTFÖY BIST 100-30 ŞİRKETLERİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B993" t="str">
-        <x:v>ZLH</x:v>
+        <x:v>YPV</x:v>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" t="str">
-        <x:v>AZİMUT PORTFÖY 22.0 SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SUADİYE SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B994" t="str">
-        <x:v>ZMT</x:v>
+        <x:v>YSA</x:v>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" t="str">
-        <x:v>ZİRAAT PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BÜYÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B995" t="str">
-        <x:v>ZMY</x:v>
+        <x:v>YSH</x:v>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" t="str">
-        <x:v>ZİRAAT PORTFÖY SEDEF KATILIM SERBEST (DÖVİZ - AMERİKAN DOLARI) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN KİRA SERTİFİKALARI KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B996" t="str">
-        <x:v>ZP6</x:v>
+        <x:v>YSL</x:v>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" t="str">
-        <x:v>ZİRAAT PORTFÖY KEHRİBAR PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SAĞLIK SEKTÖRÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B997" t="str">
-        <x:v>ZP8</x:v>
+        <x:v>YSO</x:v>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" t="str">
-        <x:v>ZİRAAT PORTFÖY AKİK KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B998" t="str">
-        <x:v>ZP9</x:v>
+        <x:v>YSU</x:v>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" t="str">
-        <x:v>ZİRAAT PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YABANCI FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B999" t="str">
-        <x:v>ZPA</x:v>
+        <x:v>YTD</x:v>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" t="str">
-        <x:v>ZİRAAT PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TARIM DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B1000" t="str">
-        <x:v>ZPC</x:v>
+        <x:v>YTV</x:v>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" t="str">
-        <x:v>ZİRAAT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TARABYA SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B1001" t="str">
-        <x:v>ZPE</x:v>
+        <x:v>YTY</x:v>
       </x:c>
     </x:row>
     <x:row r="1002">
       <x:c r="A1002" t="str">
-        <x:v>ZİRAAT PORTFÖY KATILIM FONU (DÖVİZ)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KARAKÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B1002" t="str">
-        <x:v>ZPF</x:v>
+        <x:v>YUB</x:v>
       </x:c>
     </x:row>
     <x:row r="1003">
       <x:c r="A1003" t="str">
-        <x:v>ZİRAAT PORTFÖY KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İSTİNYE SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B1003" t="str">
-        <x:v>ZPG</x:v>
+        <x:v>YUN</x:v>
       </x:c>
     </x:row>
     <x:row r="1004">
       <x:c r="A1004" t="str">
-        <x:v>ZİRAAT PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B1004" t="str">
-        <x:v>ZPR</x:v>
+        <x:v>YVB</x:v>
       </x:c>
     </x:row>
     <x:row r="1005">
       <x:c r="A1005" t="str">
-        <x:v>ZİRAAT PORTFÖY S&amp;P/OIC COMCEC (İSEDAK) 50 SHARİAH ŞİRKETLERİ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SARIYER SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B1005" t="str">
-        <x:v>ZSF</x:v>
+        <x:v>YVG</x:v>
       </x:c>
     </x:row>
     <x:row r="1006">
       <x:c r="A1006" t="str">
-        <x:v>ZİRAAT PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FİNTECH VE BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B1006" t="str">
-        <x:v>ZSG</x:v>
+        <x:v>YZC</x:v>
       </x:c>
     </x:row>
     <x:row r="1007">
       <x:c r="A1007" t="str">
-        <x:v>ZİRAAT PORTFÖY TARIM VE GIDA FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B1007" t="str">
-        <x:v>ZTG</x:v>
+        <x:v>YZG</x:v>
       </x:c>
     </x:row>
     <x:row r="1008">
       <x:c r="A1008" t="str">
+        <x:v>TEB PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
+      </x:c>
+      <x:c r="B1008" t="str">
+        <x:v>YZH</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1009">
+      <x:c r="A1009" t="str">
+        <x:v>YAPI KREDİ PORTFÖY KALAMIŞ SERBEST FON</x:v>
+      </x:c>
+      <x:c r="B1009" t="str">
+        <x:v>YZK</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1010">
+      <x:c r="A1010" t="str">
+        <x:v>AK PORTFÖY YAPAY ZEKA TEKNOLOJİLERİ ŞİRKETLERİ DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1010" t="str">
+        <x:v>YZT</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1011">
+      <x:c r="A1011" t="str">
+        <x:v>ZİRAAT PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1011" t="str">
+        <x:v>ZBD</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1012">
+      <x:c r="A1012" t="str">
+        <x:v>ZİRAAT PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
+      </x:c>
+      <x:c r="B1012" t="str">
+        <x:v>ZBI</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1013">
+      <x:c r="A1013" t="str">
+        <x:v>ZİRAAT PORTFÖY BAŞAK PARA PİYASASI (TL) FONU</x:v>
+      </x:c>
+      <x:c r="B1013" t="str">
+        <x:v>ZBJ</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1014">
+      <x:c r="A1014" t="str">
+        <x:v>ZİRAAT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+      </x:c>
+      <x:c r="B1014" t="str">
+        <x:v>ZBO</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1015">
+      <x:c r="A1015" t="str">
+        <x:v>ZİRAAT PORTFÖY ALTINCI SERBEST (TL) FON</x:v>
+      </x:c>
+      <x:c r="B1015" t="str">
+        <x:v>ZCD</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1016">
+      <x:c r="A1016" t="str">
+        <x:v>ZİRAAT PORTFÖY AGRESİF KATILIM FONU</x:v>
+      </x:c>
+      <x:c r="B1016" t="str">
+        <x:v>ZCK</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1017">
+      <x:c r="A1017" t="str">
+        <x:v>ZİRAAT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+      </x:c>
+      <x:c r="B1017" t="str">
+        <x:v>ZCN</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1018">
+      <x:c r="A1018" t="str">
+        <x:v>ZİRAAT PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1018" t="str">
+        <x:v>ZDD</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1019">
+      <x:c r="A1019" t="str">
+        <x:v>ZİRAAT PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1019" t="str">
+        <x:v>ZDZ</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1020">
+      <x:c r="A1020" t="str">
+        <x:v>AK PORTFÖY FİNTEK VE BLOKZİNCİRİ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1020" t="str">
+        <x:v>ZFB</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1021">
+      <x:c r="A1021" t="str">
+        <x:v>ZİRAAT PORTFÖY HALKBANK SÜRDÜRÜLEBİLİRLİK 30 ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+      </x:c>
+      <x:c r="B1021" t="str">
+        <x:v>ZHH</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1022">
+      <x:c r="A1022" t="str">
+        <x:v>ZİRAAT PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1022" t="str">
+        <x:v>ZIH</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1023">
+      <x:c r="A1023" t="str">
+        <x:v>ZİRAAT PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+      </x:c>
+      <x:c r="B1023" t="str">
+        <x:v>ZJB</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1024">
+      <x:c r="A1024" t="str">
+        <x:v>ZİRAAT PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
+      </x:c>
+      <x:c r="B1024" t="str">
+        <x:v>ZJI</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1025">
+      <x:c r="A1025" t="str">
+        <x:v>ZİRAAT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+      </x:c>
+      <x:c r="B1025" t="str">
+        <x:v>ZJL</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1026">
+      <x:c r="A1026" t="str">
+        <x:v>ZİRAAT PORTFÖY BIST 30 DIŞI YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+      </x:c>
+      <x:c r="B1026" t="str">
+        <x:v>ZJV</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1027">
+      <x:c r="A1027" t="str">
+        <x:v>ZİRAAT PORTFÖY BIST 100-30 ŞİRKETLERİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
+      </x:c>
+      <x:c r="B1027" t="str">
+        <x:v>ZLH</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1028">
+      <x:c r="A1028" t="str">
+        <x:v>AZİMUT PORTFÖY 22.0 SERBEST (DÖVİZ-AVRO) FON</x:v>
+      </x:c>
+      <x:c r="B1028" t="str">
+        <x:v>ZMT</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1029">
+      <x:c r="A1029" t="str">
+        <x:v>ZİRAAT PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+      </x:c>
+      <x:c r="B1029" t="str">
+        <x:v>ZMY</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1030">
+      <x:c r="A1030" t="str">
+        <x:v>ZİRAAT PORTFÖY SEDEF KATILIM SERBEST (DÖVİZ - AMERİKAN DOLARI) FON</x:v>
+      </x:c>
+      <x:c r="B1030" t="str">
+        <x:v>ZP6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1031">
+      <x:c r="A1031" t="str">
+        <x:v>ZİRAAT PORTFÖY KEHRİBAR PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+      </x:c>
+      <x:c r="B1031" t="str">
+        <x:v>ZP8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1032">
+      <x:c r="A1032" t="str">
+        <x:v>ZİRAAT PORTFÖY AKİK KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+      </x:c>
+      <x:c r="B1032" t="str">
+        <x:v>ZP9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1033">
+      <x:c r="A1033" t="str">
+        <x:v>ZİRAAT PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+      </x:c>
+      <x:c r="B1033" t="str">
+        <x:v>ZPA</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1034">
+      <x:c r="A1034" t="str">
+        <x:v>ZİRAAT PORTFÖY FON SEPETİ FONU</x:v>
+      </x:c>
+      <x:c r="B1034" t="str">
+        <x:v>ZPC</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1035">
+      <x:c r="A1035" t="str">
+        <x:v>ZİRAAT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+      </x:c>
+      <x:c r="B1035" t="str">
+        <x:v>ZPE</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1036">
+      <x:c r="A1036" t="str">
+        <x:v>ZİRAAT PORTFÖY KATILIM FONU (DÖVİZ)</x:v>
+      </x:c>
+      <x:c r="B1036" t="str">
+        <x:v>ZPF</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1037">
+      <x:c r="A1037" t="str">
+        <x:v>ZİRAAT PORTFÖY KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
+      </x:c>
+      <x:c r="B1037" t="str">
+        <x:v>ZPG</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1038">
+      <x:c r="A1038" t="str">
+        <x:v>ZİRAAT PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+      </x:c>
+      <x:c r="B1038" t="str">
+        <x:v>ZPO</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1039">
+      <x:c r="A1039" t="str">
+        <x:v>ZİRAAT PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+      </x:c>
+      <x:c r="B1039" t="str">
+        <x:v>ZPR</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1040">
+      <x:c r="A1040" t="str">
+        <x:v>ZİRAAT PORTFÖY S&amp;P/OIC COMCEC (İSEDAK) 50 SHARİAH ŞİRKETLERİ YABANCI HİSSE SENEDİ FONU</x:v>
+      </x:c>
+      <x:c r="B1040" t="str">
+        <x:v>ZSF</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1041">
+      <x:c r="A1041" t="str">
+        <x:v>ZİRAAT PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+      </x:c>
+      <x:c r="B1041" t="str">
+        <x:v>ZSG</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1042">
+      <x:c r="A1042" t="str">
+        <x:v>ZİRAAT PORTFÖY TARIM VE GIDA FON SEPETİ FONU</x:v>
+      </x:c>
+      <x:c r="B1042" t="str">
+        <x:v>ZTG</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1043">
+      <x:c r="A1043" t="str">
         <x:v>ZİRAAT PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
-      <x:c r="B1008" t="str">
+      <x:c r="B1043" t="str">
         <x:v>ZVO</x:v>
       </x:c>
     </x:row>
-    <x:row r="1009"/>
+    <x:row r="1044"/>
   </x:sheetData>
 </x:worksheet>
 </file>