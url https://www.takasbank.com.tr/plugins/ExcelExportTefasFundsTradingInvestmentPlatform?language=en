--- v2 (2026-08-16)
+++ v3 (2026-10-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0acca545204887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46cf3e29c134b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rfdc0959a0d3541d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R96e6d2b40b254b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdc0959a0d3541d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96e6d2b40b254b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Code</x:t>
           </x:r>
         </x:is>
@@ -50,8339 +50,7539 @@
       <x:c r="A2" t="str">
         <x:v>ATA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>AAL</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>ATA PORTFÖY FON SEPETİ SERBEST FONU</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>AAS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>ATA PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>AAV</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>PARDUS PORTFÖY KISA VADELİ KATILIM SERBEST FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>AC1</x:v>
+        <x:v>ACC</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>PARDUS  PORTFÖY PARA PİYASASI (TL) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>AC4</x:v>
+        <x:v>ACD</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>PARDUS PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY URARTU SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>AC5</x:v>
+        <x:v>ACU</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>PARDUS PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>AC6</x:v>
+        <x:v>ADE</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
+        <x:v>AK PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>ACC</x:v>
+        <x:v>ADP</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>İSTANBUL PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ATA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>ACD</x:v>
+        <x:v>AED</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>İSTANBUL PORTFÖY URARTU SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY PETROL YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>ACU</x:v>
+        <x:v>AES</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>AK PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY SANAYİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>ADE</x:v>
+        <x:v>AEV</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>AK PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY  AMERİKA YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>ADP</x:v>
+        <x:v>AFA</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>ATA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>AED</x:v>
+        <x:v>AFO</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>AK PORTFÖY PETROL YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY SAĞLIK SEKTÖRÜ YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>AES</x:v>
+        <x:v>AFS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>ALLBATROSS PORTFÖY SANAYİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY YENİ TEKNOLOJİLER YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>AEV</x:v>
+        <x:v>AFT</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>AK PORTFÖY  AMERİKA YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>AK PORTFÖY  AVRUPA YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>AFA</x:v>
+        <x:v>AFV</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>AK PORTFÖY ALTIN FONU</x:v>
+        <x:v>AK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>AFO</x:v>
+        <x:v>AGC</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>AK PORTFÖY SAĞLIK SEKTÖRÜ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>AFS</x:v>
+        <x:v>AHV</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>AK PORTFÖY YENİ TEKNOLOJİLER YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>AK PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>AFT</x:v>
+        <x:v>AIS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>AK PORTFÖY  AVRUPA YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>AK PORTFÖY 0-5 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>AFV</x:v>
+        <x:v>AJK</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>AK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>AGC</x:v>
+        <x:v>AK2</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>ATLAS PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN)</x:v>
+        <x:v>AK PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>AHI</x:v>
+        <x:v>AK3</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>ATLAS PORTFÖY SERBEST(DÖVİZ)FON</x:v>
+        <x:v>AK PORTFÖY EUROBOND (AMERİKAN DOLARI) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>AHN</x:v>
+        <x:v>AKE</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>ATLAS PORTFÖY BİRİNCİ ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>AHU</x:v>
+        <x:v>AKU</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>AZİMUT PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY KAR PAYI ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>AHV</x:v>
+        <x:v>ALC</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>AK PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>STRATEJİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>AIS</x:v>
+        <x:v>AN1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATA PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>AJ1</x:v>
+        <x:v>ANZ</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>AK PORTFÖY 0-5 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>AJK</x:v>
+        <x:v>AOJ</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>AK PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY ALTERNATİF ENERJİ YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>AK2</x:v>
+        <x:v>AOY</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>AK PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BIST ŞİRKETLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>AK3</x:v>
+        <x:v>APJ</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>AK PORTFÖY EUROBOND (AMERİKAN DOLARI) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY ORTA VADELI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>AKE</x:v>
+        <x:v>APT</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>AK PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>AKU</x:v>
+        <x:v>ARE</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>AK PORTFÖY KAR PAYI ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>ALC</x:v>
+        <x:v>ARL</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>STRATEJİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>AN1</x:v>
+        <x:v>ARM</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>ATA PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>ANZ</x:v>
+        <x:v>AS1</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>ALLBATROSS PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>AOJ</x:v>
+        <x:v>ASJ</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>AK PORTFÖY ALTERNATİF ENERJİ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>AOY</x:v>
+        <x:v>ATJ</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>ATLAS PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>AP5</x:v>
+        <x:v>AUV</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>PARDUS PORTFÖY ALGO ETNA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>AP7</x:v>
+        <x:v>AYA</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>AK PORTFÖY BIST ŞİRKETLERİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>APJ</x:v>
+        <x:v>AYR</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>AK PORTFÖY ORTA VADELI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>BV PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>APT</x:v>
+        <x:v>BAI</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>İSTANBUL PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>ARE</x:v>
+        <x:v>BBP</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>AK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY BLOCKCHAİN VE FINTECH TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>ARL</x:v>
+        <x:v>BCK</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>AK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>ARM</x:v>
+        <x:v>BDA</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>AS1</x:v>
+        <x:v>BDY</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>AKTİF PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>ASJ</x:v>
+        <x:v>BFE</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY BANKA VE FİNANS SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>ATJ</x:v>
+        <x:v>BFT</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY ALTIN FONU</x:v>
+        <x:v>AK PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>AU1</x:v>
+        <x:v>BGP</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>AK PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY BIST GYO ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>AUV</x:v>
+        <x:v>BGR</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>ATA PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>AYA</x:v>
+        <x:v>BHE</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>AK PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>BV PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>AYR</x:v>
+        <x:v>BHI</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>BULLS PORTFÖY ATAK DEĞIŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>BAG</x:v>
+        <x:v>BHL</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>BV PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>QNB PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>BAI</x:v>
+        <x:v>BID</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>BBF</x:v>
+        <x:v>BIG</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>BBP</x:v>
+        <x:v>BIO</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>BULLS PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>BBS</x:v>
+        <x:v>BIP</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>DENİZ PORTFÖY BLOCKCHAİN VE FINTECH TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>BCK</x:v>
+        <x:v>BIS</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>BULLS PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AZİMUT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>BCO</x:v>
+        <x:v>BIY</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AZİMUT PORTFÖY 13.0 SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>BDA</x:v>
+        <x:v>BJD</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>PARDUS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>BDS</x:v>
+        <x:v>BKY</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>AK PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BALEV EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>BDY</x:v>
+        <x:v>BLD</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY BEŞİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>BFE</x:v>
+        <x:v>BNC</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>BULLS PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>BFS</x:v>
+        <x:v>BNH</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>AZİMUT PORTFÖY BANKA VE FİNANS SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>BFT</x:v>
+        <x:v>BOL</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>AK PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>BTCTURK PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>BGP</x:v>
+        <x:v>BPV</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>AK PORTFÖY BIST GYO ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>BGR</x:v>
+        <x:v>BRC</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>BULLS PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>BHA</x:v>
+        <x:v>BRF</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>BHF</x:v>
+        <x:v>BRR</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>BV PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AHLATCI PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>BHI</x:v>
+        <x:v>BS1</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>İŞ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>BHL</x:v>
+        <x:v>BSD</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>QNB PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY BERRAK SERBEST FON</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>BID</x:v>
+        <x:v>BSM</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY OYUN VE TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>BIG</x:v>
+        <x:v>BTE</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>BIH</x:v>
+        <x:v>BTK</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY BÜYÜYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>BIO</x:v>
+        <x:v>BUY</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>BIP</x:v>
+        <x:v>BV1</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>BV PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>BIS</x:v>
+        <x:v>BVD</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>AZİMUT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>BV PORTFÖY PARA PİYASASI (TL) FON</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>BIY</x:v>
+        <x:v>BVF</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>AZİMUT PORTFÖY 13.0 SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>BJD</x:v>
+        <x:v>BVM</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>BV PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>BKY</x:v>
+        <x:v>BVV</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>DENİZ PORTFÖY BALEV EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>BV PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>BLD</x:v>
+        <x:v>BVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>BULLS PORTFÖY ALTIN FONU</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>BLT</x:v>
+        <x:v>CFO</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>BULLS PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>BMU</x:v>
+        <x:v>CIN</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>AK PORTFÖY BEŞİNCİ SERBEST FON</x:v>
+        <x:v>ALBARAKA PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>BNC</x:v>
+        <x:v>CKF</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>İSTANBUL PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÇOKLU VARLIK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>BNH</x:v>
+        <x:v>CKL</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>AKTİF PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İŞ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>BOL</x:v>
+        <x:v>CKS</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ROTA PORTFÖY ÇİP TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>BON</x:v>
+        <x:v>CPT</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>BULLS PORTFÖY ALTINCI HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>BOS</x:v>
+        <x:v>CPU</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>BULLS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>INVEO PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>BPZ</x:v>
+        <x:v>CVK</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>BRC</x:v>
+        <x:v>DAH</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>DESTEK PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>BRF</x:v>
+        <x:v>DAP</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>AK PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>BRR</x:v>
+        <x:v>DAS</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>PARDUS PORTFÖY BEREKET HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>BRT</x:v>
+        <x:v>DBA</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>AHLATCI PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>BS1</x:v>
+        <x:v>DBB</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>BV PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>BSD</x:v>
+        <x:v>DBH</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>ATLAS PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>BSH</x:v>
+        <x:v>DBK</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>GLOBAL MD PORTFÖY BERRAK SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>BSM</x:v>
+        <x:v>DBP</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>PARDUS PORTFÖY BANKACILIK SEKTÖRÜ DIŞI ŞİRKETLER HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>BST</x:v>
+        <x:v>DBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>BV PORTFÖY OYUN VE TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>BTE</x:v>
+        <x:v>DCB</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>ATLAS PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>BTJ</x:v>
+        <x:v>DDA</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>BV PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY DİNAMO HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>BTK</x:v>
+        <x:v>DDF</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>ATLAS PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY DEFNE SERBEST FON</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>BTZ</x:v>
+        <x:v>DEF</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>BULLS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>DESTEK PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>BUB</x:v>
+        <x:v>DEH</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>BULLS PORTFÖY VOLTRAN SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>BUV</x:v>
+        <x:v>DFC</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>AK PORTFÖY BÜYÜYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>BUY</x:v>
+        <x:v>DFD</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>BV1</x:v>
+        <x:v>DGH</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>BV PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>BVD</x:v>
+        <x:v>DHJ</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>BV PORTFÖY PARA PİYASASI (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY ESG-SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>BVF</x:v>
+        <x:v>DHM</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>BULLS PORTFÖY VOLTRAN KATILIM SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY  HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>BVK</x:v>
+        <x:v>DHT</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>BVM</x:v>
+        <x:v>DHV</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>BV PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>BVV</x:v>
+        <x:v>DID</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>BV PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>BVZ</x:v>
+        <x:v>DIP</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>CAH</x:v>
+        <x:v>DKC</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ PARA PİYASASI FONU</x:v>
+        <x:v>DENİZ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>CFO</x:v>
+        <x:v>DKH</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>CIN</x:v>
+        <x:v>DKL</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>ALBARAKA PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONDÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>CKF</x:v>
+        <x:v>DKR</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÇOKLU VARLIK DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>CKL</x:v>
+        <x:v>DL2</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>İŞ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>CKS</x:v>
+        <x:v>DLD</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>ROTA PORTFÖY ÇİP TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>CPT</x:v>
+        <x:v>DLY</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>AKTİF PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY ALİZE HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>CPU</x:v>
+        <x:v>DLZ</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>INVEO PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>CVK</x:v>
+        <x:v>DMG</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>DENİZ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>CVL</x:v>
+        <x:v>DNH</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TACİRLER PORTFÖY DENGE KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>DA1</x:v>
+        <x:v>DNK</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>DENİZ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY DİNAMİK DAĞILIMLI SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>DAH</x:v>
+        <x:v>DNM</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>DENİZ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>DENİZ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>DAS</x:v>
+        <x:v>DNP</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>DENİZ PORTFÖY ALTIN FONU</x:v>
+        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ AKTİF SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>DBA</x:v>
+        <x:v>DOL</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>DENİZ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY ONÜÇÜNCÜ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>DBB</x:v>
+        <x:v>DOV</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>DENİZ PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>DBH</x:v>
+        <x:v>DPB</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>DENİZ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>DBK</x:v>
+        <x:v>DPI</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>DBP</x:v>
+        <x:v>DPK</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>DENİZ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>DENİZ PORTFÖY BİST TEMETTÜ 25 ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON )</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>DBZ</x:v>
+        <x:v>DPT</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>NEO PORTFÖY DORA SERBEST FON</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>DCB</x:v>
+        <x:v>DRA</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>DENİZ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>DDA</x:v>
+        <x:v>DRT</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>DENİZ PORTFÖY DİNAMO HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST (DÖVİZ_AVRO) FON</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>DDF</x:v>
+        <x:v>DSD</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>ALLBATROSS PORTFÖY DEFNE SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>DEF</x:v>
+        <x:v>DSP</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>DENİZ PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY DÖNÜŞÜM TEKNOLOJİLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>DFC</x:v>
+        <x:v>DTH</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>DENİZ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>DFD</x:v>
+        <x:v>DTL</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>ATLAS PORTFÖY SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>DFI</x:v>
+        <x:v>DTM</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ROBOTİK TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>DGF</x:v>
+        <x:v>DTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>ATA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>DGH</x:v>
+        <x:v>DUD</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>DENİZ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>DHJ</x:v>
+        <x:v>DUV</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>DENİZ PORTFÖY ESG-SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>DHM</x:v>
+        <x:v>DVS</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>DENİZ PORTFÖY  HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>DHT</x:v>
+        <x:v>DVT</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>DHV</x:v>
+        <x:v>DXP</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>DID</x:v>
+        <x:v>DYN</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>DENİZ PORTFÖY BIST 100 ENDEKSİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>DIP</x:v>
+        <x:v>DZE</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>DENİZ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>DKC</x:v>
+        <x:v>DZM</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>DENİZ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>DKH</x:v>
+        <x:v>EBD</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>DENİZ PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>DKL</x:v>
+        <x:v>EBI</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>DENİZ PORTFÖY ONDÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY BİRİNCİ SERBEST (DÖVİZ-ABD DOLARI) FON</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>DKR</x:v>
+        <x:v>EBS</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>DL2</x:v>
+        <x:v>EC2</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>DENİZ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>DLD</x:v>
+        <x:v>ECA</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>DLY</x:v>
+        <x:v>EDN</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>DENİZ PORTFÖY ALİZE HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY KORUNCUK EĞİTİME DESTEK PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>DLZ</x:v>
+        <x:v>EDP</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>DENİZ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY TED EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>DMG</x:v>
+        <x:v>EDT</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY DİNAMİK FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY TEV EĞİTİME DESTEK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>DNF</x:v>
+        <x:v>EDU</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>DENİZ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>DNH</x:v>
+        <x:v>EGR</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>TACİRLER PORTFÖY DENGE KATILIM SERBEST FON</x:v>
+        <x:v>ASTRA PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>DNK</x:v>
+        <x:v>EIB</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>QNB PORTFÖY DİNAMİK DAĞILIMLI SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ASTRA PORTFÖY HİSSE SENEDİ FONU (HİSSE YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>DNM</x:v>
+        <x:v>EID</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>DENİZ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>ASTRA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>DNP</x:v>
+        <x:v>EIL</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>TERA PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>DOH</x:v>
+        <x:v>EKF</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ AKTİF SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ASTRA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>DOL</x:v>
+        <x:v>ELZ</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>DENİZ PORTFÖY ONÜÇÜNCÜ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AK PORTFÖY EMLAK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>DOV</x:v>
+        <x:v>EML</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>DENİZ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>DPB</x:v>
+        <x:v>ENJ</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>DENİZ PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMLAK KATILIM PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>DPI</x:v>
+        <x:v>EP1</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>DENİZ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>DPK</x:v>
+        <x:v>EPA</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>DENİZ PORTFÖY BİST TEMETTÜ 25 ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON )</x:v>
+        <x:v>EMAA BLUE PORTFÖY İNŞAAT SEKTÖRÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>DPT</x:v>
+        <x:v>EPI</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>NEO PORTFÖY DORA SERBEST FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>DRA</x:v>
+        <x:v>EPK</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>DENİZ PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>DRT</x:v>
+        <x:v>EPP</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>DENİZ PORTFÖY İKİNCİ SERBEST (DÖVİZ_AVRO) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>DSD</x:v>
+        <x:v>EPT</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>DENİZ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK SERBEST FON</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>DSP</x:v>
+        <x:v>ESG</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>EMAA BLUE PORTFÖY DÖNÜŞÜM TEKNOLOJİLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AURA PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>DTH</x:v>
+        <x:v>ESP</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>DENİZ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>DTL</x:v>
+        <x:v>ETN</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>DENİZ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>DTM</x:v>
+        <x:v>EUN</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>AK PORTFÖY ROBOTİK TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>DTZ</x:v>
+        <x:v>EUZ</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>DENİZ PORTFÖY UZUN VADELİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>EMAA BLUE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>DUD</x:v>
+        <x:v>EVL</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>HEDEF PORTFÖY UFUK HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY ENERJİ VE MADENCİLİK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>DUH</x:v>
+        <x:v>EVM</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>DENİZ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AKTİF PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>DUV</x:v>
+        <x:v>EYT</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>DENİZ PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>FONMAP PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>DVS</x:v>
+        <x:v>FAK</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>DENİZ PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>DVT</x:v>
+        <x:v>FAL</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>DENİZ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ONE PORTFÖY KAR PAYI ÖDEYEN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>DXP</x:v>
+        <x:v>FBC</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>DENİZ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>DYN</x:v>
+        <x:v>FBI</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>DENİZ PORTFÖY BIST 100 ENDEKSİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY MODEL SERBEST FON</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>DZE</x:v>
+        <x:v>FBV</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>DENİZ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>FİBA PORTFÖY TEKNOLOJİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>DZM</x:v>
+        <x:v>FBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>GLOBAL MD PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>EBD</x:v>
+        <x:v>FCK</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>EMAA BLUE PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>EBI</x:v>
+        <x:v>FD1</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>EMAA BLUE PORTFÖY BİRİNCİ SERBEST (DÖVİZ-ABD DOLARI) FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>EBS</x:v>
+        <x:v>FDG</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY DMR SERBEST FON</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>EC2</x:v>
+        <x:v>FDV</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>ECA</x:v>
+        <x:v>FFH</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>EMAA BLUE PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>EDN</x:v>
+        <x:v>FFP</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>NEO PORTFÖY KORUNCUK EĞİTİME DESTEK PARA PİYASASI SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>EDP</x:v>
+        <x:v>FI3</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>DENİZ PORTFÖY TED EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>EDT</x:v>
+        <x:v>FIB</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>İŞ PORTFÖY TEV EĞİTİME DESTEK DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY ÇOKLU VARLIK İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>EDU</x:v>
+        <x:v>FID</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>EMAA BLUE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>EGR</x:v>
+        <x:v>FIL</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>ASTRA PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>EIB</x:v>
+        <x:v>FIT</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>ASTRA PORTFÖY HİSSE SENEDİ FONU (HİSSE YOĞUN FON)</x:v>
+        <x:v>FİBA PORTFÖY BLOK ZİNCİRİ TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>EID</x:v>
+        <x:v>FJB</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>ASTRA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>FİBA PORTFÖY FIRTINA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>EIL</x:v>
+        <x:v>FJZ</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY KRİSTAL SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>EKF</x:v>
+        <x:v>FKE</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>ASTRA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FLORYA SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>ELZ</x:v>
+        <x:v>FLS</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>AK PORTFÖY EMLAK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>EML</x:v>
+        <x:v>FLY</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>AKTİF PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>ENJ</x:v>
+        <x:v>FMG</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>EMLAK KATILIM PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY FMV IŞIK ÜNİVERSİTESİ EĞİTİME DESTEK SERBEST FON</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>EP1</x:v>
+        <x:v>FMV</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>EPA</x:v>
+        <x:v>FNO</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>EMAA BLUE PORTFÖY İNŞAAT SEKTÖRÜ KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>EPI</x:v>
+        <x:v>FP4</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>EMAA BLUE PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
+        <x:v>FİBA PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ)FONU</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>EPK</x:v>
+        <x:v>FPE</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>EPP</x:v>
+        <x:v>FPG</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>EMAA BLUE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>FİBA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>EPT</x:v>
+        <x:v>FPH</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>AKTİF PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK SERBEST FON</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>ESG</x:v>
+        <x:v>FPI</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>AURA PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>ESP</x:v>
+        <x:v>FPK</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>STRATEJİ PORTFÖY FOREST HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>EUN</x:v>
+        <x:v>FPR</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>GARANTİ PORTFÖY SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>EUZ</x:v>
+        <x:v>FPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>DENİZ PORTFÖY ENERJİ VE MADENCİLİK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY MAB SERBEST FON</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>EVM</x:v>
+        <x:v>FRA</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>AKTİF PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>FONMAP PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>EYT</x:v>
+        <x:v>FRC</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>FONMAP PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>FAK</x:v>
+        <x:v>FS5</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>ONE PORTFÖY ALTIN FONU</x:v>
+        <x:v>ONE PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>FAL</x:v>
+        <x:v>FS6</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>ONE PORTFÖY KAR PAYI ÖDEYEN KATILIM FONU</x:v>
+        <x:v>FİBA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>FBC</x:v>
+        <x:v>FSF</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>FBI</x:v>
+        <x:v>FSG</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>İŞ PORTFÖY MODEL SERBEST FON</x:v>
+        <x:v>FİBA PORTFÖY FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>FBV</x:v>
+        <x:v>FSH</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
-        <x:v>FİBA PORTFÖY TEKNOLOJİ SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B219" t="str">
-        <x:v>FBZ</x:v>
+        <x:v>FSK</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
-        <x:v>ONE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>FONMAP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B220" t="str">
-        <x:v>FCK</x:v>
+        <x:v>FSP</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B221" t="str">
-        <x:v>FD1</x:v>
+        <x:v>FSR</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ONE PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B222" t="str">
-        <x:v>FDG</x:v>
+        <x:v>FTL</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
-        <x:v>AZİMUT PORTFÖY DMR SERBEST FON</x:v>
+        <x:v>AK PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B223" t="str">
-        <x:v>FDV</x:v>
+        <x:v>FUA</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
-        <x:v>QNB PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>QNB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B224" t="str">
-        <x:v>FFH</x:v>
+        <x:v>FUB</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
-        <x:v>QNB PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>QNB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B225" t="str">
-        <x:v>FFP</x:v>
+        <x:v>FYD</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
-        <x:v>QNB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AZİMUT PORTFÖY 4.0 SERBEST FON</x:v>
       </x:c>
       <x:c r="B226" t="str">
-        <x:v>FI3</x:v>
+        <x:v>FYI</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
-        <x:v>FİBA PORTFÖY ALTIN FONU</x:v>
+        <x:v>QNB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B227" t="str">
-        <x:v>FIB</x:v>
+        <x:v>FYO</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
-        <x:v>FİBA PORTFÖY ÇOKLU VARLIK İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B228" t="str">
-        <x:v>FID</x:v>
+        <x:v>FZJ</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
-        <x:v>FİBA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>FİBA PORTFÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B229" t="str">
-        <x:v>FIL</x:v>
+        <x:v>FZP</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
-        <x:v>FİBA PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY  BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B230" t="str">
-        <x:v>FIT</x:v>
+        <x:v>GA1</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
-        <x:v>FİBA PORTFÖY BLOK ZİNCİRİ TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİST30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B231" t="str">
-        <x:v>FJB</x:v>
+        <x:v>GAE</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
-        <x:v>FİBA PORTFÖY FIRTINA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B232" t="str">
-        <x:v>FJZ</x:v>
+        <x:v>GAF</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
-        <x:v>QNB PORTFÖY KRİSTAL SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ SERBEST (DÖVIZ)  FON</x:v>
       </x:c>
       <x:c r="B233" t="str">
-        <x:v>FKE</x:v>
+        <x:v>GAG</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
-        <x:v>YAPI KREDİ PORTFÖY FLORYA SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B234" t="str">
-        <x:v>FLS</x:v>
+        <x:v>GAH</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
-        <x:v>AKTİF PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B235" t="str">
-        <x:v>FLY</x:v>
+        <x:v>GAS</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
-        <x:v>QNB PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B236" t="str">
-        <x:v>FMG</x:v>
+        <x:v>GBC</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
-        <x:v>DENİZ PORTFÖY FMV IŞIK ÜNİVERSİTESİ EĞİTİME DESTEK SERBEST FON</x:v>
+        <x:v>INVEO PORTFÖY G-20 ÜLKELERİ YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B237" t="str">
-        <x:v>FMV</x:v>
+        <x:v>GBG</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B238" t="str">
-        <x:v>FNO</x:v>
+        <x:v>GBH</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
-        <x:v>HEDEF PORTFÖY MODEL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B239" t="str">
-        <x:v>FNT</x:v>
+        <x:v>GBJ</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
-        <x:v>ONE PORTFÖY DÖRDÜNCÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PYŞ KISA VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B240" t="str">
-        <x:v>FP4</x:v>
+        <x:v>GBL</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
-        <x:v>FİBA PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ)FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BEŞİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B241" t="str">
-        <x:v>FPE</x:v>
+        <x:v>GBN</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
-        <x:v>FİBA PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B242" t="str">
-        <x:v>FPG</x:v>
+        <x:v>GBV</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
-        <x:v>FİBA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B243" t="str">
-        <x:v>FPH</x:v>
+        <x:v>GBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>INVEO PORTFÖY  ALTIN FON</x:v>
       </x:c>
       <x:c r="B244" t="str">
-        <x:v>FPI</x:v>
+        <x:v>GGK</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
-        <x:v>FİBA PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B245" t="str">
-        <x:v>FPK</x:v>
+        <x:v>GHS</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
-        <x:v>STRATEJİ PORTFÖY FOREST HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B246" t="str">
-        <x:v>FPR</x:v>
+        <x:v>GID</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY GARANTİ BBVA İKLİM ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B247" t="str">
-        <x:v>FPZ</x:v>
+        <x:v>GIE</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
-        <x:v>AZİMUT PORTFÖY MAB SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY GIDA VE İÇECEK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B248" t="str">
-        <x:v>FRA</x:v>
+        <x:v>GIH</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
-        <x:v>FONMAP PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B249" t="str">
-        <x:v>FRC</x:v>
+        <x:v>GJB</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B250" t="str">
-        <x:v>FS5</x:v>
+        <x:v>GKF</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
-        <x:v>ONE PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B251" t="str">
-        <x:v>FS6</x:v>
+        <x:v>GKG</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
-        <x:v>FİBA PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B252" t="str">
-        <x:v>FSF</x:v>
+        <x:v>GKH</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B253" t="str">
-        <x:v>FSG</x:v>
+        <x:v>GKV</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
-        <x:v>FİBA PORTFÖY FON SEPETİ SERBEST FON</x:v>
+        <x:v>AZİMUT PYŞ BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B254" t="str">
-        <x:v>FSH</x:v>
+        <x:v>GL1</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
-        <x:v>QNB PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B255" t="str">
-        <x:v>FSK</x:v>
+        <x:v>GLC</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
-        <x:v>FONMAP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY CAPİTAL HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B256" t="str">
-        <x:v>FSP</x:v>
+        <x:v>GLG</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
-        <x:v>FİBA PORTFÖY İKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AZİMUT PORTFÖY  KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B257" t="str">
-        <x:v>FSR</x:v>
+        <x:v>GLS</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
-        <x:v>TERA PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B258" t="str">
-        <x:v>FSU</x:v>
+        <x:v>GMA</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
-        <x:v>ONE PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B259" t="str">
-        <x:v>FTL</x:v>
+        <x:v>GMC</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
-        <x:v>AK PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B260" t="str">
-        <x:v>FUA</x:v>
+        <x:v>GMD</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
-        <x:v>QNB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B261" t="str">
-        <x:v>FUB</x:v>
+        <x:v>GMI</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
-        <x:v>QNB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B262" t="str">
-        <x:v>FYD</x:v>
+        <x:v>GMN</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
-        <x:v>AZİMUT PORTFÖY 4.0 SERBEST FON</x:v>
+        <x:v>INVEO PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B263" t="str">
-        <x:v>FYI</x:v>
+        <x:v>GMR</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
-        <x:v>QNB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B264" t="str">
-        <x:v>FYO</x:v>
+        <x:v>GNH</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
-        <x:v>FİBA PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B265" t="str">
-        <x:v>FZJ</x:v>
+        <x:v>GNS</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
-        <x:v>FİBA PORTFÖY SERBEST FON</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B266" t="str">
-        <x:v>FZP</x:v>
+        <x:v>GO1</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
-        <x:v>GARANTİ PORTFÖY  BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>ONE PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B267" t="str">
-        <x:v>GA1</x:v>
+        <x:v>GO3</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
-        <x:v>GARANTİ PORTFÖY BİST30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ONE PORTFÖY DÖRDÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B268" t="str">
-        <x:v>GAE</x:v>
+        <x:v>GO4</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ONE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B269" t="str">
-        <x:v>GAF</x:v>
+        <x:v>GO6</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ SERBEST (DÖVIZ)  FON</x:v>
+        <x:v>ONE PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B270" t="str">
-        <x:v>GAG</x:v>
+        <x:v>GO9</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
-        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B271" t="str">
-        <x:v>GAH</x:v>
+        <x:v>GOH</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ SERBEST(DÖVİZ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B272" t="str">
-        <x:v>GAS</x:v>
+        <x:v>GOL</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
-        <x:v>AZİMUT PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B273" t="str">
-        <x:v>GBC</x:v>
+        <x:v>GPA</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
-        <x:v>INVEO PORTFÖY G-20 ÜLKELERİ YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B274" t="str">
-        <x:v>GBG</x:v>
+        <x:v>GPB</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST ( DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B275" t="str">
-        <x:v>GBH</x:v>
+        <x:v>GPC</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str">
-        <x:v>GARANTİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B276" t="str">
-        <x:v>GBJ</x:v>
+        <x:v>GPF</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str">
-        <x:v>AZİMUT PYŞ KISA VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>INVEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B277" t="str">
-        <x:v>GBL</x:v>
+        <x:v>GPG</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str">
-        <x:v>GARANTİ PORTFÖY BEŞİNCİ SERBEST (TL) FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B278" t="str">
-        <x:v>GBN</x:v>
+        <x:v>GPI</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str">
-        <x:v>GARANTİ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B279" t="str">
-        <x:v>GBV</x:v>
+        <x:v>GPL</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str">
-        <x:v>AZİMUT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B280" t="str">
-        <x:v>GBZ</x:v>
+        <x:v>GPN</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str">
-        <x:v>INVEO PORTFÖY  ALTIN FON</x:v>
+        <x:v>AKTİF PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B281" t="str">
-        <x:v>GGK</x:v>
+        <x:v>GPT</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str">
-        <x:v>GARANTİ PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B282" t="str">
-        <x:v>GHS</x:v>
+        <x:v>GPU</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str">
-        <x:v>GARANTİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B283" t="str">
-        <x:v>GID</x:v>
+        <x:v>GPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str">
-        <x:v>GARANTİ PORTFÖY GARANTİ BBVA İKLİM ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY AGRESİF SERBEST FON</x:v>
       </x:c>
       <x:c r="B284" t="str">
-        <x:v>GIE</x:v>
+        <x:v>GRL</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str">
-        <x:v>ALLBATROSS PORTFÖY GIDA VE İÇECEK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY OTUZUNCU SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B285" t="str">
-        <x:v>GIH</x:v>
+        <x:v>GRO</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B286" t="str">
-        <x:v>GJB</x:v>
+        <x:v>GRT</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str">
-        <x:v>GLOBAL MD PORTFÖY KATILIM FONU</x:v>
+        <x:v>AZİMUT PYŞ KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B287" t="str">
-        <x:v>GKF</x:v>
+        <x:v>GSP</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str">
-        <x:v>GARANTİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B288" t="str">
-        <x:v>GKG</x:v>
+        <x:v>GTA</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
-        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>AZİMUT PYŞ BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B289" t="str">
-        <x:v>GKH</x:v>
+        <x:v>GTF</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
-        <x:v>GARANTİ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B290" t="str">
-        <x:v>GKV</x:v>
+        <x:v>GTH</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
-        <x:v>AZİMUT PYŞ BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B291" t="str">
-        <x:v>GL1</x:v>
+        <x:v>GTM</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
-        <x:v>AKTİF PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TREND SERBEST FON</x:v>
       </x:c>
       <x:c r="B292" t="str">
-        <x:v>GLC</x:v>
+        <x:v>GTY</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
-        <x:v>AKTİF PORTFÖY CAPİTAL HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B293" t="str">
-        <x:v>GLG</x:v>
+        <x:v>GTZ</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
-        <x:v>AZİMUT PORTFÖY  KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B294" t="str">
-        <x:v>GLS</x:v>
+        <x:v>GUB</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str">
-        <x:v>AZİMUT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B295" t="str">
-        <x:v>GMA</x:v>
+        <x:v>GUF</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str">
-        <x:v>TEB PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY YABANCI TEKNOLOJİ HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B296" t="str">
-        <x:v>GMC</x:v>
+        <x:v>GUH</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY GÜMÜŞ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B297" t="str">
-        <x:v>GMD</x:v>
+        <x:v>GUK</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str">
-        <x:v>AK PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>AK PORTFÖY GÜMÜŞ FON SEPETI FONU</x:v>
       </x:c>
       <x:c r="B298" t="str">
-        <x:v>GMI</x:v>
+        <x:v>GUM</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str">
-        <x:v>GLOBAL MD PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>GARANTİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B299" t="str">
-        <x:v>GMN</x:v>
+        <x:v>GUV</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str">
-        <x:v>INVEO PORTFÖY BIST 30 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇLAR DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B300" t="str">
-        <x:v>GMR</x:v>
+        <x:v>GVA</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str">
-        <x:v>GLOBAL MD PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B301" t="str">
-        <x:v>GNH</x:v>
+        <x:v>GVI</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str">
-        <x:v>GARANTİ PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B302" t="str">
-        <x:v>GNS</x:v>
+        <x:v>GYK</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B303" t="str">
-        <x:v>GO1</x:v>
+        <x:v>GZE</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str">
-        <x:v>ONE PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY SAĞLIK VE GENETİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B304" t="str">
-        <x:v>GO3</x:v>
+        <x:v>GZG</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str">
-        <x:v>ONE PORTFÖY DÖRDÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>GARANTİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B305" t="str">
-        <x:v>GO4</x:v>
+        <x:v>GZH</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str">
-        <x:v>ONE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B306" t="str">
-        <x:v>GO6</x:v>
+        <x:v>GZJ</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str">
-        <x:v>ONE PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY TARIM VE GIDA SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B307" t="str">
-        <x:v>GO9</x:v>
+        <x:v>GZL</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str">
-        <x:v>GARANTİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GLOBAL MD PORTFÖY DURU SERBEST FON</x:v>
       </x:c>
       <x:c r="B308" t="str">
-        <x:v>GOH</x:v>
+        <x:v>GZM</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str">
-        <x:v>GARANTİ PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>GLOBAL MD PORTFÖY BOĞAZİÇİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B309" t="str">
-        <x:v>GOL</x:v>
+        <x:v>GZN</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str">
-        <x:v>GOLDEN GLOBAL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B310" t="str">
-        <x:v>GOP</x:v>
+        <x:v>GZP</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
-        <x:v>GARANTİ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B311" t="str">
-        <x:v>GPA</x:v>
+        <x:v>GZR</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B312" t="str">
-        <x:v>GPB</x:v>
+        <x:v>GZV</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ SERBEST ( DÖVİZ ) FON</x:v>
+        <x:v>GARANTİ PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B313" t="str">
-        <x:v>GPC</x:v>
+        <x:v>GZY</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
-        <x:v>GARANTİ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>GARANTİ PORTFÖY FİNANSAL TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B314" t="str">
-        <x:v>GPF</x:v>
+        <x:v>GZZ</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
-        <x:v>INVEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AHLATCI PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B315" t="str">
-        <x:v>GPG</x:v>
+        <x:v>HAI</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>BV PORTFÖY HARMONY SERBEST FON</x:v>
       </x:c>
       <x:c r="B316" t="str">
-        <x:v>GPI</x:v>
+        <x:v>HAR</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>HSBC PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B317" t="str">
-        <x:v>GPL</x:v>
+        <x:v>HBF</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
-        <x:v>GARANTİ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>HSBC PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B318" t="str">
-        <x:v>GPN</x:v>
+        <x:v>HBN</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
-        <x:v>AKTİF PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>HSBC PORTFÖY BİST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B319" t="str">
-        <x:v>GPT</x:v>
+        <x:v>HBU</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>AHLATCI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B320" t="str">
-        <x:v>GPU</x:v>
+        <x:v>HDD</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI FONU</x:v>
+        <x:v>AHLATCI PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B321" t="str">
-        <x:v>GPZ</x:v>
+        <x:v>HFO</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
-        <x:v>QNB PORTFÖY AGRESİF SERBEST FON</x:v>
+        <x:v>GARANTİ  PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B322" t="str">
-        <x:v>GRL</x:v>
+        <x:v>HIH</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
-        <x:v>GARANTİ PORTFÖY OTUZUNCU SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY DİNAMİK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B323" t="str">
-        <x:v>GRO</x:v>
+        <x:v>HIZ</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
-        <x:v>GARANTİ PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY HALK'IN ÜRETEN KADINLARI DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B324" t="str">
-        <x:v>GRT</x:v>
+        <x:v>HKG</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
-        <x:v>AZİMUT PYŞ KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY KIRMIZI HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B325" t="str">
-        <x:v>GSP</x:v>
+        <x:v>HKR</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str">
-        <x:v>GARANTİ PORTFÖY ALTIN FONU</x:v>
+        <x:v>HSBC PYŞ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B326" t="str">
-        <x:v>GTA</x:v>
+        <x:v>HMG</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
-        <x:v>AZİMUT PYŞ BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>HSBC PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B327" t="str">
-        <x:v>GTF</x:v>
+        <x:v>HMS</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
-        <x:v>GARANTİ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B328" t="str">
-        <x:v>GTH</x:v>
+        <x:v>HOA</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
-        <x:v>GARANTİ PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>HSBC PORTFÖY YABANCI BYF FON SEPETI</x:v>
       </x:c>
       <x:c r="B329" t="str">
-        <x:v>GTM</x:v>
+        <x:v>HOY</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
-        <x:v>GARANTİ PORTFÖY TREND SERBEST FON</x:v>
+        <x:v>HSBC PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B330" t="str">
-        <x:v>GTY</x:v>
+        <x:v>HPD</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
-        <x:v>GARANTİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>HSBC PORTFÖY ÇOKLU VARLIK BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B331" t="str">
-        <x:v>GTZ</x:v>
+        <x:v>HPO</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
-        <x:v>GARANTİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>HSBC PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B332" t="str">
-        <x:v>GUB</x:v>
+        <x:v>HPT</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
-        <x:v>İŞ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B333" t="str">
-        <x:v>GUF</x:v>
+        <x:v>HRZ</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
-        <x:v>GARANTİ PORTFÖY YABANCI TEKNOLOJİ HİSSE SENEDİ FONU</x:v>
+        <x:v>HSBC PORTFÖY DEĞİŞKEN (TL) FON</x:v>
       </x:c>
       <x:c r="B334" t="str">
-        <x:v>GUH</x:v>
+        <x:v>HSA</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
-        <x:v>GARANTİ PORTFÖY GÜMÜŞ KATILIM SERBEST FON</x:v>
+        <x:v>HSBC PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B335" t="str">
-        <x:v>GUK</x:v>
+        <x:v>HSL</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
-        <x:v>AK PORTFÖY GÜMÜŞ FON SEPETI FONU</x:v>
+        <x:v>HSBC PORTFÖY  BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B336" t="str">
-        <x:v>GUM</x:v>
+        <x:v>HST</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
-        <x:v>GARANTİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>HSBC PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B337" t="str">
-        <x:v>GUV</x:v>
+        <x:v>HTF</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
-        <x:v>GARANTİ PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇLAR DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B338" t="str">
-        <x:v>GVA</x:v>
+        <x:v>HTK</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
-        <x:v>GARANTİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>HSBC PORTFÖY ALTINCI SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B339" t="str">
-        <x:v>GVI</x:v>
+        <x:v>HTS</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
-        <x:v>INVEO PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B340" t="str">
-        <x:v>GYK</x:v>
+        <x:v>HVI</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
-        <x:v>GARANTİ PORTFÖY EMTİA SERBEST FON</x:v>
+        <x:v>HSBC PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B341" t="str">
-        <x:v>GZE</x:v>
+        <x:v>HVS</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
-        <x:v>GARANTİ PORTFÖY SAĞLIK VE GENETİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B342" t="str">
-        <x:v>GZG</x:v>
+        <x:v>HVT</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
-        <x:v>GARANTİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B343" t="str">
-        <x:v>GZH</x:v>
+        <x:v>HVU</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B344" t="str">
-        <x:v>GZJ</x:v>
+        <x:v>HVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
-        <x:v>GARANTİ PORTFÖY TARIM VE GIDA SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY İVME SERBEST FON</x:v>
       </x:c>
       <x:c r="B345" t="str">
-        <x:v>GZL</x:v>
+        <x:v>HYP</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
-        <x:v>GLOBAL MD PORTFÖY DURU SERBEST FON</x:v>
+        <x:v>HSBC PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B346" t="str">
-        <x:v>GZM</x:v>
+        <x:v>HYU</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
-        <x:v>GLOBAL MD PORTFÖY BOĞAZİÇİ SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B347" t="str">
-        <x:v>GZN</x:v>
+        <x:v>IAE</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
-        <x:v>GARANTİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B348" t="str">
-        <x:v>GZP</x:v>
+        <x:v>IAM</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
-        <x:v>GARANTİ PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B349" t="str">
-        <x:v>GZR</x:v>
+        <x:v>IAR</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
-        <x:v>GARANTİ PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B350" t="str">
-        <x:v>GZV</x:v>
+        <x:v>IAT</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
-        <x:v>GARANTİ PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B351" t="str">
-        <x:v>GZY</x:v>
+        <x:v>IAY</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
-        <x:v>GARANTİ PORTFÖY FİNANSAL TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ATAK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B352" t="str">
-        <x:v>GZZ</x:v>
+        <x:v>IBB</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
-        <x:v>AHLATCI PORTFÖY ALTIN FONU</x:v>
+        <x:v>TEB PORTFÖY BEŞİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B353" t="str">
-        <x:v>HAI</x:v>
+        <x:v>ICC</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
-        <x:v>HEDEF PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY DÖRDÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B354" t="str">
-        <x:v>HAM</x:v>
+        <x:v>ICD</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
-        <x:v>BV PORTFÖY HARMONY SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B355" t="str">
-        <x:v>HAR</x:v>
+        <x:v>ICF</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
-        <x:v>HEDEF PORTFÖY ATLAS İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İNCİR PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B356" t="str">
-        <x:v>HAT</x:v>
+        <x:v>ICM</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
-        <x:v>HSBC PORTFÖY ALTIN FONU</x:v>
+        <x:v>İNCİR PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B357" t="str">
-        <x:v>HBF</x:v>
+        <x:v>ICO</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
-        <x:v>HSBC PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>TEB PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B358" t="str">
-        <x:v>HBN</x:v>
+        <x:v>ICS</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
-        <x:v>HSBC PORTFÖY BİST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY ONDOKUZUNCU SERBEST FON</x:v>
       </x:c>
       <x:c r="B359" t="str">
-        <x:v>HBU</x:v>
+        <x:v>ICV</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
-        <x:v>HEDEF PORTFÖY ATAK ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AK PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B360" t="str">
-        <x:v>HCV</x:v>
+        <x:v>ICZ</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
-        <x:v>HEDEF PORTFÖY DÖRDÜNCÜ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>LOGOS PORTFÖY DİNAMİK DAĞIMLI SERBEST FON</x:v>
       </x:c>
       <x:c r="B361" t="str">
-        <x:v>HDA</x:v>
+        <x:v>IDD</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str">
-        <x:v>AHLATCI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B362" t="str">
-        <x:v>HDD</x:v>
+        <x:v>IDF</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str">
-        <x:v>HEDEF PORTFÖY VEGA İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B363" t="str">
-        <x:v>HDK</x:v>
+        <x:v>IDH</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str">
-        <x:v>HEDEF PORTFÖY ALGO EVEREST İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B364" t="str">
-        <x:v>HEH</x:v>
+        <x:v>IDI</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B365" t="str">
-        <x:v>HFI</x:v>
+        <x:v>IDL</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str">
-        <x:v>AHLATCI PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY ONDOKUZUNCU SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B366" t="str">
-        <x:v>HFO</x:v>
+        <x:v>IDO</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B367" t="str">
-        <x:v>HFR</x:v>
+        <x:v>IDY</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B368" t="str">
-        <x:v>HGM</x:v>
+        <x:v>IED</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str">
-        <x:v>HEDEF PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B369" t="str">
-        <x:v>HGR</x:v>
+        <x:v>IEN</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B370" t="str">
-        <x:v>HGV</x:v>
+        <x:v>IEV</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str">
-        <x:v>HEDEF PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B371" t="str">
-        <x:v>HIA</x:v>
+        <x:v>IFN</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str">
-        <x:v>HEDEF PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B372" t="str">
-        <x:v>HIF</x:v>
+        <x:v>IFV</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str">
-        <x:v>GARANTİ  PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B373" t="str">
-        <x:v>HIH</x:v>
+        <x:v>IGZ</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İNCİR PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B374" t="str">
-        <x:v>HIM</x:v>
+        <x:v>IH1</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str">
-        <x:v>AZİMUT PORTFÖY DİNAMİK DEĞİŞKEN FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B375" t="str">
-        <x:v>HIZ</x:v>
+        <x:v>IHA</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY INTER SERBEST FON</x:v>
       </x:c>
       <x:c r="B376" t="str">
-        <x:v>HJB</x:v>
+        <x:v>IHC</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
-        <x:v>ZİRAAT PORTFÖY HALK'IN ÜRETEN KADINLARI DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY İŞ'TE KADIN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B377" t="str">
-        <x:v>HKG</x:v>
+        <x:v>IHK</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B378" t="str">
-        <x:v>HKH</x:v>
+        <x:v>IHP</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
-        <x:v>HEDEF PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B379" t="str">
-        <x:v>HKJ</x:v>
+        <x:v>IHT</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
-        <x:v>HEDEF PORTFÖY BAŞAK HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B380" t="str">
-        <x:v>HKM</x:v>
+        <x:v>IHV</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
-        <x:v>HSBC PORTFÖY KIRMIZI HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B381" t="str">
-        <x:v>HKR</x:v>
+        <x:v>IHZ</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
-        <x:v>HEDEF PORTFÖY EKİNOKS SERBEST (TL) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B382" t="str">
-        <x:v>HMC</x:v>
+        <x:v>IIH</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
-        <x:v>HSBC PYŞ MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST (TL) FON(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B383" t="str">
-        <x:v>HMG</x:v>
+        <x:v>IIN</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>INVEO PORTFÖY ATAK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B384" t="str">
-        <x:v>HML</x:v>
+        <x:v>IJA</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
-        <x:v>HSBC PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY DİJİTAL OYUN SEKTÖRÜ KARMA FON</x:v>
       </x:c>
       <x:c r="B385" t="str">
-        <x:v>HMS</x:v>
+        <x:v>IJB</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
-        <x:v>HEDEF PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B386" t="str">
-        <x:v>HNC</x:v>
+        <x:v>IJC</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
-        <x:v>HSBC PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON )</x:v>
       </x:c>
       <x:c r="B387" t="str">
-        <x:v>HOA</x:v>
+        <x:v>IJI</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
-        <x:v>HSBC PORTFÖY YABANCI BYF FON SEPETI</x:v>
+        <x:v>İŞ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ KARMA FON</x:v>
       </x:c>
       <x:c r="B388" t="str">
-        <x:v>HOY</x:v>
+        <x:v>IJP</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
-        <x:v>HEDEF PORTFÖY LİDYA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY TARIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B389" t="str">
-        <x:v>HP3</x:v>
+        <x:v>IJT</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
-        <x:v>HSBC PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B390" t="str">
-        <x:v>HPD</x:v>
+        <x:v>IJV</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
-        <x:v>HEDEF PORTFÖY PARA PIYASASI KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B391" t="str">
-        <x:v>HPH</x:v>
+        <x:v>IJZ</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
-        <x:v>HSBC PORTFÖY ÇOKLU VARLIK BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY SAĞLIK ŞİRKETLERİ KARMA FON</x:v>
       </x:c>
       <x:c r="B392" t="str">
-        <x:v>HPO</x:v>
+        <x:v>IKL</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
-        <x:v>HSBC PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY YENİLENEBİLİR ENERJİ KARMA FON</x:v>
       </x:c>
       <x:c r="B393" t="str">
-        <x:v>HPT</x:v>
+        <x:v>IKP</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
-        <x:v>AKTİF PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B394" t="str">
-        <x:v>HRZ</x:v>
+        <x:v>IKV</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
-        <x:v>HSBC PORTFÖY DEĞİŞKEN (TL) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ONALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B395" t="str">
-        <x:v>HSA</x:v>
+        <x:v>ILU</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
-        <x:v>HSBC PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B396" t="str">
-        <x:v>HSL</x:v>
+        <x:v>ILZ</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
-        <x:v>HSBC PORTFÖY  BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B397" t="str">
-        <x:v>HST</x:v>
+        <x:v>IMB</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
-        <x:v>HSBC PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY MAESTRO SERBEST FON</x:v>
       </x:c>
       <x:c r="B398" t="str">
-        <x:v>HTF</x:v>
+        <x:v>IMF</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
-        <x:v>HEDEF PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B399" t="str">
-        <x:v>HTJ</x:v>
+        <x:v>IML</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
-        <x:v>QNB PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY GÜMÜŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B400" t="str">
-        <x:v>HTK</x:v>
+        <x:v>IOG</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
-        <x:v>HSBC PORTFÖY ALTINCI SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B401" t="str">
-        <x:v>HTS</x:v>
+        <x:v>IOO</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
-        <x:v>DENİZ PORTFÖY HOLDİNGLER VE İŞTİRAKLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B402" t="str">
-        <x:v>HVI</x:v>
+        <x:v>IPB</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY ATAK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B403" t="str">
-        <x:v>HVK</x:v>
+        <x:v>IPG</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
-        <x:v>HSBC PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY ELEKTRİKLİ ARAÇLAR KARMA FON</x:v>
       </x:c>
       <x:c r="B404" t="str">
-        <x:v>HVS</x:v>
+        <x:v>IPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B405" t="str">
-        <x:v>HVT</x:v>
+        <x:v>IPV</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B406" t="str">
-        <x:v>HVU</x:v>
+        <x:v>IRB</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
-        <x:v>ALLBATROSS PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B407" t="str">
-        <x:v>HVZ</x:v>
+        <x:v>IRF</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
-        <x:v>AZİMUT PORTFÖY İVME SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY ROBOTİK TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B408" t="str">
-        <x:v>HYP</x:v>
+        <x:v>IRO</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
-        <x:v>HSBC PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>INVEO PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B409" t="str">
-        <x:v>HYU</x:v>
+        <x:v>IRT</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
-        <x:v>HEDEF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B410" t="str">
-        <x:v>HYV</x:v>
+        <x:v>IRV</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
-        <x:v>İSTANBUL PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B411" t="str">
-        <x:v>IAE</x:v>
+        <x:v>IRY</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
-        <x:v>İŞ PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
+        <x:v>İSTANBUL PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B412" t="str">
-        <x:v>IAM</x:v>
+        <x:v>IST</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
-        <x:v>İSTANBUL PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>INVEO PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B413" t="str">
-        <x:v>IAR</x:v>
+        <x:v>ITC</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
-        <x:v>İŞ PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY TEKNOLOJİ KARMA FON</x:v>
       </x:c>
       <x:c r="B414" t="str">
-        <x:v>IAT</x:v>
+        <x:v>ITP</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY YEDİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B415" t="str">
-        <x:v>IAU</x:v>
+        <x:v>IUF</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
-        <x:v>INVEO PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY DÖNÜŞTÜRÜCÜ TEKNOLOJİLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B416" t="str">
-        <x:v>IAY</x:v>
+        <x:v>IUH</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
-        <x:v>İŞ PORTFÖY ATAK DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ)  FON</x:v>
       </x:c>
       <x:c r="B417" t="str">
-        <x:v>IBB</x:v>
+        <x:v>IUV</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
-        <x:v>TEB PORTFÖY BEŞİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B418" t="str">
-        <x:v>ICC</x:v>
+        <x:v>IV8</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
-        <x:v>TEB PORTFÖY DÖRDÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B419" t="str">
-        <x:v>ICD</x:v>
+        <x:v>IVF</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY BLOCKCHAIN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B420" t="str">
-        <x:v>ICF</x:v>
+        <x:v>IVY</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AURA PORTFÖY DEĞİŞKEN FONU</x:v>
       </x:c>
       <x:c r="B421" t="str">
-        <x:v>ICH</x:v>
+        <x:v>IYB</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
-        <x:v>TEB PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İSTANBUL PORTFÖY AŞİYAN SERBEST FON</x:v>
       </x:c>
       <x:c r="B422" t="str">
-        <x:v>ICS</x:v>
+        <x:v>IYV</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
-        <x:v>TEB PORTFÖY ONDOKUZUNCU SERBEST FON</x:v>
+        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B423" t="str">
-        <x:v>ICV</x:v>
+        <x:v>IZB</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
-        <x:v>AK PORTFÖY TEKNOLOJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İSTANBUL PORTFÖY ALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B424" t="str">
-        <x:v>ICZ</x:v>
+        <x:v>IZS</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
-        <x:v>LOGOS PORTFÖY DİNAMİK DAĞIMLI SERBEST FON</x:v>
+        <x:v>ATA PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B425" t="str">
-        <x:v>IDD</x:v>
+        <x:v>JET</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
-        <x:v>İŞ PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AURA PORTFÖY JÜPİTER SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B426" t="str">
-        <x:v>IDF</x:v>
+        <x:v>JUP</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str">
-        <x:v>İŞ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ALTINCI KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B427" t="str">
-        <x:v>IDH</x:v>
+        <x:v>KAV</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str">
-        <x:v>AZİMUT PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B428" t="str">
-        <x:v>IDI</x:v>
+        <x:v>KCL</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AK PORTFÖY KÜLÇE ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B429" t="str">
-        <x:v>IDL</x:v>
+        <x:v>KCR</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
-        <x:v>İŞ PORTFÖY ONDOKUZUNCU SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B430" t="str">
-        <x:v>IDO</x:v>
+        <x:v>KCV</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
-        <x:v>TEB PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DENGELİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B431" t="str">
-        <x:v>IDY</x:v>
+        <x:v>KDE</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
-        <x:v>İŞ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BEŞİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B432" t="str">
-        <x:v>IED</x:v>
+        <x:v>KDL</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
-        <x:v>İSTANBUL PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B433" t="str">
-        <x:v>IEN</x:v>
+        <x:v>KDO</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str">
-        <x:v>İŞ PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B434" t="str">
-        <x:v>IEV</x:v>
+        <x:v>KDT</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str">
-        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY GÜMÜŞ KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B435" t="str">
-        <x:v>IFN</x:v>
+        <x:v>KGM</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>AK PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B436" t="str">
-        <x:v>IFV</x:v>
+        <x:v>KH1</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str">
-        <x:v>İNCİR PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B437" t="str">
-        <x:v>IH1</x:v>
+        <x:v>KHB</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str">
-        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY KARTAL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B438" t="str">
-        <x:v>IHA</x:v>
+        <x:v>KHT</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str">
-        <x:v>INVEO PORTFÖY INTER SERBEST FON</x:v>
+        <x:v>TRIVE PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B439" t="str">
-        <x:v>IHC</x:v>
+        <x:v>KIA</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str">
-        <x:v>İŞ PORTFÖY İŞ'TE KADIN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B440" t="str">
-        <x:v>IHK</x:v>
+        <x:v>KIB</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str">
-        <x:v>İSTANBUL PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B441" t="str">
-        <x:v>IHP</x:v>
+        <x:v>KIE</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str">
-        <x:v>İŞ PORTFÖY İHRACATÇI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B442" t="str">
-        <x:v>IHT</x:v>
+        <x:v>KIH</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str">
-        <x:v>INVEO PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B443" t="str">
-        <x:v>IHV</x:v>
+        <x:v>KIK</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str">
-        <x:v>ALLBATROSS PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B444" t="str">
-        <x:v>IHZ</x:v>
+        <x:v>KIS</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str">
-        <x:v>BULLS PORTFÖY İKİNCİ SERBEST FON</x:v>
+        <x:v>KARE PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B445" t="str">
-        <x:v>IIE</x:v>
+        <x:v>KKC</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str">
-        <x:v>İSTANBUL PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B446" t="str">
-        <x:v>IIH</x:v>
+        <x:v>KKH</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B447" t="str">
-        <x:v>IIN</x:v>
+        <x:v>KKL</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str">
-        <x:v>INVEO PORTFÖY ATAK DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B448" t="str">
-        <x:v>IJA</x:v>
+        <x:v>KLI</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str">
-        <x:v>İŞ PORTFÖY DİJİTAL OYUN SEKTÖRÜ KARMA FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B449" t="str">
-        <x:v>IJB</x:v>
+        <x:v>KLS</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str">
-        <x:v>İŞ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B450" t="str">
-        <x:v>IJC</x:v>
+        <x:v>KLU</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str">
-        <x:v>İSTANBUL PORTFÖY HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON )</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B451" t="str">
-        <x:v>IJI</x:v>
+        <x:v>KME</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str">
-        <x:v>İŞ PORTFÖY BLOCKCHAİN TEKNOLOJİLERİ KARMA FON</x:v>
+        <x:v>AZİMUT PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B452" t="str">
-        <x:v>IJP</x:v>
+        <x:v>KMF</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str">
-        <x:v>İŞ PORTFÖY TARIM SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
       </x:c>
       <x:c r="B453" t="str">
-        <x:v>IJT</x:v>
+        <x:v>KMN</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B454" t="str">
-        <x:v>IJV</x:v>
+        <x:v>KNI</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
-        <x:v>İŞ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ENERJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B455" t="str">
-        <x:v>IJZ</x:v>
+        <x:v>KNJ</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
-        <x:v>İŞ PORTFÖY SAĞLIK ŞİRKETLERİ KARMA FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KÜÇÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B456" t="str">
-        <x:v>IKL</x:v>
+        <x:v>KOD</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
-        <x:v>İŞ PORTFÖY YENİLENEBİLİR ENERJİ KARMA FON</x:v>
+        <x:v>AZİMUT PORTFÖY KOÇ TOPLULUĞU ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B457" t="str">
-        <x:v>IKP</x:v>
+        <x:v>KOT</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
-        <x:v>İŞ PORTFÖY İKİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>KARE PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B458" t="str">
-        <x:v>IKV</x:v>
+        <x:v>KP3</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
-        <x:v>İSTANBUL PORTFÖY ONALTINCI SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B459" t="str">
-        <x:v>ILU</x:v>
+        <x:v>KPA</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
-        <x:v>İŞ PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B460" t="str">
-        <x:v>ILZ</x:v>
+        <x:v>KPC</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
-        <x:v>İSTANBUL PORTFÖY ALGORİTMİK MODEL HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B461" t="str">
-        <x:v>IMB</x:v>
+        <x:v>KPD</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str">
-        <x:v>İSTANBUL PORTFÖY MAESTRO SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B462" t="str">
-        <x:v>IMF</x:v>
+        <x:v>KPF</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
-        <x:v>İŞ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B463" t="str">
-        <x:v>IML</x:v>
+        <x:v>KPH</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>İŞ PORTFÖY GÜMÜŞ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>IOG</x:v>
+        <x:v>KPI</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>İŞ PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>KARE PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>IOO</x:v>
+        <x:v>KPP</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>IPB</x:v>
+        <x:v>KPU</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>İŞ PORTFÖY ATAK FON SEPETİ FONU</x:v>
+        <x:v>KARE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>IPG</x:v>
+        <x:v>KRC</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>İŞ PORTFÖY ELEKTRİKLİ ARAÇLAR KARMA FON</x:v>
+        <x:v>KARE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>IPJ</x:v>
+        <x:v>KRF</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>İŞ PORTFÖY EUROBOND BORÇLANMA ARAÇLARI (DÖVİZ) FONU</x:v>
+        <x:v>İŞ PORTFÖY KARMA FON</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>IPV</x:v>
+        <x:v>KRR</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KARE PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>IRB</x:v>
+        <x:v>KRS</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>KARE PORTFÖY TÜRKİYE ODAKLI SERBEST (DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>IRF</x:v>
+        <x:v>KRT</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>İSTANBUL PORTFÖY ROBOTİK TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>IRO</x:v>
+        <x:v>KSK</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
-        <x:v>INVEO PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY SÜRDÜRÜLEBİLİRLİK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>IRT</x:v>
+        <x:v>KSR</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>İSTANBUL PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>IRV</x:v>
+        <x:v>KST</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>IRY</x:v>
+        <x:v>KSV</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>İSTANBUL PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>IST</x:v>
+        <x:v>KTI</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>INVEO PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>ITC</x:v>
+        <x:v>KTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>İŞ PORTFÖY TEKNOLOJİ KARMA FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>ITP</x:v>
+        <x:v>KTM</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>İŞ PORTFÖY YEDİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>IUF</x:v>
+        <x:v>KTN</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
-        <x:v>INVEO PORTFÖY DÖNÜŞTÜRÜCÜ TEKNOLOJİLER FON SEPETİ FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B480" t="str">
-        <x:v>IUH</x:v>
+        <x:v>KTR</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str">
-        <x:v>İŞ PORTFÖY BEŞİNCİ SERBEST (DÖVİZ)  FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B481" t="str">
-        <x:v>IUV</x:v>
+        <x:v>KTS</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str">
-        <x:v>INVEO PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DÖRDÜNCÜ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B482" t="str">
-        <x:v>IV8</x:v>
+        <x:v>KTT</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str">
-        <x:v>İSTANBUL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B483" t="str">
-        <x:v>IVF</x:v>
+        <x:v>KTV</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str">
-        <x:v>İSTANBUL PORTFÖY BLOCKCHAIN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ÜÇÜNCÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B484" t="str">
-        <x:v>IVY</x:v>
+        <x:v>KU3</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str">
-        <x:v>AURA PORTFÖY DEĞİŞKEN FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY AGRESİF KATILIM FONU</x:v>
       </x:c>
       <x:c r="B485" t="str">
-        <x:v>IYB</x:v>
+        <x:v>KUA</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str">
-        <x:v>İSTANBUL PORTFÖY AŞİYAN SERBEST FON</x:v>
+        <x:v>KARE PORTFÖY DEĞİŞKEN  (DÖVİZ) FONU</x:v>
       </x:c>
       <x:c r="B486" t="str">
-        <x:v>IYV</x:v>
+        <x:v>KUB</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str">
-        <x:v>İSTANBUL PORTFÖY BİRİNCİ FON SEPETİ SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY DİNAMİK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B487" t="str">
-        <x:v>IZB</x:v>
+        <x:v>KUD</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str">
-        <x:v>İSTANBUL PORTFÖY ALTINCI SERBEST FON</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
       </x:c>
       <x:c r="B488" t="str">
-        <x:v>IZS</x:v>
+        <x:v>KUT</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str">
-        <x:v>ATA PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B489" t="str">
-        <x:v>JET</x:v>
+        <x:v>KVS</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str">
-        <x:v>AURA PORTFÖY JÜPİTER SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B490" t="str">
-        <x:v>JUP</x:v>
+        <x:v>KVT</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ALTINCI KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>KARE PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B491" t="str">
-        <x:v>KAV</x:v>
+        <x:v>KYA</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str">
-        <x:v>KARE PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>KARE PORTFÖY YEDİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B492" t="str">
-        <x:v>KCL</x:v>
+        <x:v>KYS</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str">
-        <x:v>AK PORTFÖY KÜLÇE ALTIN KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B493" t="str">
-        <x:v>KCR</x:v>
+        <x:v>KZL</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B494" t="str">
-        <x:v>KCV</x:v>
+        <x:v>KZU</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DENGELİ KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B495" t="str">
-        <x:v>KDE</x:v>
+        <x:v>LKF</x:v>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BEŞİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ALLBATROSS PORTFÖY AYDIN HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B496" t="str">
-        <x:v>KDL</x:v>
+        <x:v>LLA</x:v>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="str">
-        <x:v>İŞ PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>STATECH PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B497" t="str">
-        <x:v>KDO</x:v>
+        <x:v>LPH</x:v>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="str">
-        <x:v>GARANTİ PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AHLATCI PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B498" t="str">
-        <x:v>KDT</x:v>
+        <x:v>LTL</x:v>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY GÜMÜŞ KATILIM FON SEPETİ FONU</x:v>
+        <x:v>MARMARA CAPITAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B499" t="str">
-        <x:v>KGM</x:v>
+        <x:v>MAC</x:v>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="str">
-        <x:v>AK PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MEKSA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B500" t="str">
-        <x:v>KH1</x:v>
+        <x:v>MAD</x:v>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B501" t="str">
-        <x:v>KHA</x:v>
+        <x:v>MAS</x:v>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="str">
-        <x:v>KARE PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MEKSA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B502" t="str">
-        <x:v>KHB</x:v>
+        <x:v>MBL</x:v>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="str">
-        <x:v>PARDUS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B503" t="str">
-        <x:v>KHC</x:v>
+        <x:v>MBR</x:v>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="str">
-        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B504" t="str">
-        <x:v>KHJ</x:v>
+        <x:v>MCU</x:v>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="str">
-        <x:v>ALLBATROSS PORTFÖY KARTAL HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B505" t="str">
-        <x:v>KHT</x:v>
+        <x:v>MD1</x:v>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="str">
-        <x:v>TRIVE PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>MT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B506" t="str">
-        <x:v>KIA</x:v>
+        <x:v>MD2</x:v>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="str">
-        <x:v>TRIVE PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>FİBA PORTFÖY MODEL EMTİA FON SEPETİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B507" t="str">
-        <x:v>KIB</x:v>
+        <x:v>MDF</x:v>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="str">
-        <x:v>TRIVE PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B508" t="str">
-        <x:v>KIE</x:v>
+        <x:v>MET</x:v>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="str">
-        <x:v>KARE PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B509" t="str">
-        <x:v>KIH</x:v>
+        <x:v>MGB</x:v>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B510" t="str">
-        <x:v>KIK</x:v>
+        <x:v>MGH</x:v>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="str">
-        <x:v>ASTRA PORTFÖY KİRA SERTİFİKASI KATILIM (DÖVİZ) FONU</x:v>
+        <x:v>MT PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B511" t="str">
-        <x:v>KIS</x:v>
+        <x:v>MHF</x:v>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="str">
-        <x:v>KARE PORTFÖY KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B512" t="str">
-        <x:v>KKC</x:v>
+        <x:v>MJB</x:v>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="str">
-        <x:v>İŞ PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>AKTİF PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B513" t="str">
-        <x:v>KKH</x:v>
+        <x:v>MJG</x:v>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="str">
-        <x:v>ALLBATROSS PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>AKTİF PORTFÖY FORTUNA SERBEST FON</x:v>
       </x:c>
       <x:c r="B514" t="str">
-        <x:v>KKL</x:v>
+        <x:v>MJH</x:v>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="str">
-        <x:v>ATLAS PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY AKTİF SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B515" t="str">
-        <x:v>KLH</x:v>
+        <x:v>MJL</x:v>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="str">
-        <x:v>AK PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B516" t="str">
-        <x:v>KLI</x:v>
+        <x:v>MKA</x:v>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="str">
-        <x:v>ALLBATROSS PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B517" t="str">
-        <x:v>KLS</x:v>
+        <x:v>MKG</x:v>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>DENİZ PORTFÖY MELTEM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B518" t="str">
-        <x:v>KLU</x:v>
+        <x:v>MLT</x:v>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
+        <x:v>AKTİF PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B519" t="str">
-        <x:v>KME</x:v>
+        <x:v>MMH</x:v>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="str">
-        <x:v>AZİMUT PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY MOZAİK SERBEST FON</x:v>
       </x:c>
       <x:c r="B520" t="str">
-        <x:v>KMF</x:v>
+        <x:v>MOZ</x:v>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B521" t="str">
-        <x:v>KMN</x:v>
+        <x:v>MPE</x:v>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>AKTİF PORTFÖY KISA VADELİ KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B522" t="str">
-        <x:v>KNI</x:v>
+        <x:v>MPF</x:v>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ENERJİ KATILIM FONU</x:v>
+        <x:v>MEKSA PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B523" t="str">
-        <x:v>KNJ</x:v>
+        <x:v>MPI</x:v>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="str">
-        <x:v>YAPI KREDİ PORTFÖY KÜÇÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B524" t="str">
-        <x:v>KOD</x:v>
+        <x:v>MPK</x:v>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="str">
-        <x:v>AZİMUT PORTFÖY KOÇ TOPLULUĞU ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B525" t="str">
-        <x:v>KOT</x:v>
+        <x:v>MPL</x:v>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="str">
-        <x:v>KARE PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY İKİNCİ AKTİF SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B526" t="str">
-        <x:v>KP3</x:v>
+        <x:v>MPN</x:v>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MEKSA PORTFÖY PRİME SERBEST FON</x:v>
       </x:c>
       <x:c r="B527" t="str">
-        <x:v>KPA</x:v>
+        <x:v>MPP</x:v>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B528" t="str">
-        <x:v>KPC</x:v>
+        <x:v>MPS</x:v>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KAR PAYI ÖDEYEN KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TEB PORTFÖY MERİDYEN SERBEST FON</x:v>
       </x:c>
       <x:c r="B529" t="str">
-        <x:v>KPD</x:v>
+        <x:v>MRI</x:v>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="str">
-        <x:v>NEO PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B530" t="str">
-        <x:v>KPF</x:v>
+        <x:v>MT1</x:v>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="str">
-        <x:v>İŞ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>MT PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B531" t="str">
-        <x:v>KPH</x:v>
+        <x:v>MT2</x:v>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="str">
-        <x:v>İŞ PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>BV PORTFÖY MALZEME TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B532" t="str">
-        <x:v>KPI</x:v>
+        <x:v>MTD</x:v>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="str">
-        <x:v>KARE PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B533" t="str">
-        <x:v>KPP</x:v>
+        <x:v>MTF</x:v>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOGUN FON)</x:v>
       </x:c>
       <x:c r="B534" t="str">
-        <x:v>KPU</x:v>
+        <x:v>MTG</x:v>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="str">
-        <x:v>KARE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>MT PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B535" t="str">
-        <x:v>KRC</x:v>
+        <x:v>MTH</x:v>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="str">
-        <x:v>KARE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>MT PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B536" t="str">
-        <x:v>KRF</x:v>
+        <x:v>MTK</x:v>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="str">
-        <x:v>İŞ PORTFÖY KARMA FON</x:v>
+        <x:v>AKTİF PORTFÖY TARIM VE SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B537" t="str">
-        <x:v>KRR</x:v>
+        <x:v>MTS</x:v>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="str">
-        <x:v>KARE PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B538" t="str">
-        <x:v>KRS</x:v>
+        <x:v>MTV</x:v>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" t="str">
-        <x:v>KARE PORTFÖY TÜRKİYE ODAKLI SERBEST (DÖVİZ ) FON</x:v>
+        <x:v>TEB PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B539" t="str">
-        <x:v>KRT</x:v>
+        <x:v>MTX</x:v>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" t="str">
-        <x:v>HEDEF PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B540" t="str">
-        <x:v>KSA</x:v>
+        <x:v>MUT</x:v>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B541" t="str">
-        <x:v>KSK</x:v>
+        <x:v>NAK</x:v>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY SÜRDÜRÜLEBİLİRLİK KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B542" t="str">
-        <x:v>KSR</x:v>
+        <x:v>NAU</x:v>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" t="str">
-        <x:v>ALLBATROSS PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BORÇLANMA ARACI FONLARI FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B543" t="str">
-        <x:v>KST</x:v>
+        <x:v>NBO</x:v>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B544" t="str">
-        <x:v>KSV</x:v>
+        <x:v>NBZ</x:v>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" t="str">
-        <x:v>AZİMUT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B545" t="str">
-        <x:v>KTI</x:v>
+        <x:v>NCS</x:v>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY TEKNOLOJİ KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B546" t="str">
-        <x:v>KTJ</x:v>
+        <x:v>NHP</x:v>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM (TL) FONU</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B547" t="str">
-        <x:v>KTM</x:v>
+        <x:v>NHY</x:v>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>NUROL PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B548" t="str">
-        <x:v>KTN</x:v>
+        <x:v>NJF</x:v>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY BİRİNCİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B549" t="str">
-        <x:v>KTR</x:v>
+        <x:v>NJR</x:v>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B550" t="str">
-        <x:v>KTS</x:v>
+        <x:v>NJY</x:v>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DÖRDÜNCÜ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B551" t="str">
-        <x:v>KTT</x:v>
+        <x:v>NKA</x:v>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B552" t="str">
-        <x:v>KTV</x:v>
+        <x:v>NKC</x:v>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ÜÇÜNCÜ KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B553" t="str">
-        <x:v>KU3</x:v>
+        <x:v>NKM</x:v>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY AGRESİF KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY KAR PAYI ÖDEYEN DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B554" t="str">
-        <x:v>KUA</x:v>
+        <x:v>NKP</x:v>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" t="str">
-        <x:v>KARE PORTFÖY DEĞİŞKEN  (DÖVİZ) FONU</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B555" t="str">
-        <x:v>KUB</x:v>
+        <x:v>NKT</x:v>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY DİNAMİK KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B556" t="str">
-        <x:v>KUD</x:v>
+        <x:v>NLE</x:v>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY KIYMETLİ MADENLER KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY KISA VADELİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B557" t="str">
-        <x:v>KUT</x:v>
+        <x:v>NLK</x:v>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" t="str">
-        <x:v>HEDEF PORTFÖY KATILIM İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY MERCAN KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B558" t="str">
-        <x:v>KVK</x:v>
+        <x:v>NME</x:v>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" t="str">
-        <x:v>ATLAS PORTFÖY KISA VADELİ KATILIM SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B559" t="str">
-        <x:v>KVR</x:v>
+        <x:v>NMU</x:v>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" t="str">
-        <x:v>AZİMUT PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>TACİRLER PORTFÖY NOVA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
       </x:c>
       <x:c r="B560" t="str">
-        <x:v>KVS</x:v>
+        <x:v>NOI</x:v>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" t="str">
-        <x:v>AK PORTFÖY ENERJİ ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B561" t="str">
-        <x:v>KVT</x:v>
+        <x:v>NPH</x:v>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" t="str">
-        <x:v>KARE PORTFÖY HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B562" t="str">
-        <x:v>KYA</x:v>
+        <x:v>NRC</x:v>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" t="str">
-        <x:v>KARE PORTFÖY YEDİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B563" t="str">
-        <x:v>KYS</x:v>
+        <x:v>NRG</x:v>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>NEO PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B564" t="str">
-        <x:v>KZL</x:v>
+        <x:v>NSA</x:v>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY İKİNCİ ALTIN KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B565" t="str">
-        <x:v>KZU</x:v>
+        <x:v>NSD</x:v>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" t="str">
-        <x:v>İŞ PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>NUROL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B566" t="str">
-        <x:v>LKF</x:v>
+        <x:v>NSH</x:v>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" t="str">
-        <x:v>ALLBATROSS PORTFÖY AYDIN HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B567" t="str">
-        <x:v>LLA</x:v>
+        <x:v>NSK</x:v>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" t="str">
-        <x:v>STATECH PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B568" t="str">
-        <x:v>LPH</x:v>
+        <x:v>NSP</x:v>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" t="str">
-        <x:v>AHLATCI PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B569" t="str">
-        <x:v>LTL</x:v>
+        <x:v>NST</x:v>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" t="str">
-        <x:v>MARMARA CAPITAL PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY YEDİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B570" t="str">
-        <x:v>MAC</x:v>
+        <x:v>NSY</x:v>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" t="str">
-        <x:v>MEKSA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY AVŞAR HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B571" t="str">
-        <x:v>MAD</x:v>
+        <x:v>NTB</x:v>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY TEKNOLOJİ VE İNOVASYON DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B572" t="str">
-        <x:v>MAS</x:v>
+        <x:v>NTI</x:v>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" t="str">
-        <x:v>MEKSA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NUROL PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B573" t="str">
-        <x:v>MBL</x:v>
+        <x:v>NUB</x:v>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>NEO PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B574" t="str">
-        <x:v>MBR</x:v>
+        <x:v>NUH</x:v>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" t="str">
-        <x:v>AZİMUT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ PARA PİYASASI (TL) FON</x:v>
       </x:c>
       <x:c r="B575" t="str">
-        <x:v>MCU</x:v>
+        <x:v>NVB</x:v>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>INVEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B576" t="str">
-        <x:v>MD1</x:v>
+        <x:v>NVK</x:v>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" t="str">
-        <x:v>MT PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B577" t="str">
-        <x:v>MD2</x:v>
+        <x:v>NVT</x:v>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" t="str">
-        <x:v>FİBA PORTFÖY MODEL EMTİA FON SEPETİ SERBEST FON</x:v>
+        <x:v>NEO PORTFÖY ORSA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B578" t="str">
-        <x:v>MDF</x:v>
+        <x:v>NVZ</x:v>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" t="str">
-        <x:v>GARANTİ PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
+        <x:v>NEO PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B579" t="str">
-        <x:v>MET</x:v>
+        <x:v>NZH</x:v>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" t="str">
-        <x:v>İŞ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B580" t="str">
-        <x:v>MGB</x:v>
+        <x:v>NZT</x:v>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" t="str">
-        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NUROL PORTFÖY ZÜMRÜT KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B581" t="str">
-        <x:v>MGH</x:v>
+        <x:v>NZU</x:v>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" t="str">
-        <x:v>MT PORTFÖY BIST HALKA ARZ ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B582" t="str">
-        <x:v>MHF</x:v>
+        <x:v>OBI</x:v>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B583" t="str">
-        <x:v>MJB</x:v>
+        <x:v>OBP</x:v>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" t="str">
-        <x:v>AKTİF PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
+        <x:v>OYAK PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B584" t="str">
-        <x:v>MJG</x:v>
+        <x:v>ODD</x:v>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" t="str">
-        <x:v>AKTİF PORTFÖY FORTUNA SERBEST FON</x:v>
+        <x:v>ONE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B585" t="str">
-        <x:v>MJH</x:v>
+        <x:v>ODG</x:v>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" t="str">
-        <x:v>AKTİF PORTFÖY AKTİF SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B586" t="str">
-        <x:v>MJL</x:v>
+        <x:v>ODP</x:v>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B587" t="str">
-        <x:v>MKA</x:v>
+        <x:v>ODS</x:v>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" t="str">
-        <x:v>AKTİF PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>AK PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B588" t="str">
-        <x:v>MKG</x:v>
+        <x:v>ODV</x:v>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" t="str">
-        <x:v>DENİZ PORTFÖY MELTEM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B589" t="str">
-        <x:v>MLT</x:v>
+        <x:v>OFI</x:v>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" t="str">
-        <x:v>AKTİF PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B590" t="str">
-        <x:v>MMH</x:v>
+        <x:v>OFS</x:v>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" t="str">
-        <x:v>EMAA BLUE PORTFÖY MOZAİK SERBEST FON</x:v>
+        <x:v>OYAK PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B591" t="str">
-        <x:v>MOZ</x:v>
+        <x:v>OGD</x:v>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B592" t="str">
-        <x:v>MPE</x:v>
+        <x:v>OHB</x:v>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" t="str">
-        <x:v>AKTİF PORTFÖY KISA VADELİ KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>OYAK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B593" t="str">
-        <x:v>MPF</x:v>
+        <x:v>OHK</x:v>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" t="str">
-        <x:v>MEKSA PORTFÖY İSTATİSTİKSEL ARBİTRAJ SERBEST (TL) FON</x:v>
+        <x:v>OSMANLI PORTFÖY ALTIN FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B594" t="str">
-        <x:v>MPI</x:v>
+        <x:v>OIL</x:v>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" t="str">
-        <x:v>AKTİF PORTFÖY KİRA SERTİFİKASI KATILIM (TL) FONU</x:v>
+        <x:v>OSMANLI PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B595" t="str">
-        <x:v>MPK</x:v>
+        <x:v>OIR</x:v>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B596" t="str">
-        <x:v>MPL</x:v>
+        <x:v>OJB</x:v>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" t="str">
-        <x:v>AKTİF PORTFÖY İKİNCİ AKTİF SERBEST (DÖVİZ) FON</x:v>
+        <x:v>QNB PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B597" t="str">
-        <x:v>MPN</x:v>
+        <x:v>OJK</x:v>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" t="str">
-        <x:v>MEKSA PORTFÖY PRİME SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B598" t="str">
-        <x:v>MPP</x:v>
+        <x:v>OJT</x:v>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" t="str">
-        <x:v>AKTİF PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B599" t="str">
-        <x:v>MPS</x:v>
+        <x:v>OKD</x:v>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" t="str">
-        <x:v>TEB PORTFÖY MERİDYEN SERBEST FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B600" t="str">
-        <x:v>MRI</x:v>
+        <x:v>OKP</x:v>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B601" t="str">
-        <x:v>MT1</x:v>
+        <x:v>OKT</x:v>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" t="str">
-        <x:v>MT PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>OSMANLI PORTFÖY İKİNCİ SERBEST (DÖVİZ- AVRO) FON</x:v>
       </x:c>
       <x:c r="B602" t="str">
-        <x:v>MT2</x:v>
+        <x:v>OLA</x:v>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" t="str">
-        <x:v>BV PORTFÖY MALZEME TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>QNB PORTFÖY TEMİZ ENERJİ VE SU FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B603" t="str">
-        <x:v>MTD</x:v>
+        <x:v>OLD</x:v>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B604" t="str">
-        <x:v>MTF</x:v>
+        <x:v>OLE</x:v>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" t="str">
-        <x:v>DENİZ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOGUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B605" t="str">
-        <x:v>MTG</x:v>
+        <x:v>OMG</x:v>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" t="str">
-        <x:v>MT PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B606" t="str">
-        <x:v>MTH</x:v>
+        <x:v>OMT</x:v>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" t="str">
-        <x:v>MT PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AKTİF PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B607" t="str">
-        <x:v>MTK</x:v>
+        <x:v>ONE</x:v>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" t="str">
-        <x:v>AKTİF PORTFÖY TARIM VE SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>AK PORTFÖY ONİKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B608" t="str">
-        <x:v>MTS</x:v>
+        <x:v>ONK</x:v>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" t="str">
-        <x:v>AK PORTFÖY METAVERSE VE DİJİTAL YAŞAM TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY AKTİF ONİKS SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B609" t="str">
-        <x:v>MTV</x:v>
+        <x:v>ONN</x:v>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" t="str">
-        <x:v>TEB PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
+        <x:v>İŞ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B610" t="str">
-        <x:v>MTX</x:v>
+        <x:v>ONS</x:v>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" t="str">
-        <x:v>GARANTİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B611" t="str">
-        <x:v>MUT</x:v>
+        <x:v>OPB</x:v>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" t="str">
-        <x:v>NEO PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>OSMANLI PORTFÖY ANKA SERBEST FON</x:v>
       </x:c>
       <x:c r="B612" t="str">
-        <x:v>NAK</x:v>
+        <x:v>OPD</x:v>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" t="str">
-        <x:v>NEO PORTFÖY ALTIN FONU</x:v>
+        <x:v>OSMANLI PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B613" t="str">
-        <x:v>NAU</x:v>
+        <x:v>OPF</x:v>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" t="str">
-        <x:v>NEO PORTFÖY BORÇLANMA ARACI FONLARI FON SEPETİ FONU</x:v>
+        <x:v>OSMANLI PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B614" t="str">
-        <x:v>NBO</x:v>
+        <x:v>OPH</x:v>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B615" t="str">
-        <x:v>NBZ</x:v>
+        <x:v>OPI</x:v>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" t="str">
-        <x:v>NUROL PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>OSMANLI PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B616" t="str">
-        <x:v>NCS</x:v>
+        <x:v>OPL</x:v>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>ASTRA PORTFÖY ALFA SERBEST FON</x:v>
       </x:c>
       <x:c r="B617" t="str">
-        <x:v>NHP</x:v>
+        <x:v>ORC</x:v>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B618" t="str">
-        <x:v>NHY</x:v>
+        <x:v>OSD</x:v>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" t="str">
-        <x:v>NUROL PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>OSMANLI PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B619" t="str">
-        <x:v>NJF</x:v>
+        <x:v>OSL</x:v>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>OYAK PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B620" t="str">
-        <x:v>NJR</x:v>
+        <x:v>OTJ</x:v>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM FONU</x:v>
+        <x:v>OYAK PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B621" t="str">
-        <x:v>NJY</x:v>
+        <x:v>OTK</x:v>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" t="str">
-        <x:v>NEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AZİMUT PORTFÖY OTOMOTİV SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B622" t="str">
-        <x:v>NKA</x:v>
+        <x:v>OTM</x:v>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>OSMANLI PORTFÖY ATLANTİK SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B623" t="str">
-        <x:v>NKC</x:v>
+        <x:v>OUD</x:v>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" t="str">
-        <x:v>NEO PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>QNB PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B624" t="str">
-        <x:v>NKM</x:v>
+        <x:v>OVD</x:v>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" t="str">
-        <x:v>NEO PORTFÖY KAR PAYI ÖDEYEN DEĞİŞKEN FON</x:v>
+        <x:v>AK PORTFÖY ALTINCI SERBEST(DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B625" t="str">
-        <x:v>NKP</x:v>
+        <x:v>PAL</x:v>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B626" t="str">
-        <x:v>NKT</x:v>
+        <x:v>PBK</x:v>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" t="str">
-        <x:v>NUROL PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PİRAMİT PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B627" t="str">
-        <x:v>NLE</x:v>
+        <x:v>PBN</x:v>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" t="str">
-        <x:v>NUROL PORTFÖY KISA VADELİ SERBEST FON</x:v>
+        <x:v>ASTRA PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B628" t="str">
-        <x:v>NLK</x:v>
+        <x:v>PDD</x:v>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" t="str">
-        <x:v>NUROL PORTFÖY MERCAN KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ASTRA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B629" t="str">
-        <x:v>NME</x:v>
+        <x:v>PDF</x:v>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" t="str">
-        <x:v>NUROL PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PERFORM PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B630" t="str">
-        <x:v>NMU</x:v>
+        <x:v>PEA</x:v>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" t="str">
-        <x:v>HEDEF PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PHİLLİP PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B631" t="str">
-        <x:v>NNF</x:v>
+        <x:v>PFO</x:v>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" t="str">
-        <x:v>TACİRLER PORTFÖY NOVA İSTATİSTİKSEL ARBİTRAJ SERBEST FON</x:v>
+        <x:v>ASTRA PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B632" t="str">
-        <x:v>NOI</x:v>
+        <x:v>PGD</x:v>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" t="str">
-        <x:v>NUROL PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY PAY GERİ ALIMI YAPAN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B633" t="str">
-        <x:v>NPH</x:v>
+        <x:v>PGS</x:v>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>PİRAMİT PORTFÖY BİST 50 DIŞI ŞİRKETLER HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B634" t="str">
-        <x:v>NRC</x:v>
+        <x:v>PHF</x:v>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ PARA PİYASASI FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B635" t="str">
-        <x:v>NRG</x:v>
+        <x:v>PHI</x:v>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" t="str">
-        <x:v>NEO PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B636" t="str">
-        <x:v>NSA</x:v>
+        <x:v>PHK</x:v>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" t="str">
-        <x:v>NUROL PORTFÖY DÖRDÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PİRAMİT PORTFÖY DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B637" t="str">
-        <x:v>NSD</x:v>
+        <x:v>PID</x:v>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" t="str">
-        <x:v>NUROL PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY PİL TEKNOLOJİLERİ VE ENERJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B638" t="str">
-        <x:v>NSH</x:v>
+        <x:v>PIL</x:v>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" t="str">
-        <x:v>NEO PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>GARANTİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B639" t="str">
-        <x:v>NSK</x:v>
+        <x:v>PIP</x:v>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" t="str">
-        <x:v>NUROL PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B640" t="str">
-        <x:v>NSP</x:v>
+        <x:v>PIR</x:v>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" t="str">
-        <x:v>İŞ PORTFÖY EMLAK SEKTÖRÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>PHİLLİP PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B641" t="str">
-        <x:v>NST</x:v>
+        <x:v>PJL</x:v>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" t="str">
-        <x:v>NEO PORTFÖY YEDİNCİ SERBEST FON</x:v>
+        <x:v>PERFORM PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B642" t="str">
-        <x:v>NSY</x:v>
+        <x:v>PJP</x:v>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" t="str">
-        <x:v>AZİMUT PORTFÖY AVŞAR HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AHLATCI PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B643" t="str">
-        <x:v>NTB</x:v>
+        <x:v>PK1</x:v>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" t="str">
-        <x:v>NEO PORTFÖY TEKNOLOJİ VE İNOVASYON DEĞİŞKEN FON</x:v>
+        <x:v>ATA PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B644" t="str">
-        <x:v>NTI</x:v>
+        <x:v>PKF</x:v>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" t="str">
-        <x:v>NUROL PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ATA PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B645" t="str">
-        <x:v>NUB</x:v>
+        <x:v>PKP</x:v>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" t="str">
-        <x:v>NEO PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B646" t="str">
-        <x:v>NUH</x:v>
+        <x:v>PKR</x:v>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ PARA PİYASASI (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B647" t="str">
-        <x:v>NVB</x:v>
+        <x:v>PKT</x:v>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" t="str">
-        <x:v>NEO PORTFÖY VENTO SERBEST FON</x:v>
+        <x:v>OSMANLI PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B648" t="str">
-        <x:v>NVC</x:v>
+        <x:v>PLR</x:v>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" t="str">
-        <x:v>INVEO PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PHİLLİP PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B649" t="str">
-        <x:v>NVK</x:v>
+        <x:v>PPB</x:v>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" t="str">
-        <x:v>NEO PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
+        <x:v>PERFORM PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B650" t="str">
-        <x:v>NVT</x:v>
+        <x:v>PPD</x:v>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" t="str">
-        <x:v>NEO PORTFÖY ORSA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>PHİLLİP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B651" t="str">
-        <x:v>NVZ</x:v>
+        <x:v>PPE</x:v>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" t="str">
-        <x:v>NEO PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ALBARAKA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B652" t="str">
-        <x:v>NZH</x:v>
+        <x:v>PPG</x:v>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" t="str">
-        <x:v>NEO PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B653" t="str">
-        <x:v>NZT</x:v>
+        <x:v>PPI</x:v>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" t="str">
-        <x:v>NUROL PORTFÖY ZÜMRÜT KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>AK PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B654" t="str">
-        <x:v>NZU</x:v>
+        <x:v>PPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B655" t="str">
-        <x:v>OBI</x:v>
+        <x:v>PPK</x:v>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>PİRAMİT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B656" t="str">
-        <x:v>OBP</x:v>
+        <x:v>PPM</x:v>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" t="str">
-        <x:v>OYAK PORTFÖY DÖRDÜNCÜ SERBEST FON</x:v>
+        <x:v>NUROL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B657" t="str">
-        <x:v>ODD</x:v>
+        <x:v>PPN</x:v>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="str">
-        <x:v>ONE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>PERFORM PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B658" t="str">
-        <x:v>ODG</x:v>
+        <x:v>PPP</x:v>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B659" t="str">
-        <x:v>ODP</x:v>
+        <x:v>PPS</x:v>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ SERBEST(DÖVİZ) FON</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B660" t="str">
-        <x:v>ODS</x:v>
+        <x:v>PPV</x:v>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" t="str">
-        <x:v>AK PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B661" t="str">
-        <x:v>ODV</x:v>
+        <x:v>PPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" t="str">
-        <x:v>OYAK PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>PİRAMİT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B662" t="str">
-        <x:v>OFI</x:v>
+        <x:v>PRD</x:v>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>AURA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B663" t="str">
-        <x:v>OFS</x:v>
+        <x:v>PRH</x:v>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" t="str">
-        <x:v>OYAK PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>INVEO PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B664" t="str">
-        <x:v>OGD</x:v>
+        <x:v>PRR</x:v>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALLBATROSS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B665" t="str">
-        <x:v>OHB</x:v>
+        <x:v>PRU</x:v>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" t="str">
-        <x:v>OYAK PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ASTRA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B666" t="str">
-        <x:v>OHK</x:v>
+        <x:v>PRV</x:v>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" t="str">
-        <x:v>OSMANLI PORTFÖY ALTIN FON SEPETİ FONU</x:v>
+        <x:v>DENİZ PORTFÖY PERAKENDE SEKTÖRÜ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B667" t="str">
-        <x:v>OIL</x:v>
+        <x:v>PSH</x:v>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" t="str">
-        <x:v>OSMANLI PORTFÖY DENGELİ FON SEPETİ FONU</x:v>
+        <x:v>AZİMUT PORTFÖY 8.0 SERBEST FON</x:v>
       </x:c>
       <x:c r="B668" t="str">
-        <x:v>OIR</x:v>
+        <x:v>PSL</x:v>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" t="str">
-        <x:v>QNB PORTFÖY BEŞİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B669" t="str">
-        <x:v>OJB</x:v>
+        <x:v>PTE</x:v>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" t="str">
-        <x:v>QNB PORTFÖY ALTIN FONU</x:v>
+        <x:v>QNB PORTFÖY TREND SERBEST FON</x:v>
       </x:c>
       <x:c r="B670" t="str">
-        <x:v>OJK</x:v>
+        <x:v>PTF</x:v>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" t="str">
-        <x:v>QNB PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
+        <x:v>PHİLLİP PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B671" t="str">
-        <x:v>OJT</x:v>
+        <x:v>PTN</x:v>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AHLATCI PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B672" t="str">
-        <x:v>OKD</x:v>
+        <x:v>PTP</x:v>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>QNB PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B673" t="str">
-        <x:v>OKP</x:v>
+        <x:v>PTS</x:v>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AK PORTFÖY BİRİNCİ KISA VADELİ SERBEST (TL)  FON</x:v>
       </x:c>
       <x:c r="B674" t="str">
-        <x:v>OKT</x:v>
+        <x:v>PUC</x:v>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" t="str">
-        <x:v>OSMANLI PORTFÖY İKİNCİ SERBEST (DÖVİZ- AVRO) FON</x:v>
+        <x:v>PERFORM PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B675" t="str">
-        <x:v>OLA</x:v>
+        <x:v>PUH</x:v>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" t="str">
-        <x:v>QNB PORTFÖY TEMİZ ENERJİ VE SU FON SEPETİ FONU</x:v>
+        <x:v>ALBARAKA PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B676" t="str">
-        <x:v>OLD</x:v>
+        <x:v>PVK</x:v>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY ALTINCI SERBEST FON</x:v>
       </x:c>
       <x:c r="B677" t="str">
-        <x:v>OLE</x:v>
+        <x:v>RAF</x:v>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" t="str">
-        <x:v>AZİMUT PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ALBARAKA PORTFÖY BEREKET VAKFI NA DESTEK ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B678" t="str">
-        <x:v>OMG</x:v>
+        <x:v>RBA</x:v>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" t="str">
-        <x:v>AKTİF PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B679" t="str">
-        <x:v>ONE</x:v>
+        <x:v>RBB</x:v>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" t="str">
-        <x:v>AK PORTFÖY ONİKİNCİ SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B680" t="str">
-        <x:v>ONK</x:v>
+        <x:v>RBF</x:v>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" t="str">
-        <x:v>AKTİF PORTFÖY AKTİF ONİKS SERBEST (TL) FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B681" t="str">
-        <x:v>ONN</x:v>
+        <x:v>RBH</x:v>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="str">
-        <x:v>İŞ PORTFÖY ONİKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B682" t="str">
-        <x:v>ONS</x:v>
+        <x:v>RBI</x:v>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KATILIM FONU</x:v>
       </x:c>
       <x:c r="B683" t="str">
-        <x:v>OPB</x:v>
+        <x:v>RBK</x:v>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" t="str">
-        <x:v>OSMANLI PORTFÖY ANKA SERBEST FON</x:v>
+        <x:v>QNB PORTFÖY ROBOTİK VE BLOCKCHAİN TEKNOLOJİLERİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B684" t="str">
-        <x:v>OPD</x:v>
+        <x:v>RBL</x:v>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" t="str">
-        <x:v>OSMANLI PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B685" t="str">
-        <x:v>OPF</x:v>
+        <x:v>RBN</x:v>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" t="str">
-        <x:v>OSMANLI PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B686" t="str">
-        <x:v>OPH</x:v>
+        <x:v>RBP</x:v>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" t="str">
-        <x:v>OSMANLI PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE  PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
       </x:c>
       <x:c r="B687" t="str">
-        <x:v>OPI</x:v>
+        <x:v>RBR</x:v>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" t="str">
-        <x:v>OSMANLI PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KİRA SERTİFİKALARI  KATILIM FONU</x:v>
       </x:c>
       <x:c r="B688" t="str">
-        <x:v>OPL</x:v>
+        <x:v>RBT</x:v>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" t="str">
-        <x:v>ASTRA PORTFÖY ALFA SERBEST FON</x:v>
+        <x:v>ALBARAKA PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B689" t="str">
-        <x:v>ORC</x:v>
+        <x:v>RBV</x:v>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" t="str">
-        <x:v>OSMANLI PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>AZİMUT PORTFÖY BİRİNCİ ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B690" t="str">
-        <x:v>OSD</x:v>
+        <x:v>RCV</x:v>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" t="str">
-        <x:v>OSMANLI PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B691" t="str">
-        <x:v>OSL</x:v>
+        <x:v>RD1</x:v>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" t="str">
-        <x:v>OYAK PORTFÖY KIYMETLİ MADENLER KATILIM FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY DOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B692" t="str">
-        <x:v>OTJ</x:v>
+        <x:v>RDF</x:v>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" t="str">
-        <x:v>OYAK PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
+        <x:v>PHİLLİP PORTFÖY RODOSTO SERBEST FON</x:v>
       </x:c>
       <x:c r="B693" t="str">
-        <x:v>OTK</x:v>
+        <x:v>RDT</x:v>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" t="str">
-        <x:v>AZİMUT PORTFÖY OTOMOTİV SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY ENERJİ VE METAL FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B694" t="str">
-        <x:v>OTM</x:v>
+        <x:v>RFM</x:v>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" t="str">
-        <x:v>OSMANLI PORTFÖY ATLANTİK SERBEST (DÖVİZ) FON</x:v>
+        <x:v>RE-PIE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B695" t="str">
-        <x:v>OUD</x:v>
+        <x:v>RGD</x:v>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" t="str">
-        <x:v>QNB PORTFÖY EMTİA FON SEPETİ FONU</x:v>
+        <x:v>RE-PIE PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B696" t="str">
-        <x:v>OVD</x:v>
+        <x:v>RGH</x:v>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) SERBEST FON</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B697" t="str">
-        <x:v>P1A</x:v>
+        <x:v>RHI</x:v>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" t="str">
-        <x:v>PUSULA PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B698" t="str">
-        <x:v>PA2</x:v>
+        <x:v>RHS</x:v>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ROTA PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B699" t="str">
-        <x:v>PAB</x:v>
+        <x:v>RIA</x:v>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" t="str">
-        <x:v>PARDUS PORTFÖY ALTIN FONU</x:v>
+        <x:v>RE-PIE PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B700" t="str">
-        <x:v>PAF</x:v>
+        <x:v>RIH</x:v>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" t="str">
-        <x:v>AK PORTFÖY ALTINCI SERBEST(DÖVİZ) FON</x:v>
+        <x:v>RE-PIE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B701" t="str">
-        <x:v>PAL</x:v>
+        <x:v>RIK</x:v>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" t="str">
-        <x:v>PARDUS PORTFÖY ANADOLU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B702" t="str">
-        <x:v>PAO</x:v>
+        <x:v>RJG</x:v>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B703" t="str">
-        <x:v>PBI</x:v>
+        <x:v>RKC</x:v>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" t="str">
-        <x:v>ASTRA PORTFÖY BİRİNCİ KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>RE-PIE PORTFÖY KATILIM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B704" t="str">
-        <x:v>PBK</x:v>
+        <x:v>RKH</x:v>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" t="str">
-        <x:v>PİRAMİT PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B705" t="str">
-        <x:v>PBN</x:v>
+        <x:v>RKS</x:v>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" t="str">
-        <x:v>PUSULA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B706" t="str">
-        <x:v>PBR</x:v>
+        <x:v>RKV</x:v>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" t="str">
-        <x:v>PARDUS PORTFÖY İNCİ SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY YİRMİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B707" t="str">
-        <x:v>PCE</x:v>
+        <x:v>RLH</x:v>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" t="str">
-        <x:v>ASTRA PORTFÖY KATILIM FONU</x:v>
+        <x:v>ROTA PORTFÖY ONUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B708" t="str">
-        <x:v>PDD</x:v>
+        <x:v>ROF</x:v>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" t="str">
-        <x:v>ASTRA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ROTA PORTFÖY İKLİM DEĞİŞİKLİĞİ ÇÖZÜMLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B709" t="str">
-        <x:v>PDF</x:v>
+        <x:v>RPC</x:v>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" t="str">
-        <x:v>PERFORM PORTFÖY ALTIN FONU</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B710" t="str">
-        <x:v>PEA</x:v>
+        <x:v>RPD</x:v>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" t="str">
-        <x:v>PHİLLİP PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B711" t="str">
-        <x:v>PFO</x:v>
+        <x:v>RPG</x:v>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" t="str">
-        <x:v>ATLAS PORTFÖY FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B712" t="str">
-        <x:v>PFS</x:v>
+        <x:v>RPI</x:v>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" t="str">
-        <x:v>ASTRA PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>RE-PIE PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
       </x:c>
       <x:c r="B713" t="str">
-        <x:v>PGD</x:v>
+        <x:v>RPL</x:v>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" t="str">
-        <x:v>AZİMUT PORTFÖY PAY GERİ ALIMI YAPAN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY İLAÇ VE MEDİKAL TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B714" t="str">
-        <x:v>PGS</x:v>
+        <x:v>RPM</x:v>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" t="str">
-        <x:v>PUSULA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY NEV SERBEST FON</x:v>
       </x:c>
       <x:c r="B715" t="str">
-        <x:v>PHE</x:v>
+        <x:v>RPN</x:v>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" t="str">
-        <x:v>PİRAMİT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B716" t="str">
-        <x:v>PHI</x:v>
+        <x:v>RPP</x:v>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" t="str">
-        <x:v>PHİLLİP PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B717" t="str">
-        <x:v>PHK</x:v>
+        <x:v>RPS</x:v>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" t="str">
-        <x:v>PİRAMİT PORTFÖY DEĞİŞKEN FON</x:v>
+        <x:v>ROTA PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B718" t="str">
-        <x:v>PID</x:v>
+        <x:v>RPT</x:v>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" t="str">
-        <x:v>ROTA PORTFÖY PİL TEKNOLOJİLERİ VE ENERJİ FON SEPETİ FONU</x:v>
+        <x:v>ROTA PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B719" t="str">
-        <x:v>PIL</x:v>
+        <x:v>RPX</x:v>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" t="str">
-        <x:v>GARANTİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B720" t="str">
-        <x:v>PIP</x:v>
+        <x:v>RRA</x:v>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" t="str">
-        <x:v>PİRAMİT PORTFÖY ALTIN FONU</x:v>
+        <x:v>RE-PIE PORTFÖY PARA PİYASASI KATILIM (TL) FON</x:v>
       </x:c>
       <x:c r="B721" t="str">
-        <x:v>PIR</x:v>
+        <x:v>RRP</x:v>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" t="str">
-        <x:v>PARDUS PORTFÖY İKİNCİ KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>ROTA PORTFÖY BİRİNCİ KISA VADELİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B722" t="str">
-        <x:v>PIS</x:v>
+        <x:v>RS1</x:v>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" t="str">
-        <x:v>PHİLLİP PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>ROTA PORTFÖY ONSEKİZİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B723" t="str">
-        <x:v>PJL</x:v>
+        <x:v>RSK</x:v>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" t="str">
-        <x:v>PERFORM PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>RE-PIE PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B724" t="str">
-        <x:v>PJP</x:v>
+        <x:v>RTD</x:v>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" t="str">
-        <x:v>AHLATCI PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>ATA PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B725" t="str">
-        <x:v>PK1</x:v>
+        <x:v>RTG</x:v>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" t="str">
-        <x:v>PUSULA PORTFÖY İKİNCİ KATILIM HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B726" t="str">
-        <x:v>PKD</x:v>
+        <x:v>RTH</x:v>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" t="str">
-        <x:v>ATA PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B727" t="str">
-        <x:v>PKF</x:v>
+        <x:v>RTP</x:v>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" t="str">
-        <x:v>PUSULA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>BV PORTFÖY ROBOTİK VE UZAY TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B728" t="str">
-        <x:v>PKM</x:v>
+        <x:v>RUT</x:v>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" t="str">
-        <x:v>ATA PORTFÖY PARA PİYASASI KATILIM SERBEST FON</x:v>
+        <x:v>ROTA PORTFÖY YEDİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON</x:v>
       </x:c>
       <x:c r="B729" t="str">
-        <x:v>PKP</x:v>
+        <x:v>RYF</x:v>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>AK PORTFÖY SABANCI TOPLULUĞU ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B730" t="str">
-        <x:v>PKR</x:v>
+        <x:v>SAS</x:v>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" t="str">
-        <x:v>YAPI KREDİ PORTFÖY PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B731" t="str">
-        <x:v>PKT</x:v>
+        <x:v>SBH</x:v>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" t="str">
-        <x:v>PARDUS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B732" t="str">
-        <x:v>PKV</x:v>
+        <x:v>SD1</x:v>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" t="str">
-        <x:v>OSMANLI PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>AZİMUT PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B733" t="str">
-        <x:v>PLR</x:v>
+        <x:v>SFS</x:v>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" t="str">
-        <x:v>PARDUS PORTFÖY MODEL PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY BİYOTEKNOLOJİ VE SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B734" t="str">
-        <x:v>PMP</x:v>
+        <x:v>SGK</x:v>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" t="str">
-        <x:v>PUSULA PORTFÖY İKİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>GARANTİ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B735" t="str">
-        <x:v>PNU</x:v>
+        <x:v>SGT</x:v>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" t="str">
-        <x:v>PARDUS PORTFÖY ONDOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>STRATEJİ PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B736" t="str">
-        <x:v>PO9</x:v>
+        <x:v>SHC</x:v>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" t="str">
-        <x:v>PARDUS PORTFÖY ONBEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY ÖNCE KADIN DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B737" t="str">
-        <x:v>POS</x:v>
+        <x:v>SHE</x:v>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" t="str">
-        <x:v>PARDUS PORTFÖY BİRİNCİ KATILIM FONU</x:v>
+        <x:v>SPARTA PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B738" t="str">
-        <x:v>PP1</x:v>
+        <x:v>SHU</x:v>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" t="str">
-        <x:v>PHİLLİP PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>STRATEJİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B739" t="str">
-        <x:v>PPB</x:v>
+        <x:v>SKO</x:v>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" t="str">
-        <x:v>PERFORM PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>NEO PORTFÖY SEKİZİNCİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B740" t="str">
-        <x:v>PPD</x:v>
+        <x:v>SKZ</x:v>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" t="str">
-        <x:v>PHİLLİP PORTFÖY SERBEST (DÖVİZ) FON</x:v>
+        <x:v>QNB PORTFÖY ALGORİTMİK STRATEJİLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B741" t="str">
-        <x:v>PPE</x:v>
+        <x:v>SLG</x:v>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" t="str">
-        <x:v>ALBARAKA PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>AZIMUT PORTFÖY 5.0 SERBEST (DÖVIZ) FON</x:v>
       </x:c>
       <x:c r="B742" t="str">
-        <x:v>PPG</x:v>
+        <x:v>SPE</x:v>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" t="str">
-        <x:v>PARDUS PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B743" t="str">
-        <x:v>PPH</x:v>
+        <x:v>SPN</x:v>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" t="str">
-        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>SPARTA PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B744" t="str">
-        <x:v>PPI</x:v>
+        <x:v>SPP</x:v>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" t="str">
-        <x:v>AK PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>BV PORTFÖY SPOR ENDÜSTRİSİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B745" t="str">
-        <x:v>PPJ</x:v>
+        <x:v>SPR</x:v>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" t="str">
-        <x:v>QNB PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>AKTİF PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B746" t="str">
-        <x:v>PPK</x:v>
+        <x:v>SPT</x:v>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" t="str">
-        <x:v>PİRAMİT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>DENİZ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B747" t="str">
-        <x:v>PPM</x:v>
+        <x:v>SSK</x:v>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" t="str">
-        <x:v>NUROL PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SAVUNMA SANAYİİ ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B748" t="str">
-        <x:v>PPN</x:v>
+        <x:v>SSS</x:v>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" t="str">
-        <x:v>PERFORM PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>STRATEJİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B749" t="str">
-        <x:v>PPP</x:v>
+        <x:v>ST1</x:v>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" t="str">
-        <x:v>PHİLLİP PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B750" t="str">
-        <x:v>PPS</x:v>
+        <x:v>SUA</x:v>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" t="str">
-        <x:v>ATLAS PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ÜNLÜ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B751" t="str">
-        <x:v>PPT</x:v>
+        <x:v>SUB</x:v>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY ÜÇÜNCÜ DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B752" t="str">
-        <x:v>PPV</x:v>
+        <x:v>SUC</x:v>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" t="str">
-        <x:v>AZİMUT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>EMAA BLUE PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B753" t="str">
-        <x:v>PPZ</x:v>
+        <x:v>SUR</x:v>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" t="str">
-        <x:v>PİRAMİT PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>STRATEJİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B754" t="str">
-        <x:v>PRD</x:v>
+        <x:v>SVB</x:v>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" t="str">
-        <x:v>AURA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AK PORTFÖY TARIM VE GIDA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B755" t="str">
-        <x:v>PRH</x:v>
+        <x:v>TAR</x:v>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" t="str">
-        <x:v>INVEO PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B756" t="str">
-        <x:v>PRR</x:v>
+        <x:v>TAU</x:v>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" t="str">
-        <x:v>ALLBATROSS PORTFÖY KISA VADELİ SERBEST (TL) FON</x:v>
+        <x:v>TEB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B757" t="str">
-        <x:v>PRU</x:v>
+        <x:v>TBT</x:v>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" t="str">
-        <x:v>ASTRA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B758" t="str">
-        <x:v>PRV</x:v>
+        <x:v>TBV</x:v>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" t="str">
-        <x:v>PUSULA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B759" t="str">
-        <x:v>PRY</x:v>
+        <x:v>TCA</x:v>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" t="str">
-        <x:v>ATLAS PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>TACİRLER PORTFÖY PARA PİYASASI FONU</x:v>
       </x:c>
       <x:c r="B760" t="str">
-        <x:v>PSE</x:v>
+        <x:v>TCB</x:v>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" t="str">
-        <x:v>DENİZ PORTFÖY PERAKENDE SEKTÖRÜ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY SERBEST ( DÖVİZ ) FON</x:v>
       </x:c>
       <x:c r="B761" t="str">
-        <x:v>PSH</x:v>
+        <x:v>TCC</x:v>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" t="str">
-        <x:v>AZİMUT PORTFÖY 8.0 SERBEST FON</x:v>
+        <x:v>TACİRLER PORTFÖY DEĞIŞKEN FON</x:v>
       </x:c>
       <x:c r="B762" t="str">
-        <x:v>PSL</x:v>
+        <x:v>TCD</x:v>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>TEB PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B763" t="str">
-        <x:v>PTE</x:v>
+        <x:v>TCF</x:v>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" t="str">
-        <x:v>QNB PORTFÖY TREND SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B764" t="str">
-        <x:v>PTF</x:v>
+        <x:v>TDG</x:v>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" t="str">
-        <x:v>PHİLLİP PORTFÖY ALTIN FONU</x:v>
+        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B765" t="str">
-        <x:v>PTN</x:v>
+        <x:v>TE3</x:v>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" t="str">
-        <x:v>PARDUS PORTFÖY TEMETTÜ ÖDEYEN ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B766" t="str">
-        <x:v>PTO</x:v>
+        <x:v>TE4</x:v>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" t="str">
-        <x:v>AHLATCI PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>AZİMUT PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B767" t="str">
-        <x:v>PTP</x:v>
+        <x:v>TEJ</x:v>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" t="str">
-        <x:v>QNB PORTFÖY PARA PİYASASI SERBEST (TL) FON</x:v>
+        <x:v>TEB PORTFÖY AMERİKA TEKNOLOJİ YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B768" t="str">
-        <x:v>PTS</x:v>
+        <x:v>TFF</x:v>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" t="str">
-        <x:v>AK PORTFÖY BİRİNCİ KISA VADELİ SERBEST (TL)  FON</x:v>
+        <x:v>İŞ PORTFÖY TÜFEYE ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B769" t="str">
-        <x:v>PUC</x:v>
+        <x:v>TFU</x:v>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" t="str">
-        <x:v>PERFORM PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>GARANTİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B770" t="str">
-        <x:v>PUH</x:v>
+        <x:v>TGA</x:v>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" t="str">
-        <x:v>PUSULA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY EMTİA YABANCI BYF FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B771" t="str">
-        <x:v>PUK</x:v>
+        <x:v>TGE</x:v>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" t="str">
-        <x:v>ALBARAKA PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>AK PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B772" t="str">
-        <x:v>PVK</x:v>
+        <x:v>TGR</x:v>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" t="str">
-        <x:v>PARDUS PORTFÖY YİRMİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TRIVE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON</x:v>
       </x:c>
       <x:c r="B773" t="str">
-        <x:v>PYR</x:v>
+        <x:v>THD</x:v>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" t="str">
-        <x:v>ROTA PORTFÖY ALTINCI SERBEST FON</x:v>
+        <x:v>TRİVE PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B774" t="str">
-        <x:v>RAF</x:v>
+        <x:v>THT</x:v>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" t="str">
-        <x:v>ALBARAKA PORTFÖY BEREKET VAKFI NA DESTEK ALTIN KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B775" t="str">
-        <x:v>RBA</x:v>
+        <x:v>TI2</x:v>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>İŞ PORTFÖY İŞ BANKASI İŞTİRAKLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B776" t="str">
-        <x:v>RBB</x:v>
+        <x:v>TI3</x:v>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>İŞ PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B777" t="str">
-        <x:v>RBF</x:v>
+        <x:v>TI4</x:v>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" t="str">
-        <x:v>ALBARAKA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B778" t="str">
-        <x:v>RBH</x:v>
+        <x:v>TI6</x:v>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>İŞ PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B779" t="str">
-        <x:v>RBI</x:v>
+        <x:v>TI7</x:v>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" t="str">
-        <x:v>ALBARAKA PORTFÖY KATILIM FONU</x:v>
+        <x:v>İŞ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B780" t="str">
-        <x:v>RBK</x:v>
+        <x:v>TIE</x:v>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" t="str">
-        <x:v>QNB PORTFÖY ROBOTİK VE BLOCKCHAİN TEKNOLOJİLERİ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B781" t="str">
-        <x:v>RBL</x:v>
+        <x:v>TIL</x:v>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" t="str">
-        <x:v>RE-PIE PORTFÖY BEŞİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B782" t="str">
-        <x:v>RBN</x:v>
+        <x:v>TJF</x:v>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>TEB PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B783" t="str">
-        <x:v>RBP</x:v>
+        <x:v>TJI</x:v>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" t="str">
-        <x:v>RE-PIE  PORTFÖY BİRİNCİ KATILIM SERBEST FON</x:v>
+        <x:v>TEB PORTFÖY ALTINCI SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B784" t="str">
-        <x:v>RBR</x:v>
+        <x:v>TJT</x:v>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" t="str">
-        <x:v>ALBARAKA PORTFÖY KİRA SERTİFİKALARI  KATILIM FONU</x:v>
+        <x:v>TACİRLER PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B785" t="str">
-        <x:v>RBT</x:v>
+        <x:v>TKF</x:v>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" t="str">
-        <x:v>ALBARAKA PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>AURA PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B786" t="str">
-        <x:v>RBV</x:v>
+        <x:v>TLE</x:v>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" t="str">
-        <x:v>AZİMUT PORTFÖY BİRİNCİ ÇOKLU VARLIK KATILIM FONU</x:v>
+        <x:v>AURA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B787" t="str">
-        <x:v>RCV</x:v>
+        <x:v>TLH</x:v>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>AKTİF PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B788" t="str">
-        <x:v>RD1</x:v>
+        <x:v>TLK</x:v>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" t="str">
-        <x:v>ROTA PORTFÖY DOKUZUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ATA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B789" t="str">
-        <x:v>RDF</x:v>
+        <x:v>TLZ</x:v>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" t="str">
-        <x:v>PHİLLİP PORTFÖY RODOSTO SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY TEMA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B790" t="str">
-        <x:v>RDT</x:v>
+        <x:v>TMC</x:v>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" t="str">
-        <x:v>ROTA PORTFÖY ENERJİ VE METAL FON SEPETİ FONU</x:v>
+        <x:v>İŞ PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B791" t="str">
-        <x:v>RFM</x:v>
+        <x:v>TMG</x:v>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" t="str">
-        <x:v>RE-PIE PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>AZİMUT PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B792" t="str">
-        <x:v>RGD</x:v>
+        <x:v>TMU</x:v>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" t="str">
-        <x:v>RE-PIE PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK VE TARIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B793" t="str">
-        <x:v>RGH</x:v>
+        <x:v>TMZ</x:v>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY TTF TENİSE DESTEK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B794" t="str">
-        <x:v>RHI</x:v>
+        <x:v>TND</x:v>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" t="str">
-        <x:v>ROTA PORTFÖY HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B795" t="str">
-        <x:v>RHS</x:v>
+        <x:v>TOT</x:v>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" t="str">
-        <x:v>ROTA PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TEB PORTFÖY KIYMETLİ MADENLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B796" t="str">
-        <x:v>RIA</x:v>
+        <x:v>TPC</x:v>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" t="str">
-        <x:v>RE-PIE PORTFÖY İKİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>TACİRLER PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B797" t="str">
-        <x:v>RIH</x:v>
+        <x:v>TPF</x:v>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" t="str">
-        <x:v>RE-PIE PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B798" t="str">
-        <x:v>RIK</x:v>
+        <x:v>TPJ</x:v>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" t="str">
-        <x:v>RE-PIE PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B799" t="str">
-        <x:v>RJG</x:v>
+        <x:v>TPL</x:v>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY PUSULA SERBEST FON</x:v>
       </x:c>
       <x:c r="B800" t="str">
-        <x:v>RKC</x:v>
+        <x:v>TPP</x:v>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" t="str">
-        <x:v>RE-PIE PORTFÖY KATILIM HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AURA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B801" t="str">
-        <x:v>RKH</x:v>
+        <x:v>TPV</x:v>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" t="str">
-        <x:v>ROTA PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>TEB PORTFÖY KİRA SERTİFİKALARI (DÖVİZ) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B802" t="str">
-        <x:v>RKS</x:v>
+        <x:v>TPZ</x:v>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" t="str">
-        <x:v>RE-PIE PORTFÖY KISA VADELİ KATILIM SERBEST (TL) FON</x:v>
+        <x:v>TRIVE PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B803" t="str">
-        <x:v>RKV</x:v>
+        <x:v>TRO</x:v>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" t="str">
-        <x:v>ROTA PORTFÖY YİRMİNCİ SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B804" t="str">
-        <x:v>RLH</x:v>
+        <x:v>TTA</x:v>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" t="str">
-        <x:v>ROTA PORTFÖY ONUNCU HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B805" t="str">
-        <x:v>ROF</x:v>
+        <x:v>TTE</x:v>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" t="str">
-        <x:v>ROTA PORTFÖY İKLİM DEĞİŞİKLİĞİ ÇÖZÜMLERİ DEĞİŞKEN FON</x:v>
+        <x:v>TACİRLER PORTFÖY KARTOPU SERBEST FON</x:v>
       </x:c>
       <x:c r="B806" t="str">
-        <x:v>RPC</x:v>
+        <x:v>TTL</x:v>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>TACİRLER PORTFÖY VEGA SERBEST (TL)  FON</x:v>
       </x:c>
       <x:c r="B807" t="str">
-        <x:v>RPD</x:v>
+        <x:v>TTV</x:v>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" t="str">
-        <x:v>ROTA PORTFÖY ALTIN FONU</x:v>
+        <x:v>TEB PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B808" t="str">
-        <x:v>RPG</x:v>
+        <x:v>TUA</x:v>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" t="str">
-        <x:v>ROTA PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>EMAA BLUE PORTFÖY TARIM VE GIDA SEKTÖRÜ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B809" t="str">
-        <x:v>RPI</x:v>
+        <x:v>TVE</x:v>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" t="str">
-        <x:v>RE-PIE PORTFÖY ALGORİTMİK STRATEJİLER SERBEST FON</x:v>
+        <x:v>TRIVE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B810" t="str">
-        <x:v>RPL</x:v>
+        <x:v>TVN</x:v>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" t="str">
-        <x:v>ROTA PORTFÖY İLAÇ VE MEDİKAL TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>TEB PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B811" t="str">
-        <x:v>RPM</x:v>
+        <x:v>TYH</x:v>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" t="str">
-        <x:v>ROTA PORTFÖY NEV SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B812" t="str">
-        <x:v>RPN</x:v>
+        <x:v>TZD</x:v>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B813" t="str">
-        <x:v>RPP</x:v>
+        <x:v>TZT</x:v>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY ONUNCU SERBEST FON</x:v>
       </x:c>
       <x:c r="B814" t="str">
-        <x:v>RPS</x:v>
+        <x:v>ULH</x:v>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" t="str">
-        <x:v>ROTA PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
+        <x:v>İŞ PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B815" t="str">
-        <x:v>RPT</x:v>
+        <x:v>UNT</x:v>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" t="str">
-        <x:v>ROTA PORTFÖY ÜÇÜNCÜ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B816" t="str">
-        <x:v>RPX</x:v>
+        <x:v>UP1</x:v>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" t="str">
-        <x:v>ROTA PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B817" t="str">
-        <x:v>RRA</x:v>
+        <x:v>UP2</x:v>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" t="str">
-        <x:v>RE-PIE PORTFÖY PARA PİYASASI KATILIM (TL) FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY DÖRDÜNCÜ SERBEST (DÖVIZ) FON</x:v>
       </x:c>
       <x:c r="B818" t="str">
-        <x:v>RRP</x:v>
+        <x:v>UPD</x:v>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" t="str">
-        <x:v>ROTA PORTFÖY BİRİNCİ KISA VADELİ SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY HİSSE SENEDİ (TL) FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B819" t="str">
-        <x:v>RS1</x:v>
+        <x:v>UPH</x:v>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" t="str">
-        <x:v>ROTA PORTFÖY ONSEKİZİNCİ SERBEST FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B820" t="str">
-        <x:v>RSK</x:v>
+        <x:v>UPP</x:v>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" t="str">
-        <x:v>RE-PIE PORTFÖY TEKNOLOJİ DEĞİŞKEN FON</x:v>
+        <x:v>ATA PORTFÖY ENERJİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B821" t="str">
-        <x:v>RTD</x:v>
+        <x:v>URA</x:v>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" t="str">
-        <x:v>ATA PORTFÖY ROBOTİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ÜNLÜ PORTFÖY DEĞER YATIRIMLARI SERBEST FON</x:v>
       </x:c>
       <x:c r="B822" t="str">
-        <x:v>RTG</x:v>
+        <x:v>USY</x:v>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AK PORTFÖY DEĞER ODAKLI 100 ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B823" t="str">
-        <x:v>RTH</x:v>
+        <x:v>VAY</x:v>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" t="str">
-        <x:v>RE-PIE PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>AK PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B824" t="str">
-        <x:v>RTP</x:v>
+        <x:v>VCY</x:v>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" t="str">
-        <x:v>BV PORTFÖY ROBOTİK VE UZAY TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY İKİNCİ KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
       </x:c>
       <x:c r="B825" t="str">
-        <x:v>RUT</x:v>
+        <x:v>VFK</x:v>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" t="str">
-        <x:v>ROTA PORTFÖY YEDİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON</x:v>
+        <x:v>V PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B826" t="str">
-        <x:v>RYF</x:v>
+        <x:v>VFO</x:v>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" t="str">
-        <x:v>AK PORTFÖY SABANCI TOPLULUĞU ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>V PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B827" t="str">
-        <x:v>SAS</x:v>
+        <x:v>VHK</x:v>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B828" t="str">
-        <x:v>SBH</x:v>
+        <x:v>VHS</x:v>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B829" t="str">
-        <x:v>SD1</x:v>
+        <x:v>VKK</x:v>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" t="str">
-        <x:v>AZİMUT PORTFÖY AGRESİF FON SEPETİ FONU</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B830" t="str">
-        <x:v>SFS</x:v>
+        <x:v>VKV</x:v>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" t="str">
-        <x:v>EMAA BLUE PORTFÖY BİYOTEKNOLOJİ VE SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY ALTIN KATILIM FONU</x:v>
       </x:c>
       <x:c r="B831" t="str">
-        <x:v>SGK</x:v>
+        <x:v>VLT</x:v>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" t="str">
-        <x:v>GARANTİ PORTFÖY SİBER GÜVENLİK TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>VEGA PORTFÖY MAVİ SERBEST FON</x:v>
       </x:c>
       <x:c r="B832" t="str">
-        <x:v>SGT</x:v>
+        <x:v>VMV</x:v>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" t="str">
-        <x:v>STRATEJİ PORTFÖY İKİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VEGA PORTFÖY ANKA SERBEST FON</x:v>
       </x:c>
       <x:c r="B833" t="str">
-        <x:v>SHC</x:v>
+        <x:v>VNK</x:v>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" t="str">
-        <x:v>TEB PORTFÖY ÖNCE KADIN DEĞİŞKEN FON</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B834" t="str">
-        <x:v>SHE</x:v>
+        <x:v>VPA</x:v>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" t="str">
-        <x:v>SPARTA PORTFÖY ÜÇÜNCÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>V PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B835" t="str">
-        <x:v>SHU</x:v>
+        <x:v>VPD</x:v>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" t="str">
-        <x:v>STRATEJİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>V PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B836" t="str">
-        <x:v>SKO</x:v>
+        <x:v>VPE</x:v>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" t="str">
-        <x:v>NEO PORTFÖY SEKİZİNCİ SERBEST FON</x:v>
+        <x:v>V PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B837" t="str">
-        <x:v>SKZ</x:v>
+        <x:v>VPH</x:v>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" t="str">
-        <x:v>QNB PORTFÖY ALGORİTMİK STRATEJİLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VEGA PORTFÖY PARLA SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B838" t="str">
-        <x:v>SLG</x:v>
+        <x:v>VPP</x:v>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" t="str">
-        <x:v>ATLAS PORTFÖY SANAYİ SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>VEGA PORTFÖY SALUR HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B839" t="str">
-        <x:v>SNY</x:v>
+        <x:v>VPS</x:v>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" t="str">
-        <x:v>HEDEF PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY ÇOKLU VARLIK KATILIM FONU</x:v>
       </x:c>
       <x:c r="B840" t="str">
-        <x:v>SOS</x:v>
+        <x:v>VRK</x:v>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" t="str">
-        <x:v>AZIMUT PORTFÖY 5.0 SERBEST (DÖVIZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B841" t="str">
-        <x:v>SPE</x:v>
+        <x:v>YAC</x:v>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" t="str">
-        <x:v>AZİMUT PORTFÖY İSTATİSTİKSEL ARBİTRAJ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TLREF'E ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B842" t="str">
-        <x:v>SPN</x:v>
+        <x:v>YAE</x:v>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" t="str">
-        <x:v>SPARTA PORTFÖY BİRİNCİ PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KARMA FON</x:v>
       </x:c>
       <x:c r="B843" t="str">
-        <x:v>SPP</x:v>
+        <x:v>YAK</x:v>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" t="str">
-        <x:v>BV PORTFÖY SPOR ENDÜSTRİSİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B844" t="str">
-        <x:v>SPR</x:v>
+        <x:v>YAN</x:v>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" t="str">
-        <x:v>AKTİF PORTFÖY KATILIM FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KOÇ HOLDİNG İŞTİRAK VE HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B845" t="str">
-        <x:v>SPT</x:v>
+        <x:v>YAS</x:v>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" t="str">
-        <x:v>PARDUS PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YABANCI TEKNOLOJİ SEKTÖRÜ HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B846" t="str">
-        <x:v>SRL</x:v>
+        <x:v>YAY</x:v>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" t="str">
-        <x:v>DENİZ PORTFÖY SAĞLIK SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY EUROBOND (DOLAR) BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B847" t="str">
-        <x:v>SSK</x:v>
+        <x:v>YBE</x:v>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" t="str">
-        <x:v>YAPI KREDİ PORTFÖY SAVUNMA SANAYİİ ŞİRKETLERİ ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY 5-15 YIL VADELİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B848" t="str">
-        <x:v>SSS</x:v>
+        <x:v>YBH</x:v>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" t="str">
-        <x:v>STRATEJİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>İŞ PORTFÖY YİRMİBİRİNCİ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B849" t="str">
-        <x:v>ST1</x:v>
+        <x:v>YBR</x:v>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" t="str">
-        <x:v>ATLAS PORTFÖY SENTİMENT SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B850" t="str">
-        <x:v>STI</x:v>
+        <x:v>YBS</x:v>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" t="str">
-        <x:v>ÜNLÜ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY CİHANGİR SERBEST FON</x:v>
       </x:c>
       <x:c r="B851" t="str">
-        <x:v>SUA</x:v>
+        <x:v>YCK</x:v>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" t="str">
-        <x:v>ÜNLÜ PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BANKACILIK SEKTÖRÜ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B852" t="str">
-        <x:v>SUB</x:v>
+        <x:v>YCP</x:v>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" t="str">
-        <x:v>ÜNLÜ PORTFÖY ÜÇÜNCÜ DEĞIŞKEN FON</x:v>
+        <x:v>İSTANBUL PORTFÖY KATILIM FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B853" t="str">
-        <x:v>SUC</x:v>
+        <x:v>YCY</x:v>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" t="str">
-        <x:v>EMAA BLUE PORTFÖY SÜRDÜRÜLEBİLİRLİK HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MODEL PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B854" t="str">
-        <x:v>SUR</x:v>
+        <x:v>YDI</x:v>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" t="str">
-        <x:v>STRATEJİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B855" t="str">
-        <x:v>SVB</x:v>
+        <x:v>YDP</x:v>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" t="str">
-        <x:v>ATLAS PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B856" t="str">
-        <x:v>TAL</x:v>
+        <x:v>YEF</x:v>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" t="str">
-        <x:v>AK PORTFÖY TARIM VE GIDA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B857" t="str">
-        <x:v>TAR</x:v>
+        <x:v>YFV</x:v>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" t="str">
-        <x:v>İŞ PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY EMTİA SERBEST FON</x:v>
       </x:c>
       <x:c r="B858" t="str">
-        <x:v>TAU</x:v>
+        <x:v>YGM</x:v>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" t="str">
-        <x:v>TEB PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B859" t="str">
-        <x:v>TBT</x:v>
+        <x:v>YHB</x:v>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" t="str">
-        <x:v>İŞ PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İNŞAAT SEKTÖRÜ HİSSE SENEDİ SERBEST (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B860" t="str">
-        <x:v>TBV</x:v>
+        <x:v>YHI</x:v>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" t="str">
-        <x:v>ZİRAAT PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B861" t="str">
-        <x:v>TCA</x:v>
+        <x:v>YHK</x:v>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" t="str">
-        <x:v>TACİRLER PORTFÖY PARA PİYASASI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KADIKÖY SERBEST FON</x:v>
       </x:c>
       <x:c r="B862" t="str">
-        <x:v>TCB</x:v>
+        <x:v>YHP</x:v>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" t="str">
-        <x:v>TACİRLER PORTFÖY SERBEST ( DÖVİZ ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BİRİNCİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B863" t="str">
-        <x:v>TCC</x:v>
+        <x:v>YHS</x:v>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" t="str">
-        <x:v>TACİRLER PORTFÖY DEĞIŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KISA VADELİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
       </x:c>
       <x:c r="B864" t="str">
-        <x:v>TCD</x:v>
+        <x:v>YHT</x:v>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" t="str">
-        <x:v>TEB PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B865" t="str">
-        <x:v>TCF</x:v>
+        <x:v>YHZ</x:v>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" t="str">
-        <x:v>İŞ PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İKİNCİ PARA PİYASASI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B866" t="str">
-        <x:v>TDG</x:v>
+        <x:v>YIK</x:v>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" t="str">
-        <x:v>TEB PORTFÖY MUTLAK GETİRİ HEDEFLİ DEĞİŞKEN FON</x:v>
+        <x:v>GARANTİ PORTFÖY YARI İLETKEN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B867" t="str">
-        <x:v>TE3</x:v>
+        <x:v>YIT</x:v>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TEMİZ ENERJİ DEĞİŞKEN FONU</x:v>
       </x:c>
       <x:c r="B868" t="str">
-        <x:v>TE4</x:v>
+        <x:v>YJH</x:v>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" t="str">
-        <x:v>AZİMUT PORTFÖY TEKNOLOJİ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ROBOTİK VE YARI İLETKEN TEKNOLOJİLERİ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B869" t="str">
-        <x:v>TEJ</x:v>
+        <x:v>YJK</x:v>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" t="str">
-        <x:v>TEB PORTFÖY AMERİKA TEKNOLOJİ YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YENİKÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B870" t="str">
-        <x:v>TFF</x:v>
+        <x:v>YJY</x:v>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" t="str">
-        <x:v>İŞ PORTFÖY TÜFEYE ENDEKSLİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İSTANBUL SERBEST FON</x:v>
       </x:c>
       <x:c r="B871" t="str">
-        <x:v>TFU</x:v>
+        <x:v>YKS</x:v>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" t="str">
-        <x:v>GARANTİ PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ALTIN FONU</x:v>
       </x:c>
       <x:c r="B872" t="str">
-        <x:v>TGA</x:v>
+        <x:v>YKT</x:v>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" t="str">
-        <x:v>İŞ PORTFÖY EMTİA YABANCI BYF FON SEPETİ FONU</x:v>
+        <x:v>ATA PORTFÖY TARIM VE GIDA DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B873" t="str">
-        <x:v>TGE</x:v>
+        <x:v>YLC</x:v>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" t="str">
-        <x:v>AK PORTFÖY TURİZM VE SEYAHAT SEKTÖRÜ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BIST SÜRDÜRÜLEBİLİRLİK ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B874" t="str">
-        <x:v>TGR</x:v>
+        <x:v>YLE</x:v>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ HİSSE SENEDİ (TL) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ELEKTRİKLİ ARAÇLAR DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B875" t="str">
-        <x:v>THD</x:v>
+        <x:v>YLO</x:v>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" t="str">
-        <x:v>TERA PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY AKATLAR KAR PAYI ÖDEYEN SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B876" t="str">
-        <x:v>THF</x:v>
+        <x:v>YLR</x:v>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" t="str">
-        <x:v>TRİVE PORTFÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN HİSSE SENEDİ (TL) FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B877" t="str">
-        <x:v>THT</x:v>
+        <x:v>YLY</x:v>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" t="str">
-        <x:v>İŞ PORTFÖY HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MASLAK SERBEST (DÖVİZ- ABD DOLARI) FON</x:v>
       </x:c>
       <x:c r="B878" t="str">
-        <x:v>TI2</x:v>
+        <x:v>YMD</x:v>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" t="str">
-        <x:v>İŞ PORTFÖY İŞ BANKASI İŞTİRAKLERİ ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B879" t="str">
-        <x:v>TI3</x:v>
+        <x:v>YMH</x:v>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" t="str">
-        <x:v>İŞ PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY NİŞANTAŞI KAR PAYI ÖDEYEN SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B880" t="str">
-        <x:v>TI4</x:v>
+        <x:v>YNK</x:v>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" t="str">
-        <x:v>İŞ PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B881" t="str">
-        <x:v>TI6</x:v>
+        <x:v>YOT</x:v>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" t="str">
-        <x:v>İŞ PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
+        <x:v>DENİZ PORTFÖY YAKAMOZ SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B882" t="str">
-        <x:v>TI7</x:v>
+        <x:v>YOZ</x:v>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" t="str">
-        <x:v>İŞ PORTFÖY BIST 30 ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FERİKÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B883" t="str">
-        <x:v>TIE</x:v>
+        <x:v>YP4</x:v>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" t="str">
-        <x:v>İŞ PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SÜRDÜRÜLEBİLİRLİK DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B884" t="str">
-        <x:v>TIL</x:v>
+        <x:v>YPC</x:v>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" t="str">
-        <x:v>TEB PORTFÖY SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ALFA SERBEST FON</x:v>
       </x:c>
       <x:c r="B885" t="str">
-        <x:v>TJF</x:v>
+        <x:v>YPF</x:v>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" t="str">
-        <x:v>TEB PORTFÖY İKİNCİ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY GALATA SERBEST FON</x:v>
       </x:c>
       <x:c r="B886" t="str">
-        <x:v>TJI</x:v>
+        <x:v>YPK</x:v>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" t="str">
-        <x:v>TEB PORTFÖY ALTINCI SERBEST (DÖVİZ-AVRO) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BALAT SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B887" t="str">
-        <x:v>TJT</x:v>
+        <x:v>YPL</x:v>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" t="str">
-        <x:v>TACİRLER PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>AZİMUT PORTFÖY YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B888" t="str">
-        <x:v>TKF</x:v>
+        <x:v>YPR</x:v>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" t="str">
-        <x:v>AURA PORTFÖY YABANCI BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B889" t="str">
-        <x:v>TLE</x:v>
+        <x:v>YPV</x:v>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" t="str">
-        <x:v>AURA PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SUADİYE SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B890" t="str">
-        <x:v>TLH</x:v>
+        <x:v>YSA</x:v>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" t="str">
-        <x:v>AKTİF PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BÜYÜK ÖLÇEKLİ ŞİRKETLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B891" t="str">
-        <x:v>TLK</x:v>
+        <x:v>YSH</x:v>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" t="str">
-        <x:v>TERA PORTFÖY PARA PİYASASI KATILIM (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KAR PAYI ÖDEYEN KİRA SERTİFİKALARI KATILIM SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B892" t="str">
-        <x:v>TLV</x:v>
+        <x:v>YSL</x:v>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" t="str">
-        <x:v>TERA PORTFÖY BİRİNCİ SERBEST FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SAĞLIK SEKTÖRÜ SERBEST FON</x:v>
       </x:c>
       <x:c r="B893" t="str">
-        <x:v>TLY</x:v>
+        <x:v>YSO</x:v>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" t="str">
-        <x:v>ATA PORTFÖY KATILIM HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>YAPI KREDİ PORTFÖY ÜÇÜNCÜ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B894" t="str">
-        <x:v>TLZ</x:v>
+        <x:v>YSU</x:v>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" t="str">
-        <x:v>İŞ PORTFÖY TEMA DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YABANCI FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B895" t="str">
-        <x:v>TMC</x:v>
+        <x:v>YTD</x:v>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" t="str">
-        <x:v>İŞ PORTFÖY YABANCI HİSSE SENEDİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TARIM DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B896" t="str">
-        <x:v>TMG</x:v>
+        <x:v>YTV</x:v>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" t="str">
-        <x:v>TERA PORTFÖY İKİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY TARABYA SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B897" t="str">
-        <x:v>TMM</x:v>
+        <x:v>YTY</x:v>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" t="str">
-        <x:v>AZİMUT PORTFÖY TEMKİNLİ FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KARAKÖY HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B898" t="str">
-        <x:v>TMU</x:v>
+        <x:v>YUB</x:v>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" t="str">
-        <x:v>İŞ PORTFÖY SÜRDÜRÜLEBİLİRLİK VE TARIM FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY BEYKOZ SERBEST FON</x:v>
       </x:c>
       <x:c r="B899" t="str">
-        <x:v>TMZ</x:v>
+        <x:v>YUI</x:v>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" t="str">
-        <x:v>İŞ PORTFÖY TTF TENİSE DESTEK DEĞİŞKEN FON</x:v>
+        <x:v>YAPI KREDİ PORTFÖY İSTİNYE SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B900" t="str">
-        <x:v>TND</x:v>
+        <x:v>YUN</x:v>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" t="str">
-        <x:v>TEB PORTFÖY ÖZEL SEKTÖR BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY UZUN VADELİ BORÇLANMA ARAÇLARI FONU</x:v>
       </x:c>
       <x:c r="B901" t="str">
-        <x:v>TOT</x:v>
+        <x:v>YVB</x:v>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" t="str">
-        <x:v>TERA PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY SARIYER SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B902" t="str">
-        <x:v>TP2</x:v>
+        <x:v>YVG</x:v>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" t="str">
-        <x:v>TEB PORTFÖY KIYMETLİ MADENLER FON SEPETİ FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY FİNTECH VE BLOCKCHAİN TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B903" t="str">
-        <x:v>TPC</x:v>
+        <x:v>YZC</x:v>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" t="str">
-        <x:v>TACİRLER PORTFÖY BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY GÜMÜŞ FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B904" t="str">
-        <x:v>TPF</x:v>
+        <x:v>YZG</x:v>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" t="str">
-        <x:v>TEB PORTFÖY BİRİNCİ SERBEST (DÖVİZ) FON</x:v>
+        <x:v>TEB PORTFÖY BIST BANKA ENDEKSİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN)</x:v>
       </x:c>
       <x:c r="B905" t="str">
-        <x:v>TPJ</x:v>
+        <x:v>YZH</x:v>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" t="str">
-        <x:v>TEB PORTFÖY EUROBOND (DÖVİZ) BORÇLANMA ARAÇLARI FONU</x:v>
+        <x:v>YAPI KREDİ PORTFÖY KALAMIŞ SERBEST FON</x:v>
       </x:c>
       <x:c r="B906" t="str">
-        <x:v>TPL</x:v>
+        <x:v>YZK</x:v>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" t="str">
-        <x:v>TEB PORTFÖY PUSULA SERBEST FON</x:v>
+        <x:v>AK PORTFÖY YAPAY ZEKA TEKNOLOJİLERİ ŞİRKETLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B907" t="str">
-        <x:v>TPP</x:v>
+        <x:v>YZT</x:v>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" t="str">
-        <x:v>AURA PORTFÖY İKİNCİ DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY DENGELİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B908" t="str">
-        <x:v>TPV</x:v>
+        <x:v>ZBD</x:v>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" t="str">
-        <x:v>TEB PORTFÖY KİRA SERTİFİKALARI (DÖVİZ) KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY TEMKİNLİ KATILIM FONU</x:v>
       </x:c>
       <x:c r="B909" t="str">
-        <x:v>TPZ</x:v>
+        <x:v>ZBI</x:v>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" t="str">
-        <x:v>TERA PORTFÖY BİRİNCİ BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY BAŞAK PARA PİYASASI (TL) FONU</x:v>
       </x:c>
       <x:c r="B910" t="str">
-        <x:v>TRJ</x:v>
+        <x:v>ZBJ</x:v>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" t="str">
-        <x:v>TRIVE PORTFÖY ALTIN FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY MUTLAK GETİRİ HEDEFLİ HİSSE SENEDİ SERBEST FON (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B911" t="str">
-        <x:v>TRO</x:v>
+        <x:v>ZBO</x:v>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" t="str">
-        <x:v>TERA PORTFÖY KATILIM SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY ALTINCI SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B912" t="str">
-        <x:v>TRU</x:v>
+        <x:v>ZCD</x:v>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" t="str">
-        <x:v>İŞ PORTFÖY ALTIN FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY AGRESİF KATILIM FONU</x:v>
       </x:c>
       <x:c r="B913" t="str">
-        <x:v>TTA</x:v>
+        <x:v>ZCK</x:v>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" t="str">
-        <x:v>İŞ PORTFÖY BIST TEKNOLOJİ AĞIRLIK SINIRLAMALI ENDEKSİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY EMTİA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B914" t="str">
-        <x:v>TTE</x:v>
+        <x:v>ZCN</x:v>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" t="str">
-        <x:v>TACİRLER PORTFÖY KARTOPU SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY TEMKİNLİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B915" t="str">
-        <x:v>TTL</x:v>
+        <x:v>ZDD</x:v>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" t="str">
-        <x:v>TACİRLER PORTFÖY VEGA SERBEST (TL)  FON</x:v>
+        <x:v>ZİRAAT PORTFÖY AGRESİF DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B916" t="str">
-        <x:v>TTV</x:v>
+        <x:v>ZDZ</x:v>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" t="str">
-        <x:v>TEB PORTFÖY ALTIN FONU</x:v>
+        <x:v>AK PORTFÖY FİNTEK VE BLOKZİNCİRİ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B917" t="str">
-        <x:v>TUA</x:v>
+        <x:v>ZFB</x:v>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" t="str">
-        <x:v>EMAA BLUE PORTFÖY TARIM VE GIDA SEKTÖRÜ KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY HALKBANK SÜRDÜRÜLEBİLİRLİK 30 ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B918" t="str">
-        <x:v>TVE</x:v>
+        <x:v>ZHH</x:v>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" t="str">
-        <x:v>TRIVE PORTFÖY BİRİNCİ FON SEPETİ FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY HAVACILIK VE SAVUNMA TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B919" t="str">
-        <x:v>TVN</x:v>
+        <x:v>ZIH</x:v>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" t="str">
-        <x:v>TEB PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY BİRİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B920" t="str">
-        <x:v>TYH</x:v>
+        <x:v>ZJB</x:v>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" t="str">
-        <x:v>ZİRAAT PORTFÖY HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY İKİNCİ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B921" t="str">
-        <x:v>TZD</x:v>
+        <x:v>ZJI</x:v>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" t="str">
-        <x:v>ZİRAAT PORTFÖY BORÇLANMA ARAÇLARI (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY BIST 100 DIŞI ŞİRKETLER HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B922" t="str">
-        <x:v>TZT</x:v>
+        <x:v>ZJL</x:v>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" t="str">
-        <x:v>ÜNLÜ PORTFÖY ONUNCU SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY BIST 30 DIŞI YILDIZ PAZAR ŞİRKETLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B923" t="str">
-        <x:v>ULH</x:v>
+        <x:v>ZJV</x:v>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" t="str">
-        <x:v>İŞ PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY BIST 100-30 ŞİRKETLERİ HİSSE SENEDİ FONU ( HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B924" t="str">
-        <x:v>UNT</x:v>
+        <x:v>ZLH</x:v>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" t="str">
-        <x:v>ÜNLÜ PORTFÖY ALTIN FONU</x:v>
+        <x:v>AZİMUT PORTFÖY 22.0 SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B925" t="str">
-        <x:v>UP1</x:v>
+        <x:v>ZMT</x:v>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" t="str">
-        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY METAVERSE VE YENİ TEKNOLOJİLER DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B926" t="str">
-        <x:v>UP2</x:v>
+        <x:v>ZMY</x:v>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" t="str">
-        <x:v>ÜNLÜ PORTFÖY DÖRDÜNCÜ SERBEST (DÖVIZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY NADİR TOPRAK ELEMENTLERİ VE STRATEJİK METALLER FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B927" t="str">
-        <x:v>UPD</x:v>
+        <x:v>ZND</x:v>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" t="str">
-        <x:v>ÜNLÜ PORTFÖY HİSSE SENEDİ (TL) FONU(HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY SEDEF KATILIM SERBEST (DÖVİZ - AMERİKAN DOLARI) FON</x:v>
       </x:c>
       <x:c r="B928" t="str">
-        <x:v>UPH</x:v>
+        <x:v>ZP6</x:v>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" t="str">
-        <x:v>ÜNLÜ PORTFÖY PARA PİYASASI (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY KEHRİBAR PARA PİYASASI KATILIM SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B929" t="str">
-        <x:v>UPP</x:v>
+        <x:v>ZP8</x:v>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" t="str">
-        <x:v>ATA PORTFÖY ENERJİ DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY AKİK KATILIM SERBEST (DÖVİZ-AVRO) FON</x:v>
       </x:c>
       <x:c r="B930" t="str">
-        <x:v>URA</x:v>
+        <x:v>ZP9</x:v>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" t="str">
-        <x:v>ÜNLÜ PORTFÖY DEĞER YATIRIMLARI SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY SERBEST (DÖVİZ) FON</x:v>
       </x:c>
       <x:c r="B931" t="str">
-        <x:v>USY</x:v>
+        <x:v>ZPA</x:v>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" t="str">
-        <x:v>AK PORTFÖY DEĞER ODAKLI 100 ŞİRKETLERİ HİSSE SENEDİ (TL) FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B932" t="str">
-        <x:v>VAY</x:v>
+        <x:v>ZPC</x:v>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" t="str">
-        <x:v>AK PORTFÖY ELEKTRİKLİ VE OTONOM ARAÇ TEKNOLOJİLERİ DEĞİŞKEN FON</x:v>
+        <x:v>ZİRAAT PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B933" t="str">
-        <x:v>VCY</x:v>
+        <x:v>ZPE</x:v>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" t="str">
-        <x:v>ZİRAAT PORTFÖY İKİNCİ KISA VADELİ KİRA SERTİFİKALARI KATILIM (TL) FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY KATILIM FONU (DÖVİZ)</x:v>
       </x:c>
       <x:c r="B934" t="str">
-        <x:v>VFK</x:v>
+        <x:v>ZPF</x:v>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" t="str">
-        <x:v>V PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY KİRA SERTİFİKALARI (SUKUK) KATILIM FONU</x:v>
       </x:c>
       <x:c r="B935" t="str">
-        <x:v>VFO</x:v>
+        <x:v>ZPG</x:v>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY KATILIM HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
+        <x:v>ZİRAAT PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
       </x:c>
       <x:c r="B936" t="str">
-        <x:v>VHS</x:v>
+        <x:v>ZPO</x:v>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY PARA PİYASASI SERBEST FON</x:v>
       </x:c>
       <x:c r="B937" t="str">
-        <x:v>VKK</x:v>
+        <x:v>ZPR</x:v>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY KISA VADELİ KİRA SERTİFİKALARI KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY S&amp;P/OIC COMCEC (İSEDAK) 50 SHARİAH ŞİRKETLERİ YABANCI HİSSE SENEDİ FONU</x:v>
       </x:c>
       <x:c r="B938" t="str">
-        <x:v>VKV</x:v>
+        <x:v>ZSF</x:v>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY ALTIN KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY ESG SÜRDÜRÜLEBİLİRLİK FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B939" t="str">
-        <x:v>VLT</x:v>
+        <x:v>ZSG</x:v>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" t="str">
-        <x:v>VEGA PORTFÖY MAVİ SERBEST FON</x:v>
+        <x:v>ZİRAAT PORTFÖY TARIM VE GIDA FON SEPETİ FONU</x:v>
       </x:c>
       <x:c r="B940" t="str">
-        <x:v>VMV</x:v>
+        <x:v>ZTG</x:v>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" t="str">
-        <x:v>VEGA PORTFÖY ANKA SERBEST FON</x:v>
+        <x:v>İŞ PORTFÖY YAPAY ZEKA TEKNOLOJİLERİ ŞİRKETLERİ DEĞİŞKEN FON</x:v>
       </x:c>
       <x:c r="B941" t="str">
-        <x:v>VNK</x:v>
+        <x:v>ZTS</x:v>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY PARA PİYASASI KATILIM FONU</x:v>
+        <x:v>ZİRAAT PORTFÖY TÜRKİYE VARLIK FONU İŞTİRAKLERİ HİSSE SENEDİ FONU (HİSSE SENEDİ YOĞUN FON)</x:v>
       </x:c>
       <x:c r="B942" t="str">
-        <x:v>VPA</x:v>
+        <x:v>ZTV</x:v>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" t="str">
-        <x:v>VEGA PORTFÖY PARLA SERBEST (DÖVİZ) FON</x:v>
+        <x:v>ZİRAAT PORTFÖY ÜÇÜNCÜ SERBEST (TL) FON</x:v>
       </x:c>
       <x:c r="B943" t="str">
-        <x:v>VPP</x:v>
-[...798 lines deleted...]
-      <x:c r="B1043" t="str">
         <x:v>ZVO</x:v>
       </x:c>
     </x:row>
-    <x:row r="1044"/>
+    <x:row r="944"/>
   </x:sheetData>
 </x:worksheet>
 </file>