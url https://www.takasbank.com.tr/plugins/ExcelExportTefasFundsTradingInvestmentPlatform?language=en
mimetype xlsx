--- v3 (2026-10-04)
+++ v4 (2026-10-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46cf3e29c134b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98a0116aecb4686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R96e6d2b40b254b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rbd78fceec65d48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96e6d2b40b254b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd78fceec65d48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Fund Code</x:t>
           </x:r>
         </x:is>