--- v0 (2026-05-13)
+++ v1 (2026-07-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94851a96506345d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ab777e37b547ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R60354d40d7324279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R8e606a713aae4313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60354d40d7324279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e606a713aae4313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Code</x:t>
           </x:r>
         </x:is>
@@ -218,75 +218,75 @@
       <x:c r="A23" t="str">
         <x:v>AHLATCI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v>AYX</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
         <x:v>BULLS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v>BLP</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
         <x:v>BULLS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>BLS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>NEO MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>NEO MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v>BLU</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>BİZİM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>BMK</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>BAŞKENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v>BSK</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>BTCTÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>BTCTURK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>BTC</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>BURGAN BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v>BUR</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
         <x:v>BV PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>BVP</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
         <x:v>CITIBANK A.Ş.</x:v>
       </x:c>
@@ -346,1195 +346,1219 @@
       <x:c r="A39" t="str">
         <x:v>DENİZBANK A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v>DNS</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
         <x:v>DENİZBANK A.Ş.</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v>DNZ</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>DESTEK YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v>DTB</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>D YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>DESTEK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>DYM</x:v>
+        <x:v>DVP</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>DENİZ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>D YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>DZY</x:v>
+        <x:v>DYM</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>EMAA BLUE PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>DENİZ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>EBP</x:v>
+        <x:v>DZY</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>BURGAN YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>EMAA BLUE PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>EFG</x:v>
+        <x:v>EBP</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>ED CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>EKG</x:v>
+        <x:v>EDC</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>BURGAN YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>EKT</x:v>
+        <x:v>EFG</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>BTCTURK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>ELP</x:v>
+        <x:v>EKG</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>EMLAK KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>EPF</x:v>
+        <x:v>EKT</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>ESAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>BTCTURK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>EPR</x:v>
+        <x:v>ELP</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>DENİZ PORTFÖY YÖNETİMİ A.Ş</x:v>
+        <x:v>EMLAK KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>EPY</x:v>
+        <x:v>EPF</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>GLOBAL MD PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ESAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>EUP</x:v>
+        <x:v>EPR</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>FİBABANKA A.Ş.</x:v>
+        <x:v>DENİZ PORTFÖY YÖNETİMİ A.Ş</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>FBB</x:v>
+        <x:v>EPY</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>FİBA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GLOBAL MD PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>FBY</x:v>
+        <x:v>EUP</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>QNB BANK A.Ş.</x:v>
+        <x:v>FİBABANKA A.Ş.</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>FIN</x:v>
+        <x:v>FBB</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>FİBA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FİBA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>FIP</x:v>
+        <x:v>FBY</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>TÜRKİYE FİNANS KATILIM BANKASI A.Ş.</x:v>
+        <x:v>QNB BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>FKT</x:v>
+        <x:v>FIN</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>FİBA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>FNS</x:v>
+        <x:v>FIP</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>FONMAP PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>TÜRKİYE FİNANS KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>FNV</x:v>
+        <x:v>FKT</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>FNY</x:v>
+        <x:v>FNS</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>QNB PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FONMAP PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>FPY</x:v>
+        <x:v>FNV</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>GCM YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>GCM</x:v>
+        <x:v>FNY</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>GEDİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>QNB PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>GDK</x:v>
+        <x:v>FPY</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>INVEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GCM YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>GEP</x:v>
+        <x:v>GCM</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>GOLDEN GLOBAL YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>GEDİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>GGI</x:v>
+        <x:v>GDK</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>ING BANK A.Ş.</x:v>
+        <x:v>INVEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>GIN</x:v>
+        <x:v>GEP</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>GLOBAL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GOLDEN GLOBAL YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>GLB</x:v>
+        <x:v>GGI</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>ING YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ING BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>GNI</x:v>
+        <x:v>GIN</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>GOLDEN GLOBAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GLOBAL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>GOG</x:v>
+        <x:v>GLB</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>AZİMUT PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ING YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>GPO</x:v>
+        <x:v>GNI</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>T.GARANTİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>GOLDEN GLOBAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>GPS</x:v>
+        <x:v>GOG</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>GARANTİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AZİMUT PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>GPY</x:v>
+        <x:v>GPO</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>GARANTİ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>T.GARANTİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>GRM</x:v>
+        <x:v>GPS</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>ONE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GARANTİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>GRP</x:v>
+        <x:v>GPY</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>GSD YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>GARANTİ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>GSB</x:v>
+        <x:v>GRM</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>HAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ONE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>HAO</x:v>
+        <x:v>GRP</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>HAYAT FİNANS KATILIM BANKASI A.Ş.</x:v>
+        <x:v>GSD YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>HFK</x:v>
+        <x:v>GSB</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>HEDEF PORTFÖY YÖNETİMİ A.Ş</x:v>
+        <x:v>HAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>HFP</x:v>
+        <x:v>HAO</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>T.HALK BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>HAYAT FİNANS KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>HLS</x:v>
+        <x:v>HFK</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>HALK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>HEDEF PORTFÖY YÖNETİMİ A.Ş</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>HLY</x:v>
+        <x:v>HFP</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>HSBC PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>T.HALK BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>HPY</x:v>
+        <x:v>HLS</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>HSBC BANK A.Ş.</x:v>
+        <x:v>HALK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>HSB</x:v>
+        <x:v>HLY</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>HSBC YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>HSBC PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>HSY</x:v>
+        <x:v>HPY</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>HEDEF YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>HSBC BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>HYB</x:v>
+        <x:v>HSB</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>HEDEF YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>HSBC YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>HYC</x:v>
+        <x:v>HSY</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>INVEST AZ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>HEDEF YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>IAZ</x:v>
+        <x:v>HYB</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>ICBC TURKEY BANK A.Ş.</x:v>
+        <x:v>HEDEF YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>ICB</x:v>
+        <x:v>HYC</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>ICBC TURKEY PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>INVEST AZ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>ICP</x:v>
+        <x:v>IAZ</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>ICBC TURKEY YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ICBC TURKEY BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>ICT</x:v>
+        <x:v>ICB</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>ASTRA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ICBC TURKEY PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>IEP</x:v>
+        <x:v>ICP</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>IKON MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ICBC TURKEY YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>IKN</x:v>
+        <x:v>ICT</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>İNTEGRAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ASTRA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>INM</x:v>
+        <x:v>IEP</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>T.İŞ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>IKON MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>IPS</x:v>
+        <x:v>IKN</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>İŞ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İNTEGRAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>ISP</x:v>
+        <x:v>INM</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>İSTANBUL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>T.İŞ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>ISY</x:v>
+        <x:v>IPS</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>İNFO YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>İŞ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>IYF</x:v>
+        <x:v>ISP</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>İŞ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>İSTANBUL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>IYM</x:v>
+        <x:v>ISY</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İNFO YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>KCP</x:v>
+        <x:v>IYF</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>TRIVE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İŞ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>KIG</x:v>
+        <x:v>IYM</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>TÜRKİYE KALKINMA VE YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>KLN</x:v>
+        <x:v>KCP</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>KARE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TRIVE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>KRP</x:v>
+        <x:v>KIG</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>KUVEYT TÜRK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE KALKINMA VE YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>KTK</x:v>
+        <x:v>KLN</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KARE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>KTP</x:v>
+        <x:v>KRP</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>KVY</x:v>
+        <x:v>KTK</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>AHLATCI PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>LAT</x:v>
+        <x:v>KTP</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>LOGOS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>LPO</x:v>
+        <x:v>KVY</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>MİSYON YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>AHLATCI PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>MBS</x:v>
+        <x:v>LAT</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>MİDAS MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>LOGOS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>MDS</x:v>
+        <x:v>LPO</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>MT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>MİSYON YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>MPO</x:v>
+        <x:v>MBS</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MİDAS MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>MPY</x:v>
+        <x:v>MDS</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>MARBAŞ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>MRS</x:v>
+        <x:v>MPO</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>MEKSA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>MSA</x:v>
+        <x:v>MPY</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>MEKSA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MARBAŞ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>MSP</x:v>
+        <x:v>MRS</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>MİSYON YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>MEKSA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>MSY</x:v>
+        <x:v>MSA</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>METRO MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MEKSA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>MTY</x:v>
+        <x:v>MSP</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>MUFG BANK TURKEY A.Ş.</x:v>
+        <x:v>MİSYON YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>MUF</x:v>
+        <x:v>MSY</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>AKTİF PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>METRO MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>MUP</x:v>
+        <x:v>MTY</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>İNCİR PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>MUFG BANK TURKEY A.Ş.</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>NCR</x:v>
+        <x:v>MUF</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>NCM İNVESTMENT MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>AKTİF PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>NOR</x:v>
+        <x:v>MUP</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>NUROL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İNCİR PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>NRL</x:v>
+        <x:v>NCR</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>NUROL YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>NCM İNVESTMENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>NYB</x:v>
+        <x:v>NOR</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>NUROL YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>NUROL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>NYS</x:v>
+        <x:v>NRL</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>ODEA BANK A.Ş.</x:v>
+        <x:v>NUROL YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>ODB</x:v>
+        <x:v>NYB</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>OSMANLI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>NUROL YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>OMD</x:v>
+        <x:v>NYS</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>OSMANLI PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ODEA BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>OMP</x:v>
+        <x:v>ODB</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>OYAK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OSMANLI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>OPO</x:v>
+        <x:v>OMD</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>OYAK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>OSMANLI PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>OYA</x:v>
+        <x:v>OMP</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>PARDUS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OYAK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>PA1</x:v>
+        <x:v>OPO</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>PASHA YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>OYAK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>PBT</x:v>
+        <x:v>OYA</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>PERFORM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PARDUS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>PER</x:v>
+        <x:v>PA1</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>ALBARAKA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PASHA YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>PGA</x:v>
+        <x:v>PBT</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>PHİLLİPCAPİTAL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>PERFORM PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>PHC</x:v>
+        <x:v>PER</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>PHİLLİP PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ALBARAKA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>PHP</x:v>
+        <x:v>PGA</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>RE-PIE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PHİLLİPCAPİTAL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>PIE</x:v>
+        <x:v>PHC</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>PİRAMİT MENKUL KIYMETLER  A.Ş.</x:v>
+        <x:v>PHİLLİP PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>PIT</x:v>
+        <x:v>PHP</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>BANKPOZİTİF KREDİ VE KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>RE-PIE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>POZ</x:v>
+        <x:v>PIE</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>PAPARA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>PİRAMİT MENKUL KIYMETLER  A.Ş.</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>PPR</x:v>
+        <x:v>PIT</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>PİRAMİT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>BANKPOZİTİF KREDİ VE KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>PRT</x:v>
+        <x:v>POZ</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>PUSULA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PAPARA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>PSP</x:v>
+        <x:v>PPR</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>ROTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PİRAMİT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>ROP</x:v>
+        <x:v>PRT</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>ŞEKERBANK T.A.Ş.</x:v>
+        <x:v>PUSULA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>SEK</x:v>
+        <x:v>PSP</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>TERA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ROTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>SKP</x:v>
+        <x:v>ROP</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>ŞEKER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ŞEKERBANK T.A.Ş.</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>SKY</x:v>
+        <x:v>SEK</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>SPARTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TERA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>SRT</x:v>
+        <x:v>SKP</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>STATECH PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ŞEKER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>STE</x:v>
+        <x:v>SKY</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>STRATEJİ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>SPARTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>STJ</x:v>
+        <x:v>SRT</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>STRATEJİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>STATECH PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>STP</x:v>
+        <x:v>STE</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>TACİRLER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>STRATEJİ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>TAC</x:v>
+        <x:v>STJ</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>TERA YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>STRATEJİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>TAE</x:v>
+        <x:v>STP</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>TURKISH BANK A.Ş.</x:v>
+        <x:v>TACİRLER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>TBA</x:v>
+        <x:v>TAC</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>TURKLAND BANK A.Ş.</x:v>
+        <x:v>TERA YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>TBN</x:v>
+        <x:v>TAE</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>TEB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TURKISH BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>TBY</x:v>
+        <x:v>TBA</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>TACİRLER PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TURKLAND BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>TCR</x:v>
+        <x:v>TBN</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>T.C. ZİRAAT BANKASI A.Ş.</x:v>
+        <x:v>TEB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>TCZ</x:v>
+        <x:v>TBY</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>TERA YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>TACİRLER PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>TDH</x:v>
+        <x:v>TCR</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>TÜRK EKONOMİ BANKASI A.Ş.</x:v>
+        <x:v>T.C. ZİRAAT BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>TEB</x:v>
+        <x:v>TCZ</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>T.EKONOMİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>TERA YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>TEP</x:v>
+        <x:v>TDH</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>TEB PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRK EKONOMİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>TEY</x:v>
+        <x:v>TEB</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>TÜRKİYE GARANTİ BANKASI A.Ş.</x:v>
+        <x:v>T.EKONOMİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>TGB</x:v>
+        <x:v>TEP</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>TÜRKİYE HALK BANKASI A.Ş.</x:v>
+        <x:v>TEB PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>THL</x:v>
+        <x:v>TEY</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE GARANTİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>TIB</x:v>
+        <x:v>TGB</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRKİYE HALK BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>TKY</x:v>
+        <x:v>THL</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>TLR</x:v>
+        <x:v>TIB</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>TERA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>TRA</x:v>
+        <x:v>TKY</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>TSK</x:v>
+        <x:v>TLR</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>TERA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>TTB</x:v>
+        <x:v>TRA</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
+        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>TVB</x:v>
+        <x:v>TSK</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>TRIVE YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>TVM</x:v>
+        <x:v>TTB</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>TÜRK EKONOMİ BANKASI A.Ş. (MENKUL KIYMET HİZMETLERİ)</x:v>
+        <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>TYS</x:v>
+        <x:v>TVB</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>ÜNLÜ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TRIVE YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>UNP</x:v>
+        <x:v>TVM</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>ÜNLÜ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRK EKONOMİ BANKASI A.Ş. (MENKUL KIYMET HİZMETLERİ)</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>UNS</x:v>
+        <x:v>TYS</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>VAKIF KATILIM BANKASI A.Ş.</x:v>
+        <x:v>ÜNLÜ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>VKF</x:v>
+        <x:v>UNP</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>VAKIF YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ÜNLÜ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>VKY</x:v>
+        <x:v>UNS</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>V PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>VAKIF KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>VPF</x:v>
+        <x:v>VKF</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>VEGA PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>VPY</x:v>
+        <x:v>VKO</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>NEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>VAKIF YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>VVP</x:v>
+        <x:v>VKY</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>YATIRIM FİNANSMAN MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>V PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>YAT</x:v>
+        <x:v>VPF</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>Q YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>VEGA PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>YBQ</x:v>
+        <x:v>VPY</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>YAPI VE KREDİ BANKASI A.Ş.</x:v>
+        <x:v>NEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>YKB</x:v>
+        <x:v>VVP</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>YAPI VE KREDİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>YATIRIM FİNANSMAN MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>YKC</x:v>
+        <x:v>YAT</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>YAPI KREDİ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>Q YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>YKR</x:v>
+        <x:v>YBQ</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>AYTEMİZ YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>YAPI VE KREDİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>YYA</x:v>
+        <x:v>YKB</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>T.C.ZİRAAT BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>YAPI VE KREDİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>ZBS</x:v>
+        <x:v>YKC</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>ZİRAAT DİNAMİK BANKA ANONİM ŞİRKETİ</x:v>
+        <x:v>YAPI KREDİ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>ZDB</x:v>
+        <x:v>YKR</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>ZİRAAT PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AYTEMİZ YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>ZPY</x:v>
+        <x:v>YYA</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>ZİRAAT YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>T.C.ZİRAAT BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>ZRY</x:v>
+        <x:v>ZBS</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
+        <x:v>ZİRAAT DİNAMİK BANKA ANONİM ŞİRKETİ</x:v>
+      </x:c>
+      <x:c r="B187" t="str">
+        <x:v>ZDB</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="str">
+        <x:v>ZİRAAT PORTFÖY YÖNETİMİ A.Ş.</x:v>
+      </x:c>
+      <x:c r="B188" t="str">
+        <x:v>ZPY</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="str">
+        <x:v>ZİRAAT YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+      </x:c>
+      <x:c r="B189" t="str">
+        <x:v>ZRY</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="str">
         <x:v>ZİRAAT KATILIM BANKASI A.Ş.</x:v>
       </x:c>
-      <x:c r="B187" t="str">
+      <x:c r="B190" t="str">
         <x:v>ZTB</x:v>
       </x:c>
     </x:row>
-    <x:row r="188"/>
+    <x:row r="191"/>
   </x:sheetData>
 </x:worksheet>
 </file>