--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ab777e37b547ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a68a9a0a31641c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R8e606a713aae4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rf20c65cceb9f4bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e606a713aae4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf20c65cceb9f4bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Code</x:t>
           </x:r>
         </x:is>