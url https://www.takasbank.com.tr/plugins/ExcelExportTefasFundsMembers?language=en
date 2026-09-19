--- v2 (2026-07-17)
+++ v3 (2026-09-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a68a9a0a31641c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8aafe2c1d4465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rf20c65cceb9f4bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R9c1b7b3e5a884ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf20c65cceb9f4bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c1b7b3e5a884ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Code</x:t>
           </x:r>
         </x:is>
@@ -242,83 +242,83 @@
       <x:c r="A26" t="str">
         <x:v>NEO MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v>BLU</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>BİZİM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>BMK</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>BAŞKENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v>BSK</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>BTCTURK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>BTCTURK PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>BTC</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>BURGAN BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v>BUR</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
         <x:v>BV PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>BVP</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
         <x:v>CITIBANK A.Ş.</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v>CIT</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>COLENDİ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>KUZEY MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>COL</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
         <x:v>A1 CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>CP1</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
         <x:v>DEUTSCHE BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>DBI</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
         <x:v>DİLER YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
@@ -1338,70 +1338,70 @@
       <x:c r="A163" t="str">
         <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B163" t="str">
         <x:v>TIB</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
         <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B164" t="str">
         <x:v>TKY</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
         <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B165" t="str">
         <x:v>TLR</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>TERA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>TRA</x:v>
+        <x:v>TSK</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>TSK</x:v>
+        <x:v>TTB</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>TUNA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>TTB</x:v>
+        <x:v>TUN</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
         <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
       </x:c>
       <x:c r="B169" t="str">
         <x:v>TVB</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
         <x:v>TRIVE YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B170" t="str">
         <x:v>TVM</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
         <x:v>TÜRK EKONOMİ BANKASI A.Ş. (MENKUL KIYMET HİZMETLERİ)</x:v>
       </x:c>
       <x:c r="B171" t="str">
         <x:v>TYS</x:v>
       </x:c>