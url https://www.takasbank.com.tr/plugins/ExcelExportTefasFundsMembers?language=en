--- v3 (2026-09-19)
+++ v4 (2026-11-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8aafe2c1d4465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c43655634e84482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R9c1b7b3e5a884ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R4985f3e6947945ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c1b7b3e5a884ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4985f3e6947945ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Member Code</x:t>
           </x:r>
         </x:is>
@@ -122,1443 +122,1387 @@
       <x:c r="A11" t="str">
         <x:v>AK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>AKP</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>ATLAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>ALA</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
         <x:v>ALBARAKA TÜRK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>ALK</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>PUSULA YATIRIM MENKUL DEĞERLER  A.Ş</x:v>
+        <x:v>ALLBATROSS YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>ALM</x:v>
+        <x:v>ALQ</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>ALLBATROSS YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>ALTERNATİF MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>ALQ</x:v>
+        <x:v>AMK</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>ALTERNATİF MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ALTERNATİF BANK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>AMK</x:v>
+        <x:v>ANF</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>ALNUS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>AKBANK T.A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>ANC</x:v>
+        <x:v>APS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>ALTERNATİF BANK ANONİM ŞİRKETİ</x:v>
+        <x:v>ATA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>ANF</x:v>
+        <x:v>APY</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>AKBANK T.A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>ATA YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>APS</x:v>
+        <x:v>ATA</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>ATA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AKTİF YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>APY</x:v>
+        <x:v>AXM</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>ATA YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>AHLATCI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>ATA</x:v>
+        <x:v>AYX</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>AKTİF YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>BULLS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>AXM</x:v>
+        <x:v>BLP</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>AHLATCI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>NEO MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>AYX</x:v>
+        <x:v>BLU</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>BULLS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>BİZİM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>BLP</x:v>
+        <x:v>BMK</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>BULLS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BAŞKENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>BLS</x:v>
+        <x:v>BSK</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>NEO MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>BTCTURK PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>BLU</x:v>
+        <x:v>BTC</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>BİZİM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BURGAN BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>BMK</x:v>
+        <x:v>BUR</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>BAŞKENT MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BV PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>BSK</x:v>
+        <x:v>BVP</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>BTCTURK PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>CITIBANK A.Ş.</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>BTC</x:v>
+        <x:v>CIT</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>BURGAN BANK A.Ş.</x:v>
+        <x:v>KUZEY MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>BUR</x:v>
+        <x:v>COL</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>BV PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>BVP</x:v>
+        <x:v>CP1</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>CITIBANK A.Ş.</x:v>
+        <x:v>DEUTSCHE BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>CIT</x:v>
+        <x:v>DBI</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>KUZEY MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>DİLER YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>COL</x:v>
+        <x:v>DLR</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>DESTEK YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>CP1</x:v>
+        <x:v>DMD</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>DEUTSCHE BANK A.Ş.</x:v>
+        <x:v>DİNAMİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>DBI</x:v>
+        <x:v>DMK</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>DİLER YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>DENİZBANK A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>DLR</x:v>
+        <x:v>DNS</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>DESTEK YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>DENİZBANK A.Ş.</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>DMD</x:v>
+        <x:v>DNZ</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>DİNAMİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>DESTEK YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>DMK</x:v>
+        <x:v>DTB</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>DENİZBANK A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>DESTEK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>DNS</x:v>
+        <x:v>DVP</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>DENİZBANK A.Ş.</x:v>
+        <x:v>D YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>DNZ</x:v>
+        <x:v>DYM</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>DESTEK YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>DENİZ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>DTB</x:v>
+        <x:v>DZY</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>DESTEK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>EMAA BLUE PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>DVP</x:v>
+        <x:v>EBP</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>D YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>ED CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>DYM</x:v>
+        <x:v>EDC</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>DENİZ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>BURGAN YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>DZY</x:v>
+        <x:v>EFG</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>EMAA BLUE PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>EBP</x:v>
+        <x:v>EKG</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>ED CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>EDC</x:v>
+        <x:v>EKT</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>BURGAN YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BTCTURK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>EFG</x:v>
+        <x:v>ELP</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>EMLAK KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>EKG</x:v>
+        <x:v>EPF</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>ESAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>EKT</x:v>
+        <x:v>EPR</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>BTCTURK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>DENİZ PORTFÖY YÖNETİMİ A.Ş</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>ELP</x:v>
+        <x:v>EPY</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>EMLAK KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GLOBAL MD PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>EPF</x:v>
+        <x:v>EUP</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>ESAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FİBABANKA A.Ş.</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>EPR</x:v>
+        <x:v>FBB</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>DENİZ PORTFÖY YÖNETİMİ A.Ş</x:v>
+        <x:v>FİBA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>EPY</x:v>
+        <x:v>FBY</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>GLOBAL MD PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>QNB BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>EUP</x:v>
+        <x:v>FIN</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>FİBABANKA A.Ş.</x:v>
+        <x:v>FİBA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>FBB</x:v>
+        <x:v>FIP</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>FİBA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRKİYE FİNANS KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>FBY</x:v>
+        <x:v>FKT</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>QNB BANK A.Ş.</x:v>
+        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>FIN</x:v>
+        <x:v>FNS</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>FİBA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FONMAP PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>FIP</x:v>
+        <x:v>FNV</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>TÜRKİYE FİNANS KATILIM BANKASI A.Ş.</x:v>
+        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>FKT</x:v>
+        <x:v>FNY</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>QNB PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>FNS</x:v>
+        <x:v>FPY</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>FONMAP PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>GCM YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>FNV</x:v>
+        <x:v>GCM</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GEDİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>FNY</x:v>
+        <x:v>GDK</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>QNB PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>INVEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>FPY</x:v>
+        <x:v>GEP</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>GCM YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ING BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>GCM</x:v>
+        <x:v>GIN</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>GEDİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GLOBAL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>GDK</x:v>
+        <x:v>GLB</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>INVEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ING YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>GEP</x:v>
+        <x:v>GNI</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>GOLDEN GLOBAL YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>GOLDEN GLOBAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>GGI</x:v>
+        <x:v>GOG</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>ING BANK A.Ş.</x:v>
+        <x:v>AZİMUT PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>GIN</x:v>
+        <x:v>GPO</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>GLOBAL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>T.GARANTİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>GLB</x:v>
+        <x:v>GPS</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>ING YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GARANTİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>GNI</x:v>
+        <x:v>GPY</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>GOLDEN GLOBAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GARANTİ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>GOG</x:v>
+        <x:v>GRM</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>AZİMUT PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ONE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>GPO</x:v>
+        <x:v>GRP</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>T.GARANTİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>GSD YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>GPS</x:v>
+        <x:v>GSB</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>GARANTİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>GPY</x:v>
+        <x:v>HAO</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>GARANTİ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>HAYAT FİNANS KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>GRM</x:v>
+        <x:v>HFK</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>ONE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HEDEF PORTFÖY YÖNETİMİ A.Ş</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>GRP</x:v>
+        <x:v>HFP</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>GSD YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>T.HALK BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>GSB</x:v>
+        <x:v>HLS</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>HAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HALK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>HAO</x:v>
+        <x:v>HLY</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>HAYAT FİNANS KATILIM BANKASI A.Ş.</x:v>
+        <x:v>HSBC PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>HFK</x:v>
+        <x:v>HPY</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>HEDEF PORTFÖY YÖNETİMİ A.Ş</x:v>
+        <x:v>HSBC BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>HFP</x:v>
+        <x:v>HSB</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>T.HALK BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>HSBC YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>HLS</x:v>
+        <x:v>HSY</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>HALK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>HEDEF YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>HLY</x:v>
+        <x:v>HYB</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>HSBC PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HEDEF YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>HPY</x:v>
+        <x:v>HYC</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>HSBC BANK A.Ş.</x:v>
+        <x:v>INVEST AZ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>HSB</x:v>
+        <x:v>IAZ</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>HSBC YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ICBC TURKEY BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>HSY</x:v>
+        <x:v>ICB</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>HEDEF YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>ICBC TURKEY PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>HYB</x:v>
+        <x:v>ICP</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>HEDEF YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>ICBC TURKEY YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>HYC</x:v>
+        <x:v>ICT</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>INVEST AZ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ASTRA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>IAZ</x:v>
+        <x:v>IEP</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>ICBC TURKEY BANK A.Ş.</x:v>
+        <x:v>IKON MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>ICB</x:v>
+        <x:v>IKN</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>ICBC TURKEY PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İNTEGRAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>ICP</x:v>
+        <x:v>INM</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>ICBC TURKEY YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>T.İŞ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>ICT</x:v>
+        <x:v>IPS</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>ASTRA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İŞ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>IEP</x:v>
+        <x:v>ISP</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>IKON MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>İSTANBUL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>IKN</x:v>
+        <x:v>ISY</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>İNTEGRAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>İNFO YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>INM</x:v>
+        <x:v>IYF</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>T.İŞ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>İŞ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>IPS</x:v>
+        <x:v>IYM</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>İŞ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>ISP</x:v>
+        <x:v>KCP</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>İSTANBUL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TRIVE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>ISY</x:v>
+        <x:v>KIG</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>İNFO YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRKİYE KALKINMA VE YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>IYF</x:v>
+        <x:v>KLN</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>İŞ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>KARE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>IYM</x:v>
+        <x:v>KRP</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>KCP</x:v>
+        <x:v>KTK</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>TRIVE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>KIG</x:v>
+        <x:v>KTP</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>TÜRKİYE KALKINMA VE YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>KLN</x:v>
+        <x:v>KVY</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>KARE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AHLATCI PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>KRP</x:v>
+        <x:v>LAT</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>KUVEYT TÜRK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>LOGOS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>KTK</x:v>
+        <x:v>LPO</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MİSYON YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>KTP</x:v>
+        <x:v>MBS</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MİDAS MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>KVY</x:v>
+        <x:v>MDS</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>AHLATCI PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>MT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>LAT</x:v>
+        <x:v>MPO</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>LOGOS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>LPO</x:v>
+        <x:v>MPY</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>MİSYON YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>MARBAŞ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>MBS</x:v>
+        <x:v>MRS</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>MİDAS MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MEKSA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>MDS</x:v>
+        <x:v>MSA</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>MT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>MEKSA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>MPO</x:v>
+        <x:v>MSP</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MİSYON YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>MPY</x:v>
+        <x:v>MSY</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>MARBAŞ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>METRO MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>MRS</x:v>
+        <x:v>MTY</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>MEKSA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MUFG BANK TURKEY A.Ş.</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>MSA</x:v>
+        <x:v>MUF</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>MEKSA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AKTİF PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>MSP</x:v>
+        <x:v>MUP</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>MİSYON YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>İNCİR PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>MSY</x:v>
+        <x:v>NCR</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>METRO MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>NCM İNVESTMENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>MTY</x:v>
+        <x:v>NOR</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>MUFG BANK TURKEY A.Ş.</x:v>
+        <x:v>NUROL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>MUF</x:v>
+        <x:v>NRL</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>AKTİF PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>NUROL YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>MUP</x:v>
+        <x:v>NYB</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>İNCİR PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>NUROL YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>NCR</x:v>
+        <x:v>NYS</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>NCM İNVESTMENT MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ODEA BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>NOR</x:v>
+        <x:v>ODB</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>NUROL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OSMANLI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>NRL</x:v>
+        <x:v>OMD</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>NUROL YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>OSMANLI PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>NYB</x:v>
+        <x:v>OMP</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>NUROL YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>OYAK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>NYS</x:v>
+        <x:v>OPO</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>ODEA BANK A.Ş.</x:v>
+        <x:v>OYAK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>ODB</x:v>
+        <x:v>OYA</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>OSMANLI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>PARDUS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>OMD</x:v>
+        <x:v>PA1</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>OSMANLI PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PASHA YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>OMP</x:v>
+        <x:v>PBT</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>OYAK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PERFORM PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>OPO</x:v>
+        <x:v>PER</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>OYAK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ALBARAKA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>OYA</x:v>
+        <x:v>PGA</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>PARDUS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PHİLLİPCAPİTAL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>PA1</x:v>
+        <x:v>PHC</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>PASHA YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>PHİLLİP PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>PBT</x:v>
+        <x:v>PHP</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>PERFORM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>RE-PIE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>PER</x:v>
+        <x:v>PIE</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>ALBARAKA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PİRAMİT MENKUL KIYMETLER  A.Ş.</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>PGA</x:v>
+        <x:v>PIT</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>PHİLLİPCAPİTAL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BANKPOZİTİF KREDİ VE KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>PHC</x:v>
+        <x:v>POZ</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>PHİLLİP PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PAPARA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>PHP</x:v>
+        <x:v>PPR</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>RE-PIE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PİRAMİT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>PIE</x:v>
+        <x:v>PRT</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>PİRAMİT MENKUL KIYMETLER  A.Ş.</x:v>
+        <x:v>ROTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>PIT</x:v>
+        <x:v>ROP</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>BANKPOZİTİF KREDİ VE KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>ŞEKERBANK T.A.Ş.</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>POZ</x:v>
+        <x:v>SEK</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>PAPARA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>ŞEKER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>PPR</x:v>
+        <x:v>SKY</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>PİRAMİT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>SPARTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>PRT</x:v>
+        <x:v>SRT</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>PUSULA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>STATECH PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>PSP</x:v>
+        <x:v>STE</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>ROTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>STRATEJİ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>ROP</x:v>
+        <x:v>STJ</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>ŞEKERBANK T.A.Ş.</x:v>
+        <x:v>STRATEJİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>SEK</x:v>
+        <x:v>STP</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>TERA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TACİRLER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>SKP</x:v>
+        <x:v>TAC</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>ŞEKER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TERA YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>SKY</x:v>
+        <x:v>TAE</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>SPARTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FREEDOM BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>SRT</x:v>
+        <x:v>TBA</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>STATECH PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TURKLAND BANK A.Ş.</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>STE</x:v>
+        <x:v>TBN</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>STRATEJİ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TEB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>STJ</x:v>
+        <x:v>TBY</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>STRATEJİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TACİRLER PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>STP</x:v>
+        <x:v>TCR</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>TACİRLER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>T.C. ZİRAAT BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>TAC</x:v>
+        <x:v>TCZ</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>TERA YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>TERA YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>TAE</x:v>
+        <x:v>TDH</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>TURKISH BANK A.Ş.</x:v>
+        <x:v>TÜRK EKONOMİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>TBA</x:v>
+        <x:v>TEB</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>TURKLAND BANK A.Ş.</x:v>
+        <x:v>T.EKONOMİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>TBN</x:v>
+        <x:v>TEP</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>TEB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TEB PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>TBY</x:v>
+        <x:v>TEY</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>TACİRLER PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRKİYE GARANTİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>TCR</x:v>
+        <x:v>TGB</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>T.C. ZİRAAT BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE HALK BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>TCZ</x:v>
+        <x:v>THL</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>TERA YATIRIM BANKASI A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>TDH</x:v>
+        <x:v>TIB</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>TÜRK EKONOMİ BANKASI A.Ş.</x:v>
+        <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>TEB</x:v>
+        <x:v>TKY</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>T.EKONOMİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>TEP</x:v>
+        <x:v>TLR</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>TEB PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>TEY</x:v>
+        <x:v>TSK</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>TÜRKİYE GARANTİ BANKASI A.Ş.</x:v>
+        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>TGB</x:v>
+        <x:v>TTB</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>TÜRKİYE HALK BANKASI A.Ş.</x:v>
+        <x:v>TUNA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>THL</x:v>
+        <x:v>TUN</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>TIB</x:v>
+        <x:v>TVB</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRK EKONOMİ BANKASI A.Ş. (MENKUL KIYMET HİZMETLERİ)</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>TKY</x:v>
+        <x:v>TYS</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ÜNLÜ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>TLR</x:v>
+        <x:v>UNP</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>ÜNLÜ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>TSK</x:v>
+        <x:v>UNS</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>VAKIF KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>TTB</x:v>
+        <x:v>VKF</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>TUNA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>TUN</x:v>
+        <x:v>VKO</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
+        <x:v>VAKIF YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>TVB</x:v>
+        <x:v>VKY</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>TRIVE YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>V PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>TVM</x:v>
+        <x:v>VPF</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>TÜRK EKONOMİ BANKASI A.Ş. (MENKUL KIYMET HİZMETLERİ)</x:v>
+        <x:v>VEGA PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>TYS</x:v>
+        <x:v>VPY</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>ÜNLÜ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>NEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>UNP</x:v>
+        <x:v>VVP</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>ÜNLÜ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>YATIRIM FİNANSMAN MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>UNS</x:v>
+        <x:v>YAT</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>VAKIF KATILIM BANKASI A.Ş.</x:v>
+        <x:v>Q YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>VKF</x:v>
+        <x:v>YBQ</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>YAPI VE KREDİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>VKO</x:v>
+        <x:v>YKB</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>VAKIF YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>YAPI VE KREDİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>VKY</x:v>
+        <x:v>YKC</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>V PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>YAPI KREDİ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>VPF</x:v>
+        <x:v>YKR</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>VEGA PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>AYTEMİZ YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>VPY</x:v>
+        <x:v>YYA</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>NEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>T.C.ZİRAAT BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>VVP</x:v>
+        <x:v>ZBS</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>YATIRIM FİNANSMAN MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ZİRAAT DİNAMİK BANKA ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>YAT</x:v>
+        <x:v>ZDB</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>Q YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>ZİRAAT PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>YBQ</x:v>
+        <x:v>ZPY</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>YAPI VE KREDİ BANKASI A.Ş.</x:v>
+        <x:v>ZİRAAT YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>YKB</x:v>
+        <x:v>ZRY</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>YAPI VE KREDİ BANKASI A.Ş.(PORTFÖY SAKLAMA)</x:v>
+        <x:v>ZİRAAT KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>YKC</x:v>
-[...54 lines deleted...]
-      <x:c r="B190" t="str">
         <x:v>ZTB</x:v>
       </x:c>
     </x:row>
-    <x:row r="191"/>
+    <x:row r="184"/>
   </x:sheetData>
 </x:worksheet>
 </file>