--- v0 (2026-06-07)
+++ v1 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d891f3de474920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68994e0c873a4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R0080714c938a43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R13208e2d9cba461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0080714c938a43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13208e2d9cba461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Yıl</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Çalışma Günü Sayısı</x:t>
           </x:r>
         </x:is>