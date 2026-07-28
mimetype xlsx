--- v1 (2026-06-07)
+++ v2 (2026-07-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68994e0c873a4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a34697831e2430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R13208e2d9cba461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rbc06b88f3c7c4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13208e2d9cba461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc06b88f3c7c4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Yıl</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Çalışma Günü Sayısı</x:t>
           </x:r>
         </x:is>
@@ -749,59 +749,59 @@
       </x:c>
       <x:c r="F19" t="n">
         <x:v>174755</x:v>
       </x:c>
       <x:c r="G19" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H19" t="n">
         <x:v>19439060</x:v>
       </x:c>
       <x:c r="I19" t="n">
         <x:v>894825886</x:v>
       </x:c>
       <x:c r="J19" t="n">
         <x:v>22692303</x:v>
       </x:c>
       <x:c r="K19" t="n">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B20" t="n">
-        <x:v>104</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C20" t="n">
-        <x:v>3855911381</x:v>
+        <x:v>4675730967</x:v>
       </x:c>
       <x:c r="D20" t="n">
-        <x:v>178036808628.45</x:v>
+        <x:v>218845646642.79</x:v>
       </x:c>
       <x:c r="E20" t="n">
-        <x:v>4098997893.47</x:v>
+        <x:v>4968084315.96</x:v>
       </x:c>
       <x:c r="F20" t="n">
-        <x:v>89074</x:v>
+        <x:v>107617</x:v>
       </x:c>
       <x:c r="G20" t="n">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H20" t="n">
-        <x:v>37076071</x:v>
+        <x:v>33638352</x:v>
       </x:c>
       <x:c r="I20" t="n">
-        <x:v>1711892391</x:v>
+        <x:v>1574429113</x:v>
       </x:c>
       <x:c r="J20" t="n">
-        <x:v>39413441</x:v>
+        <x:v>35741614</x:v>
       </x:c>
       <x:c r="K20" t="n">
-        <x:v>856</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="21"/>
   </x:sheetData>
 </x:worksheet>
 </file>