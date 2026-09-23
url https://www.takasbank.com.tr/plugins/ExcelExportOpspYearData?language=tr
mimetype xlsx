--- v2 (2026-07-28)
+++ v3 (2026-09-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a34697831e2430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ab93f2694147a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rbc06b88f3c7c4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rbda9b960818a4378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbc06b88f3c7c4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbda9b960818a4378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Yıl</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Çalışma Günü Sayısı</x:t>
           </x:r>
         </x:is>
@@ -749,59 +749,59 @@
       </x:c>
       <x:c r="F19" t="n">
         <x:v>174755</x:v>
       </x:c>
       <x:c r="G19" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H19" t="n">
         <x:v>19439060</x:v>
       </x:c>
       <x:c r="I19" t="n">
         <x:v>894825886</x:v>
       </x:c>
       <x:c r="J19" t="n">
         <x:v>22692303</x:v>
       </x:c>
       <x:c r="K19" t="n">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B20" t="n">
-        <x:v>139</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C20" t="n">
-        <x:v>4675730967</x:v>
+        <x:v>7989056373</x:v>
       </x:c>
       <x:c r="D20" t="n">
-        <x:v>218845646642.79</x:v>
+        <x:v>359583399366.97</x:v>
       </x:c>
       <x:c r="E20" t="n">
-        <x:v>4968084315.96</x:v>
+        <x:v>7900205928.44</x:v>
       </x:c>
       <x:c r="F20" t="n">
-        <x:v>107617</x:v>
+        <x:v>165455</x:v>
       </x:c>
       <x:c r="G20" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H20" t="n">
-        <x:v>33638352</x:v>
+        <x:v>44383647</x:v>
       </x:c>
       <x:c r="I20" t="n">
-        <x:v>1574429113</x:v>
+        <x:v>1997685552</x:v>
       </x:c>
       <x:c r="J20" t="n">
-        <x:v>35741614</x:v>
+        <x:v>43890033</x:v>
       </x:c>
       <x:c r="K20" t="n">
-        <x:v>774</x:v>
+        <x:v>919</x:v>
       </x:c>
     </x:row>
     <x:row r="21"/>
   </x:sheetData>
 </x:worksheet>
 </file>