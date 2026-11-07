--- v3 (2026-09-23)
+++ v4 (2026-11-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ab93f2694147a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dccf6e1a5b40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Rbda9b960818a4378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R0e02b9865fb9447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbda9b960818a4378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e02b9865fb9447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Yıl</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Çalışma Günü Sayısı</x:t>
           </x:r>
         </x:is>
@@ -749,59 +749,59 @@
       </x:c>
       <x:c r="F19" t="n">
         <x:v>174755</x:v>
       </x:c>
       <x:c r="G19" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H19" t="n">
         <x:v>19439060</x:v>
       </x:c>
       <x:c r="I19" t="n">
         <x:v>894825886</x:v>
       </x:c>
       <x:c r="J19" t="n">
         <x:v>22692303</x:v>
       </x:c>
       <x:c r="K19" t="n">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B20" t="n">
-        <x:v>180</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C20" t="n">
-        <x:v>7989056373</x:v>
+        <x:v>10864898364</x:v>
       </x:c>
       <x:c r="D20" t="n">
-        <x:v>359583399366.97</x:v>
+        <x:v>405545678319.04</x:v>
       </x:c>
       <x:c r="E20" t="n">
-        <x:v>7900205928.44</x:v>
+        <x:v>8834522556.32</x:v>
       </x:c>
       <x:c r="F20" t="n">
-        <x:v>165455</x:v>
+        <x:v>181803</x:v>
       </x:c>
       <x:c r="G20" t="n">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H20" t="n">
-        <x:v>44383647</x:v>
+        <x:v>51249521</x:v>
       </x:c>
       <x:c r="I20" t="n">
-        <x:v>1997685552</x:v>
+        <x:v>1912951313</x:v>
       </x:c>
       <x:c r="J20" t="n">
-        <x:v>43890033</x:v>
+        <x:v>41672276</x:v>
       </x:c>
       <x:c r="K20" t="n">
-        <x:v>919</x:v>
+        <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="21"/>
   </x:sheetData>
 </x:worksheet>
 </file>