--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9887349a67364b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47c8ca78f2f4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R4a04b115d61a49c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R0952f2dd206644f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a04b115d61a49c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0952f2dd206644f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Years</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The Number Of Working Days</x:t>
           </x:r>
         </x:is>
@@ -749,59 +749,59 @@
       </x:c>
       <x:c r="F19" t="n">
         <x:v>174755</x:v>
       </x:c>
       <x:c r="G19" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H19" t="n">
         <x:v>19439060</x:v>
       </x:c>
       <x:c r="I19" t="n">
         <x:v>894825886</x:v>
       </x:c>
       <x:c r="J19" t="n">
         <x:v>22692303</x:v>
       </x:c>
       <x:c r="K19" t="n">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B20" t="n">
-        <x:v>91</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C20" t="n">
-        <x:v>3855911381</x:v>
+        <x:v>4202429350</x:v>
       </x:c>
       <x:c r="D20" t="n">
-        <x:v>178036808628.45</x:v>
+        <x:v>194475455422.88</x:v>
       </x:c>
       <x:c r="E20" t="n">
-        <x:v>4098997893.47</x:v>
+        <x:v>4450596410.21</x:v>
       </x:c>
       <x:c r="F20" t="n">
-        <x:v>89074</x:v>
+        <x:v>97540</x:v>
       </x:c>
       <x:c r="G20" t="n">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H20" t="n">
-        <x:v>42372653</x:v>
+        <x:v>32079613</x:v>
       </x:c>
       <x:c r="I20" t="n">
-        <x:v>1956448446</x:v>
+        <x:v>1484545461</x:v>
       </x:c>
       <x:c r="J20" t="n">
-        <x:v>45043933</x:v>
+        <x:v>33974018</x:v>
       </x:c>
       <x:c r="K20" t="n">
-        <x:v>979</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="21"/>
   </x:sheetData>
 </x:worksheet>
 </file>