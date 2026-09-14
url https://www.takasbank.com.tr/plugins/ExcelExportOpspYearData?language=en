--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47c8ca78f2f4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdc963cf5fb49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R0952f2dd206644f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R96439d80a9564451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0952f2dd206644f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96439d80a9564451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Years</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>The Number Of Working Days</x:t>
           </x:r>
         </x:is>
@@ -749,59 +749,59 @@
       </x:c>
       <x:c r="F19" t="n">
         <x:v>174755</x:v>
       </x:c>
       <x:c r="G19" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H19" t="n">
         <x:v>19439060</x:v>
       </x:c>
       <x:c r="I19" t="n">
         <x:v>894825886</x:v>
       </x:c>
       <x:c r="J19" t="n">
         <x:v>22692303</x:v>
       </x:c>
       <x:c r="K19" t="n">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="B20" t="n">
-        <x:v>131</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C20" t="n">
-        <x:v>4202429350</x:v>
+        <x:v>7495036181</x:v>
       </x:c>
       <x:c r="D20" t="n">
-        <x:v>194475455422.88</x:v>
+        <x:v>338340603121.84</x:v>
       </x:c>
       <x:c r="E20" t="n">
-        <x:v>4450596410.21</x:v>
+        <x:v>7463062593.03</x:v>
       </x:c>
       <x:c r="F20" t="n">
-        <x:v>97540</x:v>
+        <x:v>157233</x:v>
       </x:c>
       <x:c r="G20" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H20" t="n">
-        <x:v>32079613</x:v>
+        <x:v>43074921</x:v>
       </x:c>
       <x:c r="I20" t="n">
-        <x:v>1484545461</x:v>
+        <x:v>1944486225</x:v>
       </x:c>
       <x:c r="J20" t="n">
-        <x:v>33974018</x:v>
+        <x:v>42891164</x:v>
       </x:c>
       <x:c r="K20" t="n">
-        <x:v>745</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="21"/>
   </x:sheetData>
 </x:worksheet>
 </file>