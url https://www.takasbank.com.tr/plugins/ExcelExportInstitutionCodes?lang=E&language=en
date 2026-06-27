--- v0 (2026-05-02)
+++ v1 (2026-06-27)
@@ -1,37998 +1,30103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc6ea95f73f48a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bf7203d1cf4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="Ra08af7eb548f414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R5c9afddacb4545c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra08af7eb548f414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c9afddacb4545c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Institution Code</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Institution Name</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
-            <x:t>Hi, No Swap.</x:t>
-[...8 lines deleted...]
-            </x:rPr>
             <x:t>Type Of Institution</x:t>
           </x:r>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>VAN</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>SAĞLAMOĞLU YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>9721</x:v>
-[...1 lines deleted...]
-      <x:c r="D2" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>VAW</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>SANTRAL DÖVİZ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>1230</x:v>
-[...1 lines deleted...]
-      <x:c r="D3" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>VAZ</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>ATA YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D4" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>VBJ</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>ŞEREN DÖVİZ YETKİLİ MÜESSESE VE KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>1280</x:v>
-[...1 lines deleted...]
-      <x:c r="D5" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>VBO</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>ZUHA DÖVİZ VE ALTIN YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D6" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>VBU</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>SULTAN YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>1316</x:v>
-[...1 lines deleted...]
-      <x:c r="D7" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>VBV</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>ONLİNE DÖVİZ VE ALTIN TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>1316</x:v>
-[...1 lines deleted...]
-      <x:c r="D8" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>VBZ</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>ARD GRUP DÖVİZ VE KIYMETLİ MADEN YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>1339</x:v>
-[...1 lines deleted...]
-      <x:c r="D9" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>WAB</x:v>
+        <x:v>VCJ</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>RONA DÖVİZ VE KIYMETLİ MADEN TİCARETI YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>HANEDAN DÖVİZ VE ALTIN TİCARETİ YETKİLİ MÜESSESE A.Ş</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>7086</x:v>
-[...1 lines deleted...]
-      <x:c r="D10" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>WAE</x:v>
+        <x:v>VCK</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>DENGE DÖVİZ KIYMETLİ MADEN VE YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>DEFNE DÖVİZ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>7096</x:v>
-[...1 lines deleted...]
-      <x:c r="D11" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>WAF</x:v>
+        <x:v>VCL</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>SEMBOL YABANCI PARA VE KIYMETLİ MADEN YETKİLİ MÜESSESE TİCARET A.Ş.</x:v>
+        <x:v>DİLMAN DÖVİZ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>7097</x:v>
-[...1 lines deleted...]
-      <x:c r="D12" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>WAJ</x:v>
+        <x:v>VCM</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>ALTINKAYNAK DÖVİZ VE KIYMETLİ MADEN YETKİLİ MÜESSESE.A.Ş.</x:v>
+        <x:v>DEMET DÖVİZ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>7104</x:v>
-[...1 lines deleted...]
-      <x:c r="D13" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>WAM</x:v>
+        <x:v>WAB</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>GÜVEN YETKİLİ MÜESSESE.A.Ş.</x:v>
+        <x:v>RONA DÖVİZ VE KIYMETLİ MADEN TİCARETI YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>7107</x:v>
-[...1 lines deleted...]
-      <x:c r="D14" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>WAR</x:v>
+        <x:v>WAE</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>DORUK DÖVİZ VE KIYMETLİ MADENLER YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>DENGE DÖVİZ KIYMETLİ MADEN VE YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>7108</x:v>
-[...1 lines deleted...]
-      <x:c r="D15" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>WAT</x:v>
+        <x:v>WAF</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>ATASAY DÖVİZ VE KIYMETLİ MADENLER TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>SEMBOL YABANCI PARA VE KIYMETLİ MADEN YETKİLİ MÜESSESE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>7110</x:v>
-[...1 lines deleted...]
-      <x:c r="D16" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>WAU</x:v>
+        <x:v>WAJ</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>FAHRET DÖVIZ VE KIYMETLI MADENLER TIC. A.Ş.</x:v>
+        <x:v>ALTINKAYNAK DÖVİZ VE KIYMETLİ MADEN YETKİLİ MÜESSESE.A.Ş.</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>7112</x:v>
-[...1 lines deleted...]
-      <x:c r="D17" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>WAY</x:v>
+        <x:v>WAM</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>MERKEZ YETKİLİ MÜESSESE A.Ş</x:v>
+        <x:v>GÜVEN YETKİLİ MÜESSESE.A.Ş.</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>7116</x:v>
-[...1 lines deleted...]
-      <x:c r="D18" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>WAZ</x:v>
+        <x:v>WAR</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>MISIRKANLI DÖVİZ VE KIYMETLİ MADENLER TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>DORUK DÖVİZ VE KIYMETLİ MADENLER YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>7117</x:v>
-[...1 lines deleted...]
-      <x:c r="D19" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>WBA</x:v>
+        <x:v>WAT</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>NADİR DÖVİZ VE KIYMETLİ MADEN TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>ATASAY DÖVİZ VE KIYMETLİ MADENLER TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>7120</x:v>
-[...1 lines deleted...]
-      <x:c r="D20" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>WBB</x:v>
+        <x:v>WAU</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>KAPALIÇARŞI DÖVİZ VE KIYMETLİ MADEN TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>FAHRET DÖVIZ VE KIYMETLI MADENLER TIC. A.Ş.</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>7119</x:v>
-[...1 lines deleted...]
-      <x:c r="D21" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>WBD</x:v>
+        <x:v>WAY</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>UZER DÖVİZ VE KIYMETLİ MAD.TİC.A.Ş.</x:v>
+        <x:v>MERKEZ YETKİLİ MÜESSESE A.Ş</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>7130</x:v>
-[...1 lines deleted...]
-      <x:c r="D22" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>WBF</x:v>
+        <x:v>WAZ</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>ÇITAK YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>MISIRKANLI DÖVİZ VE KIYMETLİ MADENLER TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>7129</x:v>
-[...1 lines deleted...]
-      <x:c r="D23" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>WBI</x:v>
+        <x:v>WBA</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>AHLATCI DÖVİZ VE KIYMETLİ MADENLER TİC.A.Ş.</x:v>
+        <x:v>NADİR DÖVİZ VE KIYMETLİ MADEN TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>7138</x:v>
-[...1 lines deleted...]
-      <x:c r="D24" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>WBJ</x:v>
+        <x:v>WBB</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>GÜLKAY DÖVİZ YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>KAPALIÇARŞI DÖVİZ VE KIYMETLİ MADEN TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>7139</x:v>
-[...1 lines deleted...]
-      <x:c r="D25" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>WBO</x:v>
+        <x:v>WBD</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>YILDIZ DÖVİZ VE YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>UZER DÖVİZ VE KIYMETLİ MAD.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>7134</x:v>
-[...1 lines deleted...]
-      <x:c r="D26" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>WBU</x:v>
+        <x:v>WBF</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>SARAY DÖVİZ VE KIYMETLİ MADENLER YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>ÇITAK YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>7154</x:v>
-[...1 lines deleted...]
-      <x:c r="D27" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>WCB</x:v>
+        <x:v>WBI</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>KAPADOKYA DÖVİZ VE KIYMETLİ MADENLER TİC.A.Ş.</x:v>
+        <x:v>AHLATCI DÖVİZ VE KIYMETLİ MADENLER TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>7160</x:v>
-[...1 lines deleted...]
-      <x:c r="D28" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>WCC</x:v>
+        <x:v>WBJ</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>ARABACI DÖVIZ KIYMETLI MADEN TICARETI A.Ş.</x:v>
+        <x:v>GÜLKAY DÖVİZ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>7163</x:v>
-[...1 lines deleted...]
-      <x:c r="D29" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>WCD</x:v>
+        <x:v>WBO</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>BAY-DEM DÖVIZ VE KIYMETLI MADENLER TICARETI A.Ş.</x:v>
+        <x:v>YILDIZ DÖVİZ VE YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>7164</x:v>
-[...1 lines deleted...]
-      <x:c r="D30" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>WCE</x:v>
+        <x:v>WBU</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>MENEKŞE YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>SARAY DÖVİZ VE KIYMETLİ MADENLER YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>7176</x:v>
-[...1 lines deleted...]
-      <x:c r="D31" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>WCF</x:v>
+        <x:v>WCB</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>İAR DÖVİZ VE KIYMETLİ MADENLER YETKILI MÜESSESE A.Ş.</x:v>
+        <x:v>KAPADOKYA DÖVİZ VE KIYMETLİ MADENLER TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>7175</x:v>
-[...1 lines deleted...]
-      <x:c r="D32" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>WCH</x:v>
+        <x:v>WCC</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>İLKARLAR YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>ARABACI DÖVIZ KIYMETLI MADEN TICARETI A.Ş.</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>7170</x:v>
-[...1 lines deleted...]
-      <x:c r="D33" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>WCL</x:v>
+        <x:v>WCD</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>NİZİP DÖVİZ VE KIYMETLİ MADENLER TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>BAY-DEM DÖVIZ VE KIYMETLI MADENLER TICARETI A.Ş.</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>7182</x:v>
-[...1 lines deleted...]
-      <x:c r="D34" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>WCT</x:v>
+        <x:v>WCE</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>KULE YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>MENEKŞE YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>7222</x:v>
-[...1 lines deleted...]
-      <x:c r="D35" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>WCU</x:v>
+        <x:v>WCF</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>FETİH DÖVİZ VE KIYMETLİ MADENLER YETKİLİ MÜESSSESE A.Ş.</x:v>
+        <x:v>İAR DÖVİZ VE KIYMETLİ MADENLER YETKILI MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>7223</x:v>
-[...1 lines deleted...]
-      <x:c r="D36" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>WCZ</x:v>
+        <x:v>WCH</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>HALAÇ DÖVİZ VE KIYMETLİ MAD.TİC.A.Ş.</x:v>
+        <x:v>İLKARLAR YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>7309</x:v>
-[...1 lines deleted...]
-      <x:c r="D37" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>WEQ</x:v>
+        <x:v>WCL</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>ALBAYRAK DÖVİZ VE ALTIN YETKİLİ MÜESSESE ANONİM ŞİRKETİ</x:v>
+        <x:v>NİZİP DÖVİZ VE KIYMETLİ MADENLER TİCARETİ YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>8730</x:v>
-[...1 lines deleted...]
-      <x:c r="D38" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>WFX</x:v>
+        <x:v>WCT</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>MERGEN DÖVİZ VE KIYMETLİ MADENLER TİC. A.Ş.</x:v>
+        <x:v>KULE YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>8252</x:v>
-[...1 lines deleted...]
-      <x:c r="D39" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>WGC</x:v>
+        <x:v>WCU</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>HAKAN YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>FETİH DÖVİZ VE KIYMETLİ MADENLER YETKİLİ MÜESSSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>7650</x:v>
-[...1 lines deleted...]
-      <x:c r="D40" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>WGD</x:v>
+        <x:v>WCZ</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>EHG YETKİLİ MÜESSESE A.Ş.</x:v>
+        <x:v>HALAÇ DÖVİZ VE KIYMETLİ MAD.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>7695</x:v>
-[...1 lines deleted...]
-      <x:c r="D41" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>WLV</x:v>
+        <x:v>WEQ</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>HAZNEDAR YETKİLİ MÜESSESE ANONİM ŞİRKETİ</x:v>
+        <x:v>ALBAYRAK DÖVİZ VE ALTIN YETKİLİ MÜESSESE ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>8202</x:v>
-[...1 lines deleted...]
-      <x:c r="D42" t="str">
         <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>ADB</x:v>
+        <x:v>WFX</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>ANADOLUBANK A.Ş.</x:v>
+        <x:v>MERGEN DÖVİZ VE KIYMETLİ MADENLER TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>1737</x:v>
-[...2 lines deleted...]
-        <x:v>BANK</x:v>
+        <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>AFB</x:v>
+        <x:v>WGC</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>AKTİF YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>HAKAN YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>5513</x:v>
-[...2 lines deleted...]
-        <x:v>BANK</x:v>
+        <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>AKB</x:v>
+        <x:v>WGD</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>AKBANK T.A.Ş.</x:v>
+        <x:v>EHG YETKİLİ MÜESSESE A.Ş.</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>0007</x:v>
-[...2 lines deleted...]
-        <x:v>BANK</x:v>
+        <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>ANF</x:v>
+        <x:v>WLV</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>ALTERNATİF BANK ANONİM ŞİRKETİ</x:v>
+        <x:v>HAZNEDAR YETKİLİ MÜESSESE ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>0263</x:v>
-[...2 lines deleted...]
-        <x:v>BANK</x:v>
+        <x:v>AUTHORIZED INSTITUTIONS</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>ARA</x:v>
+        <x:v>ADB</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>ARAP TÜRK BANKASI A.Ş.</x:v>
+        <x:v>ANADOLUBANK A.Ş.</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>0016</x:v>
-[...1 lines deleted...]
-      <x:c r="D47" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>BUR</x:v>
+        <x:v>AFB</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>BURGAN BANK A.Ş.</x:v>
+        <x:v>AKTİF YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>7547</x:v>
-[...1 lines deleted...]
-      <x:c r="D48" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>BYR</x:v>
+        <x:v>AKB</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>BİRLEŞİK FON BANKASI A.Ş.</x:v>
+        <x:v>AKBANK T.A.Ş.</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>1798</x:v>
-[...1 lines deleted...]
-      <x:c r="D49" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>CIY</x:v>
+        <x:v>ANF</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>CITIBANK YABANCI A.Ş.</x:v>
+        <x:v>ALTERNATİF BANK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>0305</x:v>
-[...1 lines deleted...]
-      <x:c r="D50" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>CLB</x:v>
+        <x:v>ARA</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>COLENDİ BANK ANONİM ŞİRKETİ</x:v>
+        <x:v>ARAP TÜRK BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>1254</x:v>
-[...1 lines deleted...]
-      <x:c r="D51" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>DBI</x:v>
+        <x:v>BUR</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>DEUTSCHE BANK A.Ş.</x:v>
+        <x:v>BURGAN BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>2242</x:v>
-[...1 lines deleted...]
-      <x:c r="D52" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>DLR</x:v>
+        <x:v>BYR</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>DİLER YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>BİRLEŞİK FON BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C53" t="str">
-        <x:v>1835</x:v>
-[...1 lines deleted...]
-      <x:c r="D53" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>DNZ</x:v>
+        <x:v>CIY</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>DENİZBANK A.Ş.</x:v>
+        <x:v>CITIBANK YABANCI A.Ş.</x:v>
       </x:c>
       <x:c r="C54" t="str">
-        <x:v>1700</x:v>
-[...1 lines deleted...]
-      <x:c r="D54" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>DTB</x:v>
+        <x:v>CLB</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>DESTEK YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>COLENDİ BANK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>1062</x:v>
-[...1 lines deleted...]
-      <x:c r="D55" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>DYM</x:v>
+        <x:v>DBI</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>D YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>DEUTSCHE BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C56" t="str">
-        <x:v>1019</x:v>
-[...1 lines deleted...]
-      <x:c r="D56" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>ENP</x:v>
+        <x:v>DLR</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>ENPARA BANK A.Ş.</x:v>
+        <x:v>DİLER YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>1244</x:v>
-[...1 lines deleted...]
-      <x:c r="D57" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>FBB</x:v>
+        <x:v>DNZ</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>FİBABANKA A.Ş.</x:v>
+        <x:v>DENİZBANK A.Ş.</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>6763</x:v>
-[...1 lines deleted...]
-      <x:c r="D58" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>FIN</x:v>
+        <x:v>DTB</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>QNB BANK A.Ş.</x:v>
+        <x:v>DESTEK YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>0092</x:v>
-[...1 lines deleted...]
-      <x:c r="D59" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>FUZ</x:v>
+        <x:v>DYM</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>FUPS BANK ANONİM ŞİRKETİ</x:v>
+        <x:v>D YATIRIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>1307</x:v>
-[...1 lines deleted...]
-      <x:c r="D60" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>GGI</x:v>
+        <x:v>ENP</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>GOLDEN GLOBAL YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>ENPARA BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>9631</x:v>
-[...1 lines deleted...]
-      <x:c r="D61" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>GIN</x:v>
+        <x:v>FBB</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>ING BANK A.Ş.</x:v>
+        <x:v>FİBABANKA A.Ş.</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>5520</x:v>
-[...1 lines deleted...]
-      <x:c r="D62" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>GSB</x:v>
+        <x:v>FIN</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>GSD YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>QNB BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C63" t="str">
-        <x:v>1899</x:v>
-[...1 lines deleted...]
-      <x:c r="D63" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>HSB</x:v>
+        <x:v>FUZ</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>HSBC BANK A.Ş.</x:v>
+        <x:v>FUPS BANK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C64" t="str">
-        <x:v>1796</x:v>
-[...1 lines deleted...]
-      <x:c r="D64" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>HYB</x:v>
+        <x:v>GGI</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>HEDEF YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>GOLDEN GLOBAL YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C65" t="str">
-        <x:v>1167</x:v>
-[...1 lines deleted...]
-      <x:c r="D65" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>ICB</x:v>
+        <x:v>GIN</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>ICBC TURKEY BANK A.Ş.</x:v>
+        <x:v>ING BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C66" t="str">
-        <x:v>8146</x:v>
-[...1 lines deleted...]
-      <x:c r="D66" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>ILL</x:v>
+        <x:v>GSB</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>İLLER BANKASI A.Ş.</x:v>
+        <x:v>GSD YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C67" t="str">
-        <x:v>1352</x:v>
-[...1 lines deleted...]
-      <x:c r="D67" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>ITS</x:v>
+        <x:v>HSB</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>İSTANBUL TAKAS VE SAKLAMA BANKASI A.Ş</x:v>
+        <x:v>HSBC BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C68" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D68" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>KLN</x:v>
+        <x:v>HYB</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>TÜRKİYE KALKINMA VE YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>HEDEF YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C69" t="str">
-        <x:v>5980</x:v>
-[...1 lines deleted...]
-      <x:c r="D69" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>MB</x:v>
+        <x:v>ICB</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>T.C. MERKEZ BANKASI</x:v>
+        <x:v>ICBC TURKEY BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C70" t="str">
-        <x:v>2447</x:v>
-[...1 lines deleted...]
-      <x:c r="D70" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>MLB</x:v>
+        <x:v>ILL</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>BANK OF AMERICA YATIRIM BANK A.Ş.</x:v>
+        <x:v>İLLER BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C71" t="str">
-        <x:v>5247</x:v>
-[...1 lines deleted...]
-      <x:c r="D71" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>MSY</x:v>
+        <x:v>ITS</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>MİSYON YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>İSTANBUL TAKAS VE SAKLAMA BANKASI A.Ş</x:v>
       </x:c>
       <x:c r="C72" t="str">
-        <x:v>1142</x:v>
-[...1 lines deleted...]
-      <x:c r="D72" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>MUF</x:v>
+        <x:v>KLN</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>MUFG BANK TURKEY A.Ş.</x:v>
+        <x:v>TÜRKİYE KALKINMA VE YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C73" t="str">
-        <x:v>8945</x:v>
-[...1 lines deleted...]
-      <x:c r="D73" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>NTP</x:v>
+        <x:v>MB</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>INTESA SANPAOLO S.P.A. İTALYA İSTANBUL MERKEZ ŞUBESİ</x:v>
+        <x:v>T.C. MERKEZ BANKASI</x:v>
       </x:c>
       <x:c r="C74" t="str">
-        <x:v>1175</x:v>
-[...1 lines deleted...]
-      <x:c r="D74" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>NYB</x:v>
+        <x:v>MLB</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>NUROL YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>BANK OF AMERICA YATIRIM BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C75" t="str">
-        <x:v>1867</x:v>
-[...1 lines deleted...]
-      <x:c r="D75" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>ODB</x:v>
+        <x:v>MSY</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>ODEA BANK A.Ş.</x:v>
+        <x:v>MİSYON YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C76" t="str">
-        <x:v>7015</x:v>
-[...1 lines deleted...]
-      <x:c r="D76" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>PBT</x:v>
+        <x:v>MUF</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>PASHA YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>MUFG BANK TURKEY A.Ş.</x:v>
       </x:c>
       <x:c r="C77" t="str">
-        <x:v>8147</x:v>
-[...1 lines deleted...]
-      <x:c r="D77" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>POZ</x:v>
+        <x:v>NTP</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>BANKPOZİTİF KREDİ VE KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>INTESA SANPAOLO S.P.A. İTALYA İSTANBUL MERKEZ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C78" t="str">
-        <x:v>5181</x:v>
-[...1 lines deleted...]
-      <x:c r="D78" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>SEK</x:v>
+        <x:v>NYB</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>ŞEKERBANK T.A.Ş.</x:v>
+        <x:v>NUROL YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C79" t="str">
-        <x:v>0198</x:v>
-[...1 lines deleted...]
-      <x:c r="D79" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>TAE</x:v>
+        <x:v>ODB</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>TERA YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>ODEA BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C80" t="str">
-        <x:v>1153</x:v>
-[...1 lines deleted...]
-      <x:c r="D80" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>TBA</x:v>
+        <x:v>PBT</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>TURKISH BANK A.Ş.</x:v>
+        <x:v>PASHA YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C81" t="str">
-        <x:v>0218</x:v>
-[...1 lines deleted...]
-      <x:c r="D81" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>TBN</x:v>
+        <x:v>POZ</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>TURKLAND BANK A.Ş.</x:v>
+        <x:v>BANKPOZİTİF KREDİ VE KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C82" t="str">
-        <x:v>5316</x:v>
-[...1 lines deleted...]
-      <x:c r="D82" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>TCM</x:v>
+        <x:v>SEK</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>JP MORGAN CHASEBANK NATIONAL ASSOCIATION MRK.COLUMBUS OHIO IST. TÜRKİYE ŞUBESİ</x:v>
+        <x:v>ŞEKERBANK T.A.Ş.</x:v>
       </x:c>
       <x:c r="C83" t="str">
-        <x:v>0279</x:v>
-[...1 lines deleted...]
-      <x:c r="D83" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>TCZ</x:v>
+        <x:v>TAE</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>T.C. ZİRAAT BANKASI A.Ş.</x:v>
+        <x:v>TERA YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C84" t="str">
-        <x:v>0288</x:v>
-[...1 lines deleted...]
-      <x:c r="D84" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>TEB</x:v>
+        <x:v>TBA</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>TÜRK EKONOMİ BANKASI A.Ş.</x:v>
+        <x:v>TURKISH BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C85" t="str">
-        <x:v>0221</x:v>
-[...1 lines deleted...]
-      <x:c r="D85" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>TGB</x:v>
+        <x:v>TBN</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>TÜRKİYE GARANTİ BANKASI A.Ş.</x:v>
+        <x:v>TURKLAND BANK A.Ş.</x:v>
       </x:c>
       <x:c r="C86" t="str">
-        <x:v>0365</x:v>
-[...1 lines deleted...]
-      <x:c r="D86" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>TH1</x:v>
+        <x:v>TCM</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>THE ASIAN DEVELOPMENT BANK (ADB)</x:v>
+        <x:v>JP MORGAN CHASEBANK NATIONAL ASSOCIATION MRK.COLUMBUS OHIO IST. TÜRKİYE ŞUBESİ</x:v>
       </x:c>
       <x:c r="C87" t="str">
-        <x:v>1379</x:v>
-[...1 lines deleted...]
-      <x:c r="D87" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>THL</x:v>
+        <x:v>TCZ</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>TÜRKİYE HALK BANKASI A.Ş.</x:v>
+        <x:v>T.C. ZİRAAT BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C88" t="str">
-        <x:v>0285</x:v>
-[...1 lines deleted...]
-      <x:c r="D88" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>THR</x:v>
+        <x:v>TEB</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>TÜRKİYE İHRACAT KREDİ BANKASI A.Ş.</x:v>
+        <x:v>TÜRK EKONOMİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C89" t="str">
-        <x:v>0286</x:v>
-[...1 lines deleted...]
-      <x:c r="D89" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>TIB</x:v>
+        <x:v>TGB</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE GARANTİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C90" t="str">
-        <x:v>0227</x:v>
-[...1 lines deleted...]
-      <x:c r="D90" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>TSK</x:v>
+        <x:v>TH1</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
+        <x:v>THE ASIAN DEVELOPMENT BANK (ADB)</x:v>
       </x:c>
       <x:c r="C91" t="str">
-        <x:v>0282</x:v>
-[...1 lines deleted...]
-      <x:c r="D91" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>TTB</x:v>
+        <x:v>THL</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>TÜRKİYE HALK BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C92" t="str">
-        <x:v>0240</x:v>
-[...1 lines deleted...]
-      <x:c r="D92" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>TV1</x:v>
+        <x:v>THR</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>İSTANBUL TAKAS VE SAKLAMA BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE İHRACAT KREDİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C93" t="str">
-        <x:v>1047</x:v>
-[...1 lines deleted...]
-      <x:c r="D93" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>TVB</x:v>
+        <x:v>TIB</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
+        <x:v>TÜRKİYE İŞ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C94" t="str">
-        <x:v>0316</x:v>
-[...1 lines deleted...]
-      <x:c r="D94" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>WWW</x:v>
+        <x:v>TSK</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>TEST ÜYESİ</x:v>
+        <x:v>T.SINAİ KALKINMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C95" t="str">
-        <x:v>6618</x:v>
-[...1 lines deleted...]
-      <x:c r="D95" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>YBQ</x:v>
+        <x:v>TTB</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>Q YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>TÜRK TİCARET BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C96" t="str">
-        <x:v>1165</x:v>
-[...1 lines deleted...]
-      <x:c r="D96" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>YKB</x:v>
+        <x:v>TV1</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>YAPI VE KREDİ BANKASI A.Ş.</x:v>
+        <x:v>İSTANBUL TAKAS VE SAKLAMA BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C97" t="str">
-        <x:v>0254</x:v>
-[...1 lines deleted...]
-      <x:c r="D97" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>YYA</x:v>
+        <x:v>TVB</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>AYTEMİZ YATIRIM BANKASI A.Ş.</x:v>
+        <x:v>TÜRKİYE VAKIFLAR BANKASI T.A.O.</x:v>
       </x:c>
       <x:c r="C98" t="str">
-        <x:v>1322</x:v>
-[...1 lines deleted...]
-      <x:c r="D98" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>ZDB</x:v>
+        <x:v>YBQ</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>ZİRAAT DİNAMİK BANKA ANONİM ŞİRKETİ</x:v>
+        <x:v>Q YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C99" t="str">
-        <x:v>1275</x:v>
-[...1 lines deleted...]
-      <x:c r="D99" t="str">
         <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>ACA</x:v>
+        <x:v>YKB</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>ACAR MENKUL DEĞERLER  A.Ş.</x:v>
+        <x:v>YAPI VE KREDİ BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C100" t="str">
-        <x:v>0003</x:v>
-[...2 lines deleted...]
-        <x:v>BROKERAGE HOUSE</x:v>
+        <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>ACP</x:v>
+        <x:v>YYA</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>A1 CAPİTAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>AYTEMİZ YATIRIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C101" t="str">
-        <x:v>7548</x:v>
-[...2 lines deleted...]
-        <x:v>BROKERAGE HOUSE</x:v>
+        <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>ADY</x:v>
+        <x:v>ZDB</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>ANADOLU YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>ZİRAAT DİNAMİK BANKA ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C102" t="str">
-        <x:v>1817</x:v>
-[...2 lines deleted...]
-        <x:v>BROKERAGE HOUSE</x:v>
+        <x:v>BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>AKM</x:v>
+        <x:v>ACA</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>AK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ACAR MENKUL DEĞERLER  A.Ş.</x:v>
       </x:c>
       <x:c r="C103" t="str">
-        <x:v>1487</x:v>
-[...1 lines deleted...]
-      <x:c r="D103" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>ALM</x:v>
+        <x:v>ACP</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>PUSULA YATIRIM MENKUL DEĞERLER  A.Ş</x:v>
+        <x:v>A1 CAPİTAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C104" t="str">
-        <x:v>7071</x:v>
-[...1 lines deleted...]
-      <x:c r="D104" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>ALQ</x:v>
+        <x:v>ADY</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>ALLBATROSS YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>ANADOLU YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="C105" t="str">
-        <x:v>1265</x:v>
-[...1 lines deleted...]
-      <x:c r="D105" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>ALT</x:v>
+        <x:v>AKM</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>ALTAY MENKUL DEGERLER A.S.</x:v>
+        <x:v>AK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C106" t="str">
-        <x:v>1602</x:v>
-[...1 lines deleted...]
-      <x:c r="D106" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>AMK</x:v>
+        <x:v>ALM</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>ALTERNATİF MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>PUSULA YATIRIM MENKUL DEĞERLER  A.Ş</x:v>
       </x:c>
       <x:c r="C107" t="str">
-        <x:v>1488</x:v>
-[...1 lines deleted...]
-      <x:c r="D107" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>ANC</x:v>
+        <x:v>ALQ</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>ALNUS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ALLBATROSS YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C108" t="str">
-        <x:v>8148</x:v>
-[...1 lines deleted...]
-      <x:c r="D108" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>ATA</x:v>
+        <x:v>ALT</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>ATA YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>ALTAY MENKUL DEGERLER A.S.</x:v>
       </x:c>
       <x:c r="C109" t="str">
-        <x:v>0020</x:v>
-[...1 lines deleted...]
-      <x:c r="D109" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>AXM</x:v>
+        <x:v>AMK</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>AKTİF YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>ALTERNATİF MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C110" t="str">
-        <x:v>1375</x:v>
-[...1 lines deleted...]
-      <x:c r="D110" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>AYX</x:v>
+        <x:v>ANC</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>AHLATCI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ALNUS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C111" t="str">
-        <x:v>8373</x:v>
-[...1 lines deleted...]
-      <x:c r="D111" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>BAR</x:v>
+        <x:v>ATA</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>BARCLAYS MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ATA YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="C112" t="str">
-        <x:v>1378</x:v>
-[...1 lines deleted...]
-      <x:c r="D112" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>BLS</x:v>
+        <x:v>AXM</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>BULLS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>AKTİF YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C113" t="str">
-        <x:v>1187</x:v>
-[...1 lines deleted...]
-      <x:c r="D113" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>BLU</x:v>
+        <x:v>AYX</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>BLUPAY MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>AHLATCI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C114" t="str">
-        <x:v>1188</x:v>
-[...1 lines deleted...]
-      <x:c r="D114" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>BMK</x:v>
+        <x:v>BAR</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>BİZİM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BARCLAYS MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C115" t="str">
-        <x:v>3033</x:v>
-[...1 lines deleted...]
-      <x:c r="D115" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>BSK</x:v>
+        <x:v>BLS</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>BAŞKENT MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BULLS YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C116" t="str">
-        <x:v>0039</x:v>
-[...1 lines deleted...]
-      <x:c r="D116" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>COL</x:v>
+        <x:v>BLU</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>COLENDİ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>NEO MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C117" t="str">
-        <x:v>1103</x:v>
-[...1 lines deleted...]
-      <x:c r="D117" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>DET</x:v>
+        <x:v>BMK</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>DELTA MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BİZİM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C118" t="str">
-        <x:v>0061</x:v>
-[...1 lines deleted...]
-      <x:c r="D118" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>DMD</x:v>
+        <x:v>BSK</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>DESTEK YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>BAŞKENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C119" t="str">
-        <x:v>1248</x:v>
-[...1 lines deleted...]
-      <x:c r="D119" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>DMK</x:v>
+        <x:v>COL</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>DİNAMİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>COLENDİ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C120" t="str">
-        <x:v>9482</x:v>
-[...1 lines deleted...]
-      <x:c r="D120" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>DZY</x:v>
+        <x:v>DET</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>DENİZ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>DELTA MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C121" t="str">
-        <x:v>1693</x:v>
-[...1 lines deleted...]
-      <x:c r="D121" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>EFG</x:v>
+        <x:v>DMD</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>BURGAN YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>DESTEK YATIRIM MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C122" t="str">
-        <x:v>4844</x:v>
-[...1 lines deleted...]
-      <x:c r="D122" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>ELP</x:v>
+        <x:v>DMK</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>BTCTURK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>DİNAMİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C123" t="str">
-        <x:v>1140</x:v>
-[...1 lines deleted...]
-      <x:c r="D123" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>FBY</x:v>
+        <x:v>DZY</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>FİBA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>DENİZ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="C124" t="str">
-        <x:v>1327</x:v>
-[...1 lines deleted...]
-      <x:c r="D124" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>FNY</x:v>
+        <x:v>EFG</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BURGAN YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C125" t="str">
-        <x:v>1497</x:v>
-[...1 lines deleted...]
-      <x:c r="D125" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>GCM</x:v>
+        <x:v>ELP</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>GCM YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>BTCTURK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C126" t="str">
-        <x:v>6852</x:v>
-[...1 lines deleted...]
-      <x:c r="D126" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>GDK</x:v>
+        <x:v>FBY</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>GEDİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>FİBA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C127" t="str">
-        <x:v>0106</x:v>
-[...1 lines deleted...]
-      <x:c r="D127" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>GLB</x:v>
+        <x:v>FNY</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>GLOBAL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>QNB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C128" t="str">
-        <x:v>0109</x:v>
-[...1 lines deleted...]
-      <x:c r="D128" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>GLT</x:v>
+        <x:v>GCM</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>GALATA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>GCM YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C129" t="str">
-        <x:v>5180</x:v>
-[...1 lines deleted...]
-      <x:c r="D129" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>GNI</x:v>
+        <x:v>GDK</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>ING YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GEDİK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C130" t="str">
-        <x:v>5705</x:v>
-[...1 lines deleted...]
-      <x:c r="D130" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>GRM</x:v>
+        <x:v>GLB</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>GARANTİ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
+        <x:v>GLOBAL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C131" t="str">
-        <x:v>0270</x:v>
-[...1 lines deleted...]
-      <x:c r="D131" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>HLY</x:v>
+        <x:v>GLT</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>HALK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GALATA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C132" t="str">
-        <x:v>1729</x:v>
-[...1 lines deleted...]
-      <x:c r="D132" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>HSY</x:v>
+        <x:v>GNI</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>HSBC YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ING YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C133" t="str">
-        <x:v>3031</x:v>
-[...1 lines deleted...]
-      <x:c r="D133" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>IAZ</x:v>
+        <x:v>GRM</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>INVEST AZ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>GARANTİ YATIRIM MENKUL KIYMETLER A.Ş.</x:v>
       </x:c>
       <x:c r="C134" t="str">
-        <x:v>7053</x:v>
-[...1 lines deleted...]
-      <x:c r="D134" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>ICT</x:v>
+        <x:v>HLY</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>ICBC TURKEY YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>HALK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C135" t="str">
-        <x:v>9148</x:v>
-[...1 lines deleted...]
-      <x:c r="D135" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>IKN</x:v>
+        <x:v>HSY</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>IKON MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>HSBC YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C136" t="str">
-        <x:v>7549</x:v>
-[...1 lines deleted...]
-      <x:c r="D136" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>INM</x:v>
+        <x:v>IAZ</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>İNTEGRAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>INVEST AZ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C137" t="str">
-        <x:v>5794</x:v>
-[...1 lines deleted...]
-      <x:c r="D137" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>IYF</x:v>
+        <x:v>ICT</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>İNFO YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ICBC TURKEY YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C138" t="str">
-        <x:v>0586</x:v>
-[...1 lines deleted...]
-      <x:c r="D138" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>IYM</x:v>
+        <x:v>IKN</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>İŞ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>IKON MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C139" t="str">
-        <x:v>1500</x:v>
-[...1 lines deleted...]
-      <x:c r="D139" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>KVP</x:v>
+        <x:v>INM</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş. (PORTFÖY SAKLAMA)</x:v>
+        <x:v>İNTEGRAL YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C140" t="str">
-        <x:v>1359</x:v>
-[...1 lines deleted...]
-      <x:c r="D140" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>KVY</x:v>
+        <x:v>IYF</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>İNFO YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C141" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D141" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>MDS</x:v>
+        <x:v>IYM</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>MİDAS MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>İŞ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C142" t="str">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="D142" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>MRS</x:v>
+        <x:v>KVP</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>MARBAŞ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş. (PORTFÖY SAKLAMA)</x:v>
       </x:c>
       <x:c r="C143" t="str">
-        <x:v>0170</x:v>
-[...1 lines deleted...]
-      <x:c r="D143" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>MSA</x:v>
+        <x:v>KVY</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>MEKSA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C144" t="str">
-        <x:v>0171</x:v>
-[...1 lines deleted...]
-      <x:c r="D144" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>MTY</x:v>
+        <x:v>MDS</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>METRO MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MİDAS MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C145" t="str">
-        <x:v>4846</x:v>
-[...1 lines deleted...]
-      <x:c r="D145" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>NOR</x:v>
+        <x:v>MRS</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>NCM İNVESTMENT MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MARBAŞ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C146" t="str">
-        <x:v>6536</x:v>
-[...1 lines deleted...]
-      <x:c r="D146" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>OMD</x:v>
+        <x:v>MSA</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>OSMANLI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>MEKSA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C147" t="str">
-        <x:v>5977</x:v>
-[...1 lines deleted...]
-      <x:c r="D147" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>OYA</x:v>
+        <x:v>MTY</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>OYAK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>METRO MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C148" t="str">
-        <x:v>0184</x:v>
-[...1 lines deleted...]
-      <x:c r="D148" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>PAY</x:v>
+        <x:v>NOR</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>PAY MENKUL DEĞERLER  A.Ş.</x:v>
+        <x:v>NCM İNVESTMENT MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C149" t="str">
-        <x:v>0187</x:v>
-[...1 lines deleted...]
-      <x:c r="D149" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>PHC</x:v>
+        <x:v>OMD</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>PHİLLİPCAPİTAL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>OSMANLI YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C150" t="str">
-        <x:v>7075</x:v>
-[...1 lines deleted...]
-      <x:c r="D150" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>PIT</x:v>
+        <x:v>OYA</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>PİRAMİT MENKUL KIYMETLER  A.Ş.</x:v>
+        <x:v>OYAK YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C151" t="str">
-        <x:v>0189</x:v>
-[...1 lines deleted...]
-      <x:c r="D151" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>PMK</x:v>
+        <x:v>PAY</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>PRİM MENKUL DEĞERLER  A.Ş.</x:v>
+        <x:v>PAY MENKUL DEĞERLER  A.Ş.</x:v>
       </x:c>
       <x:c r="C152" t="str">
-        <x:v>0315</x:v>
-[...1 lines deleted...]
-      <x:c r="D152" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>PPR</x:v>
+        <x:v>PHC</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>PAPARA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
+        <x:v>PHİLLİPCAPİTAL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C153" t="str">
-        <x:v>1265</x:v>
-[...1 lines deleted...]
-      <x:c r="D153" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>SKY</x:v>
+        <x:v>PIT</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>ŞEKER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>PİRAMİT MENKUL KIYMETLER  A.Ş.</x:v>
       </x:c>
       <x:c r="C154" t="str">
-        <x:v>1509</x:v>
-[...1 lines deleted...]
-      <x:c r="D154" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>STJ</x:v>
+        <x:v>PMK</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>STRATEJİ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>PRİM MENKUL DEĞERLER  A.Ş.</x:v>
       </x:c>
       <x:c r="C155" t="str">
-        <x:v>0066</x:v>
-[...1 lines deleted...]
-      <x:c r="D155" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>TAC</x:v>
+        <x:v>PPR</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>TACİRLER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>PAPARA MENKUL DEĞERLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C156" t="str">
-        <x:v>0215</x:v>
-[...1 lines deleted...]
-      <x:c r="D156" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>TBY</x:v>
+        <x:v>SKY</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>TEB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ŞEKER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C157" t="str">
-        <x:v>1513</x:v>
-[...1 lines deleted...]
-      <x:c r="D157" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>TCX</x:v>
+        <x:v>STJ</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>TÜRKİYE VARLIK FONU (ÜST ÜYE)</x:v>
+        <x:v>STRATEJİ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C158" t="str">
-        <x:v>1050</x:v>
-[...1 lines deleted...]
-      <x:c r="D158" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>TFG</x:v>
+        <x:v>TAC</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>TFG İSTANBUL MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TACİRLER YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C159" t="str">
-        <x:v>1132</x:v>
-[...1 lines deleted...]
-      <x:c r="D159" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>TKY</x:v>
+        <x:v>TBY</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TEB YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C160" t="str">
-        <x:v>1517</x:v>
-[...1 lines deleted...]
-      <x:c r="D160" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>TRA</x:v>
+        <x:v>TCX</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>TERA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TÜRKİYE VARLIK FONU (ÜST ÜYE)</x:v>
       </x:c>
       <x:c r="C161" t="str">
-        <x:v>4845</x:v>
-[...1 lines deleted...]
-      <x:c r="D161" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>TVM</x:v>
+        <x:v>TFG</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>TRIVE YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TFG İSTANBUL MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C162" t="str">
-        <x:v>1132</x:v>
-[...1 lines deleted...]
-      <x:c r="D162" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>UNS</x:v>
+        <x:v>TKY</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>ÜNLÜ MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TURKİSH MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C163" t="str">
-        <x:v>7074</x:v>
-[...1 lines deleted...]
-      <x:c r="D163" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>VKY</x:v>
+        <x:v>TRA</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>VAKIF YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TERA YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C164" t="str">
-        <x:v>1519</x:v>
-[...1 lines deleted...]
-      <x:c r="D164" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>VST</x:v>
+        <x:v>TVM</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>VESTA MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>TRIVE YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C165" t="str">
-        <x:v>1132</x:v>
-[...1 lines deleted...]
-      <x:c r="D165" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>YAT</x:v>
+        <x:v>UNS</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>YATIRIM FİNANSMAN MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>ÜNLÜ MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C166" t="str">
-        <x:v>0251</x:v>
-[...1 lines deleted...]
-      <x:c r="D166" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>YKR</x:v>
+        <x:v>VKY</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>YAPI KREDİ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>VAKIF YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C167" t="str">
-        <x:v>0652</x:v>
-[...1 lines deleted...]
-      <x:c r="D167" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>ZRY</x:v>
+        <x:v>VST</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>ZİRAAT YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
+        <x:v>VESTA MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C168" t="str">
-        <x:v>1542</x:v>
-[...1 lines deleted...]
-      <x:c r="D168" t="str">
         <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>VAA</x:v>
+        <x:v>WWW</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>İSGOLD ALTIN RAFİNERİ A.Ş.</x:v>
+        <x:v>TEST ÜYESİ</x:v>
       </x:c>
       <x:c r="C169" t="str">
-        <x:v>9170</x:v>
-[...2 lines deleted...]
-        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
+        <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>VAH</x:v>
+        <x:v>YAT</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>INTL HRM KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
+        <x:v>YATIRIM FİNANSMAN MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C170" t="str">
-        <x:v>9339</x:v>
-[...2 lines deleted...]
-        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
+        <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>VAI</x:v>
+        <x:v>YKR</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>DEMAŞ KUYUMCULUK İHRACAT İTHALAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>YAPI KREDİ YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C171" t="str">
-        <x:v>9367</x:v>
-[...2 lines deleted...]
-        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
+        <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>VAJ</x:v>
+        <x:v>ZRY</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>GOLDTRANS HEDİYELİK EŞYA TİCARET A.Ş.</x:v>
+        <x:v>ZİRAAT YATIRIM MENKUL DEĞERLER A.Ş.</x:v>
       </x:c>
       <x:c r="C172" t="str">
-        <x:v>9498</x:v>
-[...2 lines deleted...]
-        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
+        <x:v>BROKERAGE HOUSE</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>VAP</x:v>
+        <x:v>VAA</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>ZİRVE DEĞERLİ MADENLER TİCARET A.Ş.</x:v>
+        <x:v>İSGOLD ALTIN RAFİNERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C173" t="str">
-        <x:v>1111</x:v>
-[...1 lines deleted...]
-      <x:c r="D173" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>VAR</x:v>
+        <x:v>VAH</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>ÇAKMAKÇI KIYMETLİ MADENLER SAN. TİC. A.Ş.</x:v>
+        <x:v>INTL HRM KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C174" t="str">
-        <x:v>1069</x:v>
-[...1 lines deleted...]
-      <x:c r="D174" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>VAT</x:v>
+        <x:v>VAI</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>MASGOLD KUYUMCULUK İTHALAT İHRACAT VE TİCARET A.Ş.</x:v>
+        <x:v>DEMAŞ KUYUMCULUK İHRACAT İTHALAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C175" t="str">
-        <x:v>1166</x:v>
-[...1 lines deleted...]
-      <x:c r="D175" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>VCC</x:v>
+        <x:v>VAJ</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>ESTAŞ KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>GOLDTRANS HEDİYELİK EŞYA TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C176" t="str">
-        <x:v>1359</x:v>
-[...1 lines deleted...]
-      <x:c r="D176" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>WAG</x:v>
+        <x:v>VAP</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>İSTANBUL ALTIN RAFİNERİSİ A.Ş.</x:v>
+        <x:v>ZİRVE DEĞERLİ MADENLER TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C177" t="str">
-        <x:v>7098</x:v>
-[...1 lines deleted...]
-      <x:c r="D177" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>WBE</x:v>
+        <x:v>VAR</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>ETİ GÜMÜŞ A.Ş.</x:v>
+        <x:v>ÇAKMAKÇI KIYMETLİ MADENLER SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C178" t="str">
-        <x:v>7127</x:v>
-[...1 lines deleted...]
-      <x:c r="D178" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>WBN</x:v>
+        <x:v>VAT</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>UĞURAS KIYMETLİ MADENLER SAN.DIŞ VE TİC.A.Ş.</x:v>
+        <x:v>MASGOLD KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C179" t="str">
-        <x:v>7135</x:v>
-[...1 lines deleted...]
-      <x:c r="D179" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>WCK</x:v>
+        <x:v>VCC</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>PEKER KUYUMCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ESTAŞ KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C180" t="str">
-        <x:v>7179</x:v>
-[...1 lines deleted...]
-      <x:c r="D180" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>WCS</x:v>
+        <x:v>WAG</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>ATANUR KUYUMCULUK İTH.İHR.SAN VE TİC A.Ş.</x:v>
+        <x:v>İSTANBUL ALTIN RAFİNERİSİ A.Ş.</x:v>
       </x:c>
       <x:c r="C181" t="str">
-        <x:v>7221</x:v>
-[...1 lines deleted...]
-      <x:c r="D181" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>WCV</x:v>
+        <x:v>WBE</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>AG KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>ETİ GÜMÜŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C182" t="str">
-        <x:v>7242</x:v>
-[...1 lines deleted...]
-      <x:c r="D182" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>WFW</x:v>
+        <x:v>WBN</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>BONUS KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>UĞURAS KIYMETLİ MADENLER SAN.DIŞ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C183" t="str">
-        <x:v>8921</x:v>
-[...1 lines deleted...]
-      <x:c r="D183" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>WMS</x:v>
+        <x:v>WCK</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>AHLATCI METAL RAFİNERİ A.Ş</x:v>
+        <x:v>PEKER KUYUMCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C184" t="str">
-        <x:v>7823</x:v>
-[...1 lines deleted...]
-      <x:c r="D184" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>WRR</x:v>
+        <x:v>WCS</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>GÜNEŞGİL KUYUMCULUK İHRACAT İTHALAT TİC.VE SAN. A.Ş.</x:v>
+        <x:v>ATANUR KUYUMCULUK İTH.İHR.SAN VE TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C185" t="str">
-        <x:v>8536</x:v>
-[...1 lines deleted...]
-      <x:c r="D185" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>WWL</x:v>
+        <x:v>WCV</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>HAS GÜMÜŞ DEĞERLİ MADENLER DIŞ TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>AG KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C186" t="str">
-        <x:v>8833</x:v>
-[...1 lines deleted...]
-      <x:c r="D186" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>WWP</x:v>
+        <x:v>WFW</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>SARDES KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
+        <x:v>BONUS KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C187" t="str">
-        <x:v>8836</x:v>
-[...1 lines deleted...]
-      <x:c r="D187" t="str">
         <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>0Q0</x:v>
+        <x:v>WMS</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>SAKARYA ENTEGRE KATI ATIK YÖNETİMİ A.Ş.</x:v>
+        <x:v>AHLATCI METAL RAFİNERİ A.Ş</x:v>
       </x:c>
       <x:c r="C188" t="str">
-        <x:v>9075</x:v>
-[...2 lines deleted...]
-        <x:v>ELECTRICITY COMPANY</x:v>
+        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>0Q1</x:v>
+        <x:v>WRR</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>ARI EN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GÜNEŞGİL KUYUMCULUK İHRACAT İTHALAT TİC.VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C189" t="str">
-        <x:v>9076</x:v>
-[...2 lines deleted...]
-        <x:v>ELECTRICITY COMPANY</x:v>
+        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>0Q2</x:v>
+        <x:v>WWL</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>KARTEKS GERİ DÖNÜŞÜM ENERJİ SANAYİ VE DIŞ TİC.LTD.ŞTİ</x:v>
+        <x:v>HAS GÜMÜŞ DEĞERLİ MADENLER DIŞ TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C190" t="str">
-        <x:v>9077</x:v>
-[...2 lines deleted...]
-        <x:v>ELECTRICITY COMPANY</x:v>
+        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>0Q3</x:v>
+        <x:v>WWP</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>ARF BİO YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SARDES KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C191" t="str">
-        <x:v>9080</x:v>
-[...2 lines deleted...]
-        <x:v>ELECTRICITY COMPANY</x:v>
+        <x:v>CORP.S ENGAGED IN PRECIOUS METAL PROD. OR TRADING</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>0Q4</x:v>
+        <x:v>0Q0</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>DEBA ATIK YÖNETİMİ VE ELEKTRİK ÜRETİMİ YATIRIM SAN TİC. A.Ş.</x:v>
+        <x:v>SAKARYA ENTEGRE KATI ATIK YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C192" t="str">
-        <x:v>9084</x:v>
-[...1 lines deleted...]
-      <x:c r="D192" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>0Q5</x:v>
+        <x:v>0Q1</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>MAVİBAYRAK DOĞU ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ARI EN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C193" t="str">
-        <x:v>9087</x:v>
-[...1 lines deleted...]
-      <x:c r="D193" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>0Q6</x:v>
+        <x:v>0Q2</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>ARN ENERJİ ÜRETİM TARIM VE HAYVANCILIK SAN. TİC. A.Ş.</x:v>
+        <x:v>KARTEKS GERİ DÖNÜŞÜM ENERJİ SANAYİ VE DIŞ TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C194" t="str">
-        <x:v>9089</x:v>
-[...1 lines deleted...]
-      <x:c r="D194" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>0Q8</x:v>
+        <x:v>0Q3</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>SULUOVA BİYOGAZ ENERJİ VE GÜBRE A.Ş.</x:v>
+        <x:v>ARF BİO YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C195" t="str">
-        <x:v>9095</x:v>
-[...1 lines deleted...]
-      <x:c r="D195" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>0Q9</x:v>
+        <x:v>0Q4</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>CAN ÇEVRE YATIRIMLARI ENERJİ VE ELEKTRİK  ÜRETİMİ A.Ş.</x:v>
+        <x:v>DEBA ATIK YÖNETİMİ VE ELEKTRİK ÜRETİMİ YATIRIM SAN TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C196" t="str">
-        <x:v>9100</x:v>
-[...1 lines deleted...]
-      <x:c r="D196" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>0QA</x:v>
+        <x:v>0Q5</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>YAPILCAN ENERJİ YATIRIM VE SAN. TİC. A.Ş.</x:v>
+        <x:v>MAVİBAYRAK DOĞU ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C197" t="str">
-        <x:v>9105</x:v>
-[...1 lines deleted...]
-      <x:c r="D197" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>0QC</x:v>
+        <x:v>0Q6</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>ASMAR ELEKTRİK ÜRETİM SAN. VE TİC.A.Ş.</x:v>
+        <x:v>ARN ENERJİ ÜRETİM TARIM VE HAYVANCILIK SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C198" t="str">
-        <x:v>9107</x:v>
-[...1 lines deleted...]
-      <x:c r="D198" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>0QD</x:v>
+        <x:v>0Q8</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>AKATEKS TEKSTİL SAN VE TİC. A.Ş.</x:v>
+        <x:v>SULUOVA BİYOGAZ ENERJİ VE GÜBRE A.Ş.</x:v>
       </x:c>
       <x:c r="C199" t="str">
-        <x:v>9108</x:v>
-[...1 lines deleted...]
-      <x:c r="D199" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>0QE</x:v>
+        <x:v>0Q9</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>GÜRES TAVUKÇULUK ÜRETİM PAZARLAMA VE TİCARET A.Ş.</x:v>
+        <x:v>CAN ÇEVRE YATIRIMLARI ENERJİ VE ELEKTRİK  ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C200" t="str">
-        <x:v>9109</x:v>
-[...1 lines deleted...]
-      <x:c r="D200" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>0QF</x:v>
+        <x:v>0QA</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>HIRKA RÜZGAR ENERJİ SANTRALİ A.Ş.</x:v>
+        <x:v>YAPILCAN ENERJİ YATIRIM VE SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C201" t="str">
-        <x:v>9110</x:v>
-[...1 lines deleted...]
-      <x:c r="D201" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>0QG</x:v>
+        <x:v>0QC</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>STANDART DOĞALGAZ TİC. VE ELEKTRİK ENERJİSİ TEDARİK A.Ş.</x:v>
+        <x:v>ASMAR ELEKTRİK ÜRETİM SAN. VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C202" t="str">
-        <x:v>9114</x:v>
-[...1 lines deleted...]
-      <x:c r="D202" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>0QH</x:v>
+        <x:v>0QD</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>BEÜAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKATEKS TEKSTİL SAN VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C203" t="str">
-        <x:v>9113</x:v>
-[...1 lines deleted...]
-      <x:c r="D203" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>0QI</x:v>
+        <x:v>0QE</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>GAZİBEL HİZMET. MÜŞAV. İNŞ. SAN. VE  TİC A.Ş.</x:v>
+        <x:v>GÜRES TAVUKÇULUK ÜRETİM PAZARLAMA VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C204" t="str">
-        <x:v>9117</x:v>
-[...1 lines deleted...]
-      <x:c r="D204" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>0QJ</x:v>
+        <x:v>0QF</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>ÜNİVERSAL TEKSTİL SAN. VE TİC.LTD.ŞTİ</x:v>
+        <x:v>HIRKA RÜZGAR ENERJİ SANTRALİ A.Ş.</x:v>
       </x:c>
       <x:c r="C205" t="str">
-        <x:v>9119</x:v>
-[...1 lines deleted...]
-      <x:c r="D205" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>0QL</x:v>
+        <x:v>0QG</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>EÇE ENERJİ TİCARETİ A.Ş. (TEDARİK)</x:v>
+        <x:v>STANDART DOĞALGAZ TİC. VE ELEKTRİK ENERJİSİ TEDARİK A.Ş.</x:v>
       </x:c>
       <x:c r="C206" t="str">
-        <x:v>9121</x:v>
-[...1 lines deleted...]
-      <x:c r="D206" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>0QM</x:v>
+        <x:v>0QH</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>AWA ENERJİ SANAYİ VE TİCARET A.Ş (TEDARİK)</x:v>
+        <x:v>BEÜAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C207" t="str">
-        <x:v>9122</x:v>
-[...1 lines deleted...]
-      <x:c r="D207" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>0QO</x:v>
+        <x:v>0QI</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>GNE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GAZİBEL HİZMET. MÜŞAV. İNŞ. SAN. VE  TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C208" t="str">
-        <x:v>9133</x:v>
-[...1 lines deleted...]
-      <x:c r="D208" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>0QP</x:v>
+        <x:v>0QJ</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>GREEN İNTERNATİONAL ELEKTRİK EN. TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ÜNİVERSAL TEKSTİL SAN. VE TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C209" t="str">
-        <x:v>9135</x:v>
-[...1 lines deleted...]
-      <x:c r="D209" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>0QT</x:v>
+        <x:v>0QL</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>ATLAS İNŞAAT SAN VE TİC.LTD.ŞTİ._KTGR3</x:v>
+        <x:v>EÇE ENERJİ TİCARETİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C210" t="str">
-        <x:v>9138</x:v>
-[...1 lines deleted...]
-      <x:c r="D210" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>0QV</x:v>
+        <x:v>0QM</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>TOHMA ENERJİ A.Ş</x:v>
+        <x:v>AWA ENERJİ SANAYİ VE TİCARET A.Ş (TEDARİK)</x:v>
       </x:c>
       <x:c r="C211" t="str">
-        <x:v>9150</x:v>
-[...1 lines deleted...]
-      <x:c r="D211" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>0QW</x:v>
+        <x:v>0QO</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>İVES ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>GNE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C212" t="str">
-        <x:v>9157</x:v>
-[...1 lines deleted...]
-      <x:c r="D212" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>0QX</x:v>
+        <x:v>0QP</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>ADAPAZARI ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>GREEN İNTERNATİONAL ELEKTRİK EN. TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C213" t="str">
-        <x:v>9160</x:v>
-[...1 lines deleted...]
-      <x:c r="D213" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>0QY</x:v>
+        <x:v>0QT</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>GEBZE ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ATLAS İNŞAAT SAN VE TİC.LTD.ŞTİ._KTGR3</x:v>
       </x:c>
       <x:c r="C214" t="str">
-        <x:v>9159</x:v>
-[...1 lines deleted...]
-      <x:c r="D214" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>0QZ</x:v>
+        <x:v>0QV</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>REIS RS ENERJI ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş. URTMKTGR1</x:v>
+        <x:v>TOHMA ENERJİ A.Ş</x:v>
       </x:c>
       <x:c r="C215" t="str">
-        <x:v>9163</x:v>
-[...1 lines deleted...]
-      <x:c r="D215" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>1Q0</x:v>
+        <x:v>0QW</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>BAYMİNA ENERJİ A.Ş.</x:v>
+        <x:v>İVES ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C216" t="str">
-        <x:v>9169</x:v>
-[...1 lines deleted...]
-      <x:c r="D216" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>1Q1</x:v>
+        <x:v>0QX</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>ETAB ENERJI MAKİNE İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ADAPAZARI ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C217" t="str">
-        <x:v>9175</x:v>
-[...1 lines deleted...]
-      <x:c r="D217" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>1Q2</x:v>
+        <x:v>0QY</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>ISIDER ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
+        <x:v>GEBZE ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C218" t="str">
-        <x:v>9176</x:v>
-[...1 lines deleted...]
-      <x:c r="D218" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
-        <x:v>1Q3</x:v>
+        <x:v>0QZ</x:v>
       </x:c>
       <x:c r="B219" t="str">
-        <x:v>ÖZCE MADENCİLİK VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>REIS RS ENERJI ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş. URTMKTGR1</x:v>
       </x:c>
       <x:c r="C219" t="str">
-        <x:v>9181</x:v>
-[...1 lines deleted...]
-      <x:c r="D219" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
-        <x:v>1Q4</x:v>
+        <x:v>1Q0</x:v>
       </x:c>
       <x:c r="B220" t="str">
-        <x:v>İŞHES ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>BAYMİNA ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C220" t="str">
-        <x:v>9186</x:v>
-[...1 lines deleted...]
-      <x:c r="D220" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
-        <x:v>1Q5</x:v>
+        <x:v>1Q1</x:v>
       </x:c>
       <x:c r="B221" t="str">
-        <x:v>VOLTA YEŞİL ENERJİ ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>ETAB ENERJI MAKİNE İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C221" t="str">
-        <x:v>9189</x:v>
-[...1 lines deleted...]
-      <x:c r="D221" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
-        <x:v>1Q6</x:v>
+        <x:v>1Q2</x:v>
       </x:c>
       <x:c r="B222" t="str">
-        <x:v>SEHER MENSUCAT TEKSTİL SAN. VE TİC. A.Ş</x:v>
+        <x:v>ISIDER ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
       </x:c>
       <x:c r="C222" t="str">
-        <x:v>9191</x:v>
-[...1 lines deleted...]
-      <x:c r="D222" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
-        <x:v>1Q7</x:v>
+        <x:v>1Q3</x:v>
       </x:c>
       <x:c r="B223" t="str">
-        <x:v>NOVTEK ENERJİ ELEKTRİK ÜRETİM A.Ş. URTMKTGR_1</x:v>
+        <x:v>ÖZCE MADENCİLİK VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C223" t="str">
-        <x:v>9227</x:v>
-[...1 lines deleted...]
-      <x:c r="D223" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
-        <x:v>1Q8</x:v>
+        <x:v>1Q4</x:v>
       </x:c>
       <x:c r="B224" t="str">
-        <x:v>DERBENT ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
+        <x:v>İŞHES ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C224" t="str">
-        <x:v>9228</x:v>
-[...1 lines deleted...]
-      <x:c r="D224" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
-        <x:v>1Q9</x:v>
+        <x:v>1Q5</x:v>
       </x:c>
       <x:c r="B225" t="str">
-        <x:v>İZMİR ELEKTRİK ÜRETİM LTD. ŞTİ</x:v>
+        <x:v>VOLTA YEŞİL ENERJİ ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C225" t="str">
-        <x:v>9254</x:v>
-[...1 lines deleted...]
-      <x:c r="D225" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
-        <x:v>1QB</x:v>
+        <x:v>1Q6</x:v>
       </x:c>
       <x:c r="B226" t="str">
-        <x:v>GZL ENERJİ A.Ş.</x:v>
+        <x:v>SEHER MENSUCAT TEKSTİL SAN. VE TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C226" t="str">
-        <x:v>9272</x:v>
-[...1 lines deleted...]
-      <x:c r="D226" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
-        <x:v>1QC</x:v>
+        <x:v>1Q7</x:v>
       </x:c>
       <x:c r="B227" t="str">
-        <x:v>HÜMA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>NOVTEK ENERJİ ELEKTRİK ÜRETİM A.Ş. URTMKTGR_1</x:v>
       </x:c>
       <x:c r="C227" t="str">
-        <x:v>9268</x:v>
-[...1 lines deleted...]
-      <x:c r="D227" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
-        <x:v>1QD</x:v>
+        <x:v>1Q8</x:v>
       </x:c>
       <x:c r="B228" t="str">
-        <x:v>MAVİSU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DERBENT ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
       </x:c>
       <x:c r="C228" t="str">
-        <x:v>9277</x:v>
-[...1 lines deleted...]
-      <x:c r="D228" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
-        <x:v>1QE</x:v>
+        <x:v>1Q9</x:v>
       </x:c>
       <x:c r="B229" t="str">
-        <x:v>GÜRLE ENERJİ ELEKTRİK ÜRETİM İNŞ. EĞİT. DANŞ. SAN. TİC. LTD. ŞTİ.</x:v>
+        <x:v>İZMİR ELEKTRİK ÜRETİM LTD. ŞTİ</x:v>
       </x:c>
       <x:c r="C229" t="str">
-        <x:v>9278</x:v>
-[...1 lines deleted...]
-      <x:c r="D229" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
-        <x:v>1QF</x:v>
+        <x:v>1QB</x:v>
       </x:c>
       <x:c r="B230" t="str">
-        <x:v>MFT ENERGY SEE ENERJİ TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>GZL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C230" t="str">
-        <x:v>9292</x:v>
-[...1 lines deleted...]
-      <x:c r="D230" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
-        <x:v>1QG</x:v>
+        <x:v>1QC</x:v>
       </x:c>
       <x:c r="B231" t="str">
-        <x:v>OSRES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>HÜMA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C231" t="str">
-        <x:v>9296</x:v>
-[...1 lines deleted...]
-      <x:c r="D231" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
-        <x:v>1QH</x:v>
+        <x:v>1QD</x:v>
       </x:c>
       <x:c r="B232" t="str">
-        <x:v>PSİ GÜNEŞ ENERJİSİ ELEKTRİK ÜRETIM VE TİC A.Ş.</x:v>
+        <x:v>MAVİSU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C232" t="str">
-        <x:v>9299</x:v>
-[...1 lines deleted...]
-      <x:c r="D232" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
-        <x:v>1QI</x:v>
+        <x:v>1QE</x:v>
       </x:c>
       <x:c r="B233" t="str">
-        <x:v>KOVANCI ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
+        <x:v>GÜRLE ENERJİ ELEKTRİK ÜRETİM İNŞ. EĞİT. DANŞ. SAN. TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C233" t="str">
-        <x:v>9300</x:v>
-[...1 lines deleted...]
-      <x:c r="D233" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
-        <x:v>1QJ</x:v>
+        <x:v>1QF</x:v>
       </x:c>
       <x:c r="B234" t="str">
-        <x:v>KORDA ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
+        <x:v>MFT ENERGY SEE ENERJİ TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C234" t="str">
-        <x:v>9301</x:v>
-[...1 lines deleted...]
-      <x:c r="D234" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
-        <x:v>1QK</x:v>
+        <x:v>1QG</x:v>
       </x:c>
       <x:c r="B235" t="str">
-        <x:v>YELEN-GÜLPINAR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>OSRES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C235" t="str">
-        <x:v>9303</x:v>
-[...1 lines deleted...]
-      <x:c r="D235" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
-        <x:v>1QL</x:v>
+        <x:v>1QH</x:v>
       </x:c>
       <x:c r="B236" t="str">
-        <x:v>CHARGE ENERJİ ELK.ÜRT. TİC.A.Ş.</x:v>
+        <x:v>PSİ GÜNEŞ ENERJİSİ ELEKTRİK ÜRETIM VE TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C236" t="str">
-        <x:v>9304</x:v>
-[...1 lines deleted...]
-      <x:c r="D236" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
-        <x:v>1QM</x:v>
+        <x:v>1QI</x:v>
       </x:c>
       <x:c r="B237" t="str">
-        <x:v>OYKA ENERJİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>KOVANCI ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
       </x:c>
       <x:c r="C237" t="str">
-        <x:v>9305</x:v>
-[...1 lines deleted...]
-      <x:c r="D237" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
-        <x:v>1QO</x:v>
+        <x:v>1QJ</x:v>
       </x:c>
       <x:c r="B238" t="str">
-        <x:v>PADAŞ ENERJİ VE GÜBRE ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
+        <x:v>KORDA ENERJİ ÜRETİM PAZARLAMA İTHALAT VE İHRACAT A.Ş.</x:v>
       </x:c>
       <x:c r="C238" t="str">
-        <x:v>9311</x:v>
-[...1 lines deleted...]
-      <x:c r="D238" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
-        <x:v>1QP</x:v>
+        <x:v>1QK</x:v>
       </x:c>
       <x:c r="B239" t="str">
-        <x:v>WM ENERJI SANAYI VE TICARET A.Ş.</x:v>
+        <x:v>YELEN-GÜLPINAR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C239" t="str">
-        <x:v>9312</x:v>
-[...1 lines deleted...]
-      <x:c r="D239" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
-        <x:v>1QR</x:v>
+        <x:v>1QL</x:v>
       </x:c>
       <x:c r="B240" t="str">
-        <x:v>BYZ GLOBAL ENERJI VE GÜBRE ÜRETIMI SANAYI TICARET A.Ş.</x:v>
+        <x:v>CHARGE ENERJİ ELK.ÜRT. TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C240" t="str">
-        <x:v>9313</x:v>
-[...1 lines deleted...]
-      <x:c r="D240" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
-        <x:v>1QS</x:v>
+        <x:v>1QM</x:v>
       </x:c>
       <x:c r="B241" t="str">
-        <x:v>AMBARLIK ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>OYKA ENERJİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C241" t="str">
-        <x:v>9314</x:v>
-[...1 lines deleted...]
-      <x:c r="D241" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
-        <x:v>1QT</x:v>
+        <x:v>1QO</x:v>
       </x:c>
       <x:c r="B242" t="str">
-        <x:v>OVA ENERJİ A.Ş.</x:v>
+        <x:v>PADAŞ ENERJİ VE GÜBRE ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C242" t="str">
-        <x:v>9317</x:v>
-[...1 lines deleted...]
-      <x:c r="D242" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
-        <x:v>1QU</x:v>
+        <x:v>1QP</x:v>
       </x:c>
       <x:c r="B243" t="str">
-        <x:v>LE GÜNEŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>WM ENERJI SANAYI VE TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C243" t="str">
-        <x:v>9323</x:v>
-[...1 lines deleted...]
-      <x:c r="D243" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
-        <x:v>1QV</x:v>
+        <x:v>1QR</x:v>
       </x:c>
       <x:c r="B244" t="str">
-        <x:v>HİDAŞ ELEKTRİK ÜRETİM VE HİDROELEKTRİK SANTRALLERİ A.Ş.</x:v>
+        <x:v>BYZ GLOBAL ENERJI VE GÜBRE ÜRETIMI SANAYI TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C244" t="str">
-        <x:v>9324</x:v>
-[...1 lines deleted...]
-      <x:c r="D244" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
-        <x:v>1QW</x:v>
+        <x:v>1QS</x:v>
       </x:c>
       <x:c r="B245" t="str">
-        <x:v>VARAKA KAĞIT SANAYİ  A.Ş</x:v>
+        <x:v>AMBARLIK ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C245" t="str">
-        <x:v>9327</x:v>
-[...1 lines deleted...]
-      <x:c r="D245" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
-        <x:v>1QX</x:v>
+        <x:v>1QT</x:v>
       </x:c>
       <x:c r="B246" t="str">
-        <x:v>EKİM ELEKTRİK MÜHENDİSLİK MÜŞAVİRLİK İNŞAAT TURİZM VE TİCARET A.Ş.</x:v>
+        <x:v>OVA ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C246" t="str">
-        <x:v>9328</x:v>
-[...1 lines deleted...]
-      <x:c r="D246" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
-        <x:v>1QY</x:v>
+        <x:v>1QU</x:v>
       </x:c>
       <x:c r="B247" t="str">
-        <x:v>ÇUMRA GÜNEŞ ENERJİSİ VE ÜRETİM A.Ş.</x:v>
+        <x:v>LE GÜNEŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C247" t="str">
-        <x:v>9329</x:v>
-[...1 lines deleted...]
-      <x:c r="D247" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
-        <x:v>1QZ</x:v>
+        <x:v>1QV</x:v>
       </x:c>
       <x:c r="B248" t="str">
-        <x:v>SOLANA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>HİDAŞ ELEKTRİK ÜRETİM VE HİDROELEKTRİK SANTRALLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C248" t="str">
-        <x:v>9330</x:v>
-[...1 lines deleted...]
-      <x:c r="D248" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
-        <x:v>2Q0</x:v>
+        <x:v>1QW</x:v>
       </x:c>
       <x:c r="B249" t="str">
-        <x:v>AFTA ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>VARAKA KAĞIT SANAYİ  A.Ş</x:v>
       </x:c>
       <x:c r="C249" t="str">
-        <x:v>9331</x:v>
-[...1 lines deleted...]
-      <x:c r="D249" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
-        <x:v>2Q2</x:v>
+        <x:v>1QX</x:v>
       </x:c>
       <x:c r="B250" t="str">
-        <x:v>MODERN KARTON SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>EKİM ELEKTRİK MÜHENDİSLİK MÜŞAVİRLİK İNŞAAT TURİZM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C250" t="str">
-        <x:v>9344</x:v>
-[...1 lines deleted...]
-      <x:c r="D250" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
-        <x:v>2Q3</x:v>
+        <x:v>1QY</x:v>
       </x:c>
       <x:c r="B251" t="str">
-        <x:v>TATLIPINAR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ÇUMRA GÜNEŞ ENERJİSİ VE ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C251" t="str">
-        <x:v>9345</x:v>
-[...1 lines deleted...]
-      <x:c r="D251" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
-        <x:v>2Q4</x:v>
+        <x:v>1QZ</x:v>
       </x:c>
       <x:c r="B252" t="str">
-        <x:v>ENİ ENERJİ İNŞAAT TAAHHÜT TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>SOLANA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C252" t="str">
-        <x:v>9351</x:v>
-[...1 lines deleted...]
-      <x:c r="D252" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
-        <x:v>2Q5</x:v>
+        <x:v>2Q0</x:v>
       </x:c>
       <x:c r="B253" t="str">
-        <x:v>İZDEM ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>AFTA ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C253" t="str">
-        <x:v>9353</x:v>
-[...1 lines deleted...]
-      <x:c r="D253" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
-        <x:v>2Q6</x:v>
+        <x:v>2Q2</x:v>
       </x:c>
       <x:c r="B254" t="str">
-        <x:v>KURTAL ELEKTRİK ÜRETIM A.Ş.</x:v>
+        <x:v>MODERN KARTON SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C254" t="str">
-        <x:v>9354</x:v>
-[...1 lines deleted...]
-      <x:c r="D254" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
-        <x:v>2Q8</x:v>
+        <x:v>2Q3</x:v>
       </x:c>
       <x:c r="B255" t="str">
-        <x:v>ÇORUM BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TATLIPINAR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C255" t="str">
-        <x:v>9356</x:v>
-[...1 lines deleted...]
-      <x:c r="D255" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
-        <x:v>2Q9</x:v>
+        <x:v>2Q4</x:v>
       </x:c>
       <x:c r="B256" t="str">
-        <x:v>TLOS YENİLENEBİLİR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ENİ ENERJİ İNŞAAT TAAHHÜT TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C256" t="str">
-        <x:v>9358</x:v>
-[...1 lines deleted...]
-      <x:c r="D256" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
-        <x:v>2QA</x:v>
+        <x:v>2Q5</x:v>
       </x:c>
       <x:c r="B257" t="str">
-        <x:v>CEYHAN ENERJİ ÜRETİM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>İZDEM ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C257" t="str">
-        <x:v>9360</x:v>
-[...1 lines deleted...]
-      <x:c r="D257" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
-        <x:v>2QB</x:v>
+        <x:v>2Q6</x:v>
       </x:c>
       <x:c r="B258" t="str">
-        <x:v>ŞUA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KURTAL ELEKTRİK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C258" t="str">
-        <x:v>9361</x:v>
-[...1 lines deleted...]
-      <x:c r="D258" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
-        <x:v>2QC</x:v>
+        <x:v>2Q8</x:v>
       </x:c>
       <x:c r="B259" t="str">
-        <x:v>GÖKTEPERES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇORUM BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C259" t="str">
-        <x:v>9371</x:v>
-[...1 lines deleted...]
-      <x:c r="D259" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
-        <x:v>2QD</x:v>
+        <x:v>2Q9</x:v>
       </x:c>
       <x:c r="B260" t="str">
-        <x:v>İZMİT SU A.Ş.</x:v>
+        <x:v>TLOS YENİLENEBİLİR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C260" t="str">
-        <x:v>9375</x:v>
-[...1 lines deleted...]
-      <x:c r="D260" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
-        <x:v>2QE</x:v>
+        <x:v>2QA</x:v>
       </x:c>
       <x:c r="B261" t="str">
-        <x:v>KAZANIM ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>CEYHAN ENERJİ ÜRETİM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C261" t="str">
-        <x:v>9376</x:v>
-[...1 lines deleted...]
-      <x:c r="D261" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
-        <x:v>2QF</x:v>
+        <x:v>2QB</x:v>
       </x:c>
       <x:c r="B262" t="str">
-        <x:v>DALSAN ENERJİ ÜRETİM VE İŞLETMECİLİK A.Ş.</x:v>
+        <x:v>ŞUA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C262" t="str">
-        <x:v>9378</x:v>
-[...1 lines deleted...]
-      <x:c r="D262" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
-        <x:v>2QG</x:v>
+        <x:v>2QC</x:v>
       </x:c>
       <x:c r="B263" t="str">
-        <x:v>BERİT SU ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>GÖKTEPERES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C263" t="str">
-        <x:v>9382</x:v>
-[...1 lines deleted...]
-      <x:c r="D263" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
-        <x:v>2QH</x:v>
+        <x:v>2QD</x:v>
       </x:c>
       <x:c r="B264" t="str">
-        <x:v>GÜVENRES ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>İZMİT SU A.Ş.</x:v>
       </x:c>
       <x:c r="C264" t="str">
-        <x:v>9383</x:v>
-[...1 lines deleted...]
-      <x:c r="D264" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
-        <x:v>2QI</x:v>
+        <x:v>2QE</x:v>
       </x:c>
       <x:c r="B265" t="str">
-        <x:v>POLATBAY ENERJİ ÜRETİM İNŞ.SAN.VE TİC.A.Ş.</x:v>
+        <x:v>KAZANIM ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C265" t="str">
-        <x:v>9385</x:v>
-[...1 lines deleted...]
-      <x:c r="D265" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
-        <x:v>2QJ</x:v>
+        <x:v>2QF</x:v>
       </x:c>
       <x:c r="B266" t="str">
-        <x:v>OĞUL ENERJİ A.Ş.</x:v>
+        <x:v>DALSAN ENERJİ ÜRETİM VE İŞLETMECİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C266" t="str">
-        <x:v>9388</x:v>
-[...1 lines deleted...]
-      <x:c r="D266" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
-        <x:v>2QK</x:v>
+        <x:v>2QG</x:v>
       </x:c>
       <x:c r="B267" t="str">
-        <x:v>ZEN GLOBAL BİYOGAZ ELEKTRİK ENERJİ VE GÜBRE ÜRETİM TARIM  HAYVANCILIK GIDA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BERİT SU ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C267" t="str">
-        <x:v>9387</x:v>
-[...1 lines deleted...]
-      <x:c r="D267" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
-        <x:v>2QL</x:v>
+        <x:v>2QH</x:v>
       </x:c>
       <x:c r="B268" t="str">
-        <x:v>EVB BİOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>GÜVENRES ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C268" t="str">
-        <x:v>9390</x:v>
-[...1 lines deleted...]
-      <x:c r="D268" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
-        <x:v>2QM</x:v>
+        <x:v>2QI</x:v>
       </x:c>
       <x:c r="B269" t="str">
-        <x:v>FBY ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>POLATBAY ENERJİ ÜRETİM İNŞ.SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C269" t="str">
-        <x:v>9391</x:v>
-[...1 lines deleted...]
-      <x:c r="D269" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
-        <x:v>2QN</x:v>
+        <x:v>2QJ</x:v>
       </x:c>
       <x:c r="B270" t="str">
-        <x:v>ULUSAL ENERJİ ELEKTRİK ÜRETİM  SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>OĞUL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C270" t="str">
-        <x:v>9395</x:v>
-[...1 lines deleted...]
-      <x:c r="D270" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
-        <x:v>2QO</x:v>
+        <x:v>2QK</x:v>
       </x:c>
       <x:c r="B271" t="str">
-        <x:v>RA GÜNEŞ ENERJİSİ ÜRETİM SAN. VE TİC.  A.Ş.</x:v>
+        <x:v>ZEN GLOBAL BİYOGAZ ELEKTRİK ENERJİ VE GÜBRE ÜRETİM TARIM  HAYVANCILIK GIDA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C271" t="str">
-        <x:v>9398</x:v>
-[...1 lines deleted...]
-      <x:c r="D271" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
-        <x:v>2QP</x:v>
+        <x:v>2QL</x:v>
       </x:c>
       <x:c r="B272" t="str">
-        <x:v>İZMİR NOVTEK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EVB BİOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C272" t="str">
-        <x:v>9396</x:v>
-[...1 lines deleted...]
-      <x:c r="D272" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
-        <x:v>2QR</x:v>
+        <x:v>2QM</x:v>
       </x:c>
       <x:c r="B273" t="str">
-        <x:v>ENERGROM ENERJİ TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>FBY ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C273" t="str">
-        <x:v>9399</x:v>
-[...1 lines deleted...]
-      <x:c r="D273" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
-        <x:v>2QS</x:v>
+        <x:v>2QN</x:v>
       </x:c>
       <x:c r="B274" t="str">
-        <x:v>PANDA ALÜMİNYUM ANONİM ŞİRKETİ</x:v>
+        <x:v>ULUSAL ENERJİ ELEKTRİK ÜRETİM  SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C274" t="str">
-        <x:v>9401</x:v>
-[...1 lines deleted...]
-      <x:c r="D274" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
-        <x:v>2QU</x:v>
+        <x:v>2QO</x:v>
       </x:c>
       <x:c r="B275" t="str">
-        <x:v>LANDFILL ENERJİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>RA GÜNEŞ ENERJİSİ ÜRETİM SAN. VE TİC.  A.Ş.</x:v>
       </x:c>
       <x:c r="C275" t="str">
-        <x:v>9403</x:v>
-[...1 lines deleted...]
-      <x:c r="D275" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str">
-        <x:v>2QW</x:v>
+        <x:v>2QP</x:v>
       </x:c>
       <x:c r="B276" t="str">
-        <x:v>AGT ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>İZMİR NOVTEK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C276" t="str">
-        <x:v>9406</x:v>
-[...1 lines deleted...]
-      <x:c r="D276" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str">
-        <x:v>2QX</x:v>
+        <x:v>2QR</x:v>
       </x:c>
       <x:c r="B277" t="str">
-        <x:v>İSKENDERUN ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ENERGROM ENERJİ TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C277" t="str">
-        <x:v>9409</x:v>
-[...1 lines deleted...]
-      <x:c r="D277" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str">
-        <x:v>2QY</x:v>
+        <x:v>2QS</x:v>
       </x:c>
       <x:c r="B278" t="str">
-        <x:v>İSTANBUL ARITMA VE ELEKTRİK ÜRETİM TESİSLERİ İŞLETMESİ VE DESTEK HİZMETLERİ A.Ş.</x:v>
+        <x:v>PANDA ALÜMİNYUM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C278" t="str">
-        <x:v>9407</x:v>
-[...1 lines deleted...]
-      <x:c r="D278" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str">
-        <x:v>2QZ</x:v>
+        <x:v>2QU</x:v>
       </x:c>
       <x:c r="B279" t="str">
-        <x:v>MASPO ENERJİ SANAYİ VE TİCARET A.Ş._KTGR1</x:v>
+        <x:v>LANDFILL ENERJİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C279" t="str">
-        <x:v>9411</x:v>
-[...1 lines deleted...]
-      <x:c r="D279" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str">
-        <x:v>3Q0</x:v>
+        <x:v>2QW</x:v>
       </x:c>
       <x:c r="B280" t="str">
-        <x:v>DEMİR RES MÜHENDİSLİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AGT ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C280" t="str">
-        <x:v>9412</x:v>
-[...1 lines deleted...]
-      <x:c r="D280" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str">
-        <x:v>3Q1</x:v>
+        <x:v>2QX</x:v>
       </x:c>
       <x:c r="B281" t="str">
-        <x:v>SAFİR ENERJİ ÜRETİM YATIRIM VE TİC.A.Ş.</x:v>
+        <x:v>İSKENDERUN ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C281" t="str">
-        <x:v>9414</x:v>
-[...1 lines deleted...]
-      <x:c r="D281" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str">
-        <x:v>3Q2</x:v>
+        <x:v>2QY</x:v>
       </x:c>
       <x:c r="B282" t="str">
-        <x:v>UŞAK YENİLENEBİLİR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>İSTANBUL ARITMA VE ELEKTRİK ÜRETİM TESİSLERİ İŞLETMESİ VE DESTEK HİZMETLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C282" t="str">
-        <x:v>9417</x:v>
-[...1 lines deleted...]
-      <x:c r="D282" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str">
-        <x:v>3Q3</x:v>
+        <x:v>2QZ</x:v>
       </x:c>
       <x:c r="B283" t="str">
-        <x:v>PAŞA ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>MASPO ENERJİ SANAYİ VE TİCARET A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C283" t="str">
-        <x:v>9416</x:v>
-[...1 lines deleted...]
-      <x:c r="D283" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str">
-        <x:v>3Q4</x:v>
+        <x:v>3Q0</x:v>
       </x:c>
       <x:c r="B284" t="str">
-        <x:v>KİRAZ ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>DEMİR RES MÜHENDİSLİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C284" t="str">
-        <x:v>9418</x:v>
-[...1 lines deleted...]
-      <x:c r="D284" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str">
-        <x:v>3Q5</x:v>
+        <x:v>3Q1</x:v>
       </x:c>
       <x:c r="B285" t="str">
-        <x:v>PAMUKOVA RÜZGAR ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>SAFİR ENERJİ ÜRETİM YATIRIM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C285" t="str">
-        <x:v>9413</x:v>
-[...1 lines deleted...]
-      <x:c r="D285" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str">
-        <x:v>3Q6</x:v>
+        <x:v>3Q2</x:v>
       </x:c>
       <x:c r="B286" t="str">
-        <x:v>ÇEVRİM ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>UŞAK YENİLENEBİLİR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C286" t="str">
-        <x:v>9415</x:v>
-[...1 lines deleted...]
-      <x:c r="D286" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str">
-        <x:v>3Q7</x:v>
+        <x:v>3Q3</x:v>
       </x:c>
       <x:c r="B287" t="str">
-        <x:v>BİOSUN BİLECİK KATI ATIK İŞLEME ENERJİ VE ÇEVRE SAN.TİC.A.Ş.</x:v>
+        <x:v>PAŞA ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C287" t="str">
-        <x:v>9422</x:v>
-[...1 lines deleted...]
-      <x:c r="D287" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str">
-        <x:v>3Q8</x:v>
+        <x:v>3Q4</x:v>
       </x:c>
       <x:c r="B288" t="str">
-        <x:v>KALEHAN GENÇ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KİRAZ ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C288" t="str">
-        <x:v>9424</x:v>
-[...1 lines deleted...]
-      <x:c r="D288" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
-        <x:v>3Q9</x:v>
+        <x:v>3Q5</x:v>
       </x:c>
       <x:c r="B289" t="str">
-        <x:v>YYH YILDIZ ENERJİ TEDARİK VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>PAMUKOVA RÜZGAR ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C289" t="str">
-        <x:v>9429</x:v>
-[...1 lines deleted...]
-      <x:c r="D289" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
-        <x:v>3QA</x:v>
+        <x:v>3Q6</x:v>
       </x:c>
       <x:c r="B290" t="str">
-        <x:v>KÇS KAHRAMANMARAŞ ÇİMENTO BETON SANAYİ VE MADENCİLİK İŞLETMELERİ A.Ş.</x:v>
+        <x:v>ÇEVRİM ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C290" t="str">
-        <x:v>9436</x:v>
-[...1 lines deleted...]
-      <x:c r="D290" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
-        <x:v>3QB</x:v>
+        <x:v>3Q7</x:v>
       </x:c>
       <x:c r="B291" t="str">
-        <x:v>AKİT ENERJİ TEDARİK TOPTAN SATIŞ LTD.ŞTİ. (TEDARİK)</x:v>
+        <x:v>BİOSUN BİLECİK KATI ATIK İŞLEME ENERJİ VE ÇEVRE SAN.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C291" t="str">
-        <x:v>9437</x:v>
-[...1 lines deleted...]
-      <x:c r="D291" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
-        <x:v>3QC</x:v>
+        <x:v>3Q8</x:v>
       </x:c>
       <x:c r="B292" t="str">
-        <x:v>EKVATOR PERAKENDE ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>KALEHAN GENÇ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C292" t="str">
-        <x:v>9445</x:v>
-[...1 lines deleted...]
-      <x:c r="D292" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
-        <x:v>3QF</x:v>
+        <x:v>3Q9</x:v>
       </x:c>
       <x:c r="B293" t="str">
-        <x:v>KÜÇÜKBAY YAĞ VE DETERJAN SAN. A.Ş.</x:v>
+        <x:v>YYH YILDIZ ENERJİ TEDARİK VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C293" t="str">
-        <x:v>9460</x:v>
-[...1 lines deleted...]
-      <x:c r="D293" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
-        <x:v>3QG</x:v>
+        <x:v>3QA</x:v>
       </x:c>
       <x:c r="B294" t="str">
-        <x:v>MEY BİYOGAZ ENERJİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KÇS KAHRAMANMARAŞ ÇİMENTO BETON SANAYİ VE MADENCİLİK İŞLETMELERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C294" t="str">
-        <x:v>9477</x:v>
-[...1 lines deleted...]
-      <x:c r="D294" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str">
-        <x:v>3QH</x:v>
+        <x:v>3QB</x:v>
       </x:c>
       <x:c r="B295" t="str">
-        <x:v>SBD ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
+        <x:v>AKİT ENERJİ TEDARİK TOPTAN SATIŞ LTD.ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C295" t="str">
-        <x:v>9475</x:v>
-[...1 lines deleted...]
-      <x:c r="D295" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str">
-        <x:v>3QI</x:v>
+        <x:v>3QC</x:v>
       </x:c>
       <x:c r="B296" t="str">
-        <x:v>SFA GRUP ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>EKVATOR PERAKENDE ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C296" t="str">
-        <x:v>9476</x:v>
-[...1 lines deleted...]
-      <x:c r="D296" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str">
-        <x:v>3QJ</x:v>
+        <x:v>3QF</x:v>
       </x:c>
       <x:c r="B297" t="str">
-        <x:v>KAÇKAR ENERJİ ELEKTRİK ÜRETİM A.Ş._KTGR1</x:v>
+        <x:v>KÜÇÜKBAY YAĞ VE DETERJAN SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C297" t="str">
-        <x:v>9479</x:v>
-[...1 lines deleted...]
-      <x:c r="D297" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str">
-        <x:v>3QK</x:v>
+        <x:v>3QG</x:v>
       </x:c>
       <x:c r="B298" t="str">
-        <x:v>HIZLI ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>MEY BİYOGAZ ENERJİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C298" t="str">
-        <x:v>9480</x:v>
-[...1 lines deleted...]
-      <x:c r="D298" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str">
-        <x:v>3QL</x:v>
+        <x:v>3QH</x:v>
       </x:c>
       <x:c r="B299" t="str">
-        <x:v>FLOKSER TEKSTİL SAN. VE TİC. A.Ş.</x:v>
+        <x:v>SBD ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C299" t="str">
-        <x:v>9485</x:v>
-[...1 lines deleted...]
-      <x:c r="D299" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str">
-        <x:v>3QM</x:v>
+        <x:v>3QI</x:v>
       </x:c>
       <x:c r="B300" t="str">
-        <x:v>HEDA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SFA GRUP ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C300" t="str">
-        <x:v>9490</x:v>
-[...1 lines deleted...]
-      <x:c r="D300" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str">
-        <x:v>3QN</x:v>
+        <x:v>3QJ</x:v>
       </x:c>
       <x:c r="B301" t="str">
-        <x:v>PAKMİL YAĞ PAMUK ENERJİ VE ELEKTRİK ÜR. İŞL. A.Ş.</x:v>
+        <x:v>KAÇKAR ENERJİ ELEKTRİK ÜRETİM A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C301" t="str">
-        <x:v>9491</x:v>
-[...1 lines deleted...]
-      <x:c r="D301" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str">
-        <x:v>3QO</x:v>
+        <x:v>3QK</x:v>
       </x:c>
       <x:c r="B302" t="str">
-        <x:v>TELERKO TURİZM ANONİM ŞİRKETİ</x:v>
+        <x:v>HIZLI ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C302" t="str">
-        <x:v>9494</x:v>
-[...1 lines deleted...]
-      <x:c r="D302" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str">
-        <x:v>3QP</x:v>
+        <x:v>3QL</x:v>
       </x:c>
       <x:c r="B303" t="str">
-        <x:v>BARO ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>FLOKSER TEKSTİL SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C303" t="str">
-        <x:v>9501</x:v>
-[...1 lines deleted...]
-      <x:c r="D303" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str">
-        <x:v>3QR</x:v>
+        <x:v>3QM</x:v>
       </x:c>
       <x:c r="B304" t="str">
-        <x:v>BAHAR ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>HEDA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C304" t="str">
-        <x:v>9495</x:v>
-[...1 lines deleted...]
-      <x:c r="D304" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str">
-        <x:v>3QS</x:v>
+        <x:v>3QN</x:v>
       </x:c>
       <x:c r="B305" t="str">
-        <x:v>DİNAR BİYOGAZ ENERJİ ÜRETİMİ SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>PAKMİL YAĞ PAMUK ENERJİ VE ELEKTRİK ÜR. İŞL. A.Ş.</x:v>
       </x:c>
       <x:c r="C305" t="str">
-        <x:v>9500</x:v>
-[...1 lines deleted...]
-      <x:c r="D305" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str">
-        <x:v>3QU</x:v>
+        <x:v>3QO</x:v>
       </x:c>
       <x:c r="B306" t="str">
-        <x:v>ADANA OSB ELEKTRIK ENERJISI TEDARIK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>TELERKO TURİZM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C306" t="str">
-        <x:v>9506</x:v>
-[...1 lines deleted...]
-      <x:c r="D306" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str">
-        <x:v>3QV</x:v>
+        <x:v>3QP</x:v>
       </x:c>
       <x:c r="B307" t="str">
-        <x:v>MAX ELEKTRİK ENERJİSİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>BARO ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C307" t="str">
-        <x:v>9507</x:v>
-[...1 lines deleted...]
-      <x:c r="D307" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str">
-        <x:v>3QX</x:v>
+        <x:v>3QR</x:v>
       </x:c>
       <x:c r="B308" t="str">
-        <x:v>ENERBES ELEKTRİK ÜRETİM DANIŞMANLIKSAN. VE TİC. A.Ş.</x:v>
+        <x:v>BAHAR ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C308" t="str">
-        <x:v>9520</x:v>
-[...1 lines deleted...]
-      <x:c r="D308" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str">
-        <x:v>3QY</x:v>
+        <x:v>3QS</x:v>
       </x:c>
       <x:c r="B309" t="str">
-        <x:v>KONYA BİYOGAZ ELEKTRİK  ÜRETİM A.Ş.</x:v>
+        <x:v>DİNAR BİYOGAZ ENERJİ ÜRETİMİ SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C309" t="str">
-        <x:v>9531</x:v>
-[...1 lines deleted...]
-      <x:c r="D309" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str">
-        <x:v>3QZ</x:v>
+        <x:v>3QU</x:v>
       </x:c>
       <x:c r="B310" t="str">
-        <x:v>MEDCEM MADENCİLİK VE YAPI MALZEMELERİ SAN.VE TİC.A.Ş.</x:v>
+        <x:v>ADANA OSB ELEKTRIK ENERJISI TEDARIK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C310" t="str">
-        <x:v>9540</x:v>
-[...1 lines deleted...]
-      <x:c r="D310" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
-        <x:v>4Q0</x:v>
+        <x:v>3QV</x:v>
       </x:c>
       <x:c r="B311" t="str">
-        <x:v>DOSEN ENERJİ ELEKTRİK TEDARİK VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>MAX ELEKTRİK ENERJİSİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C311" t="str">
-        <x:v>9550</x:v>
-[...1 lines deleted...]
-      <x:c r="D311" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
-        <x:v>4Q1</x:v>
+        <x:v>3QX</x:v>
       </x:c>
       <x:c r="B312" t="str">
-        <x:v>TEZLİ DERE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ENERBES ELEKTRİK ÜRETİM DANIŞMANLIKSAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C312" t="str">
-        <x:v>9551</x:v>
-[...1 lines deleted...]
-      <x:c r="D312" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
-        <x:v>4Q3</x:v>
+        <x:v>3QY</x:v>
       </x:c>
       <x:c r="B313" t="str">
-        <x:v>ARASA GIDA PERAKENDE YATIRIM VE İŞLETME SANAYİ TİCARET  A.Ş. (TEDARİK)</x:v>
+        <x:v>KONYA BİYOGAZ ELEKTRİK  ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C313" t="str">
-        <x:v>9567</x:v>
-[...1 lines deleted...]
-      <x:c r="D313" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
-        <x:v>4Q4</x:v>
+        <x:v>3QZ</x:v>
       </x:c>
       <x:c r="B314" t="str">
-        <x:v>BALSU ELEKTRİK ÜRETİMİ VE TİCARET A.Ş.</x:v>
+        <x:v>MEDCEM MADENCİLİK VE YAPI MALZEMELERİ SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C314" t="str">
-        <x:v>9579</x:v>
-[...1 lines deleted...]
-      <x:c r="D314" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
-        <x:v>4Q7</x:v>
+        <x:v>4Q0</x:v>
       </x:c>
       <x:c r="B315" t="str">
-        <x:v>KARAYEL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DOSEN ENERJİ ELEKTRİK TEDARİK VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C315" t="str">
-        <x:v>9605</x:v>
-[...1 lines deleted...]
-      <x:c r="D315" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
-        <x:v>4Q8</x:v>
+        <x:v>4Q1</x:v>
       </x:c>
       <x:c r="B316" t="str">
-        <x:v>EYD ENERJİ YATIRIM DANIŞMANLIK TİCARET A.Ş.</x:v>
+        <x:v>TEZLİ DERE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C316" t="str">
-        <x:v>9614</x:v>
-[...1 lines deleted...]
-      <x:c r="D316" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
-        <x:v>4Q9</x:v>
+        <x:v>4Q3</x:v>
       </x:c>
       <x:c r="B317" t="str">
-        <x:v>AKIN HOLDİNG A.Ş.</x:v>
+        <x:v>ARASA GIDA PERAKENDE YATIRIM VE İŞLETME SANAYİ TİCARET  A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C317" t="str">
-        <x:v>9618</x:v>
-[...1 lines deleted...]
-      <x:c r="D317" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
-        <x:v>4QA</x:v>
+        <x:v>4Q4</x:v>
       </x:c>
       <x:c r="B318" t="str">
-        <x:v>MURAT HES ENERJİ ELEKTRİK ÜRETİM VE TİC. A.Ş. KTGR1</x:v>
+        <x:v>BALSU ELEKTRİK ÜRETİMİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C318" t="str">
-        <x:v>9620</x:v>
-[...1 lines deleted...]
-      <x:c r="D318" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
-        <x:v>4QB</x:v>
+        <x:v>4Q7</x:v>
       </x:c>
       <x:c r="B319" t="str">
-        <x:v>OKKA ENERJİ ELEKTRİK TEDARİK TOP. SAT. İTH. VE İHR. A.Ş. (TEDARİK)</x:v>
+        <x:v>KARAYEL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C319" t="str">
-        <x:v>9627</x:v>
-[...1 lines deleted...]
-      <x:c r="D319" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
-        <x:v>4QC</x:v>
+        <x:v>4Q8</x:v>
       </x:c>
       <x:c r="B320" t="str">
-        <x:v>TURKA OTELCİLİK TURİZM VE TİCARET A.Ş.</x:v>
+        <x:v>EYD ENERJİ YATIRIM DANIŞMANLIK TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C320" t="str">
-        <x:v>9652</x:v>
-[...1 lines deleted...]
-      <x:c r="D320" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
-        <x:v>4QD</x:v>
+        <x:v>4Q9</x:v>
       </x:c>
       <x:c r="B321" t="str">
-        <x:v>MUTLUER ENERJİ ÜRETİM YATIRIM İNŞAAT MADENCİLİK SANAYİ VE TİCARET. A.Ş.</x:v>
+        <x:v>AKIN HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C321" t="str">
-        <x:v>9655</x:v>
-[...1 lines deleted...]
-      <x:c r="D321" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
-        <x:v>4QE</x:v>
+        <x:v>4QA</x:v>
       </x:c>
       <x:c r="B322" t="str">
-        <x:v>YEŞİLNEHİR ENERJİ ÜRETİM İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>MURAT HES ENERJİ ELEKTRİK ÜRETİM VE TİC. A.Ş. KTGR1</x:v>
       </x:c>
       <x:c r="C322" t="str">
-        <x:v>9656</x:v>
-[...1 lines deleted...]
-      <x:c r="D322" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
-        <x:v>4QF</x:v>
+        <x:v>4QB</x:v>
       </x:c>
       <x:c r="B323" t="str">
-        <x:v>MUTLU GELİBOLU ELEKTRİK ÜRETİM YATIRIM İNŞAAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>OKKA ENERJİ ELEKTRİK TEDARİK TOP. SAT. İTH. VE İHR. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C323" t="str">
-        <x:v>9657</x:v>
-[...1 lines deleted...]
-      <x:c r="D323" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
-        <x:v>4QG</x:v>
+        <x:v>4QC</x:v>
       </x:c>
       <x:c r="B324" t="str">
-        <x:v>BOLAYIR ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TURKA OTELCİLİK TURİZM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C324" t="str">
-        <x:v>9670</x:v>
-[...1 lines deleted...]
-      <x:c r="D324" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
-        <x:v>4QH</x:v>
+        <x:v>4QD</x:v>
       </x:c>
       <x:c r="B325" t="str">
-        <x:v>KARLITEPE ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>MUTLUER ENERJİ ÜRETİM YATIRIM İNŞAAT MADENCİLİK SANAYİ VE TİCARET. A.Ş.</x:v>
       </x:c>
       <x:c r="C325" t="str">
-        <x:v>9673</x:v>
-[...1 lines deleted...]
-      <x:c r="D325" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str">
-        <x:v>4QJ</x:v>
+        <x:v>4QE</x:v>
       </x:c>
       <x:c r="B326" t="str">
-        <x:v>İOTA GÜNEŞ ENERJİSİ ELEKTRİK ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>YEŞİLNEHİR ENERJİ ÜRETİM İNŞAAT SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C326" t="str">
-        <x:v>9677</x:v>
-[...1 lines deleted...]
-      <x:c r="D326" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
-        <x:v>4QK</x:v>
+        <x:v>4QF</x:v>
       </x:c>
       <x:c r="B327" t="str">
-        <x:v>İMBAT ENERJİ A.Ş.</x:v>
+        <x:v>MUTLU GELİBOLU ELEKTRİK ÜRETİM YATIRIM İNŞAAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C327" t="str">
-        <x:v>9678</x:v>
-[...1 lines deleted...]
-      <x:c r="D327" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
-        <x:v>4QL</x:v>
+        <x:v>4QG</x:v>
       </x:c>
       <x:c r="B328" t="str">
-        <x:v>EDİKLİ GES ENERJİ A.Ş.</x:v>
+        <x:v>BOLAYIR ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C328" t="str">
-        <x:v>9679</x:v>
-[...1 lines deleted...]
-      <x:c r="D328" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
-        <x:v>4QM</x:v>
+        <x:v>4QH</x:v>
       </x:c>
       <x:c r="B329" t="str">
-        <x:v>HAVAALANI İŞLETME VE HAVACILIK ENDÜSTRİLERİ A.Ş.</x:v>
+        <x:v>KARLITEPE ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C329" t="str">
-        <x:v>9682</x:v>
-[...1 lines deleted...]
-      <x:c r="D329" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
-        <x:v>4QN</x:v>
+        <x:v>4QJ</x:v>
       </x:c>
       <x:c r="B330" t="str">
-        <x:v>İZMİT KANDIRA RES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>İOTA GÜNEŞ ENERJİSİ ELEKTRİK ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C330" t="str">
-        <x:v>9684</x:v>
-[...1 lines deleted...]
-      <x:c r="D330" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
-        <x:v>4QO</x:v>
+        <x:v>4QK</x:v>
       </x:c>
       <x:c r="B331" t="str">
-        <x:v>ARES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>İMBAT ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C331" t="str">
-        <x:v>9692</x:v>
-[...1 lines deleted...]
-      <x:c r="D331" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
-        <x:v>4QP</x:v>
+        <x:v>4QL</x:v>
       </x:c>
       <x:c r="B332" t="str">
-        <x:v>YARES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EDİKLİ GES ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C332" t="str">
-        <x:v>9693</x:v>
-[...1 lines deleted...]
-      <x:c r="D332" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
-        <x:v>4QR</x:v>
+        <x:v>4QM</x:v>
       </x:c>
       <x:c r="B333" t="str">
-        <x:v>İSTRES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>HAVAALANI İŞLETME VE HAVACILIK ENDÜSTRİLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C333" t="str">
-        <x:v>9694</x:v>
-[...1 lines deleted...]
-      <x:c r="D333" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
-        <x:v>4QS</x:v>
+        <x:v>4QN</x:v>
       </x:c>
       <x:c r="B334" t="str">
-        <x:v>TEKNO RÜZGAR ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>İZMİT KANDIRA RES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C334" t="str">
-        <x:v>9695</x:v>
-[...1 lines deleted...]
-      <x:c r="D334" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
-        <x:v>4QU</x:v>
+        <x:v>4QO</x:v>
       </x:c>
       <x:c r="B335" t="str">
-        <x:v>EKOTEL ENERJİ ÜRETİMİ İLETİŞİM ELEKTRONİK ELEKTRİKLİ CİHAZ VE SANAYİ TİCARET PAZARLAMA A.Ş.</x:v>
+        <x:v>ARES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C335" t="str">
-        <x:v>9711</x:v>
-[...1 lines deleted...]
-      <x:c r="D335" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
-        <x:v>4QV</x:v>
+        <x:v>4QP</x:v>
       </x:c>
       <x:c r="B336" t="str">
-        <x:v>ULUDER ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>YARES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C336" t="str">
-        <x:v>9712</x:v>
-[...1 lines deleted...]
-      <x:c r="D336" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
-        <x:v>4QW</x:v>
+        <x:v>4QR</x:v>
       </x:c>
       <x:c r="B337" t="str">
-        <x:v>İSTANBUL ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>İSTRES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C337" t="str">
-        <x:v>9713</x:v>
-[...1 lines deleted...]
-      <x:c r="D337" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
-        <x:v>4QX</x:v>
+        <x:v>4QS</x:v>
       </x:c>
       <x:c r="B338" t="str">
-        <x:v>KAROMAD ENERJİ ÜRETİM ANONIM ŞİRKETİ</x:v>
+        <x:v>TEKNO RÜZGAR ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C338" t="str">
-        <x:v>9716</x:v>
-[...1 lines deleted...]
-      <x:c r="D338" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
-        <x:v>4QY</x:v>
+        <x:v>4QU</x:v>
       </x:c>
       <x:c r="B339" t="str">
-        <x:v>GÜZEL OTELLER TURİZM İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>EKOTEL ENERJİ ÜRETİMİ İLETİŞİM ELEKTRONİK ELEKTRİKLİ CİHAZ VE SANAYİ TİCARET PAZARLAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C339" t="str">
-        <x:v>9719</x:v>
-[...1 lines deleted...]
-      <x:c r="D339" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
-        <x:v>4QZ</x:v>
+        <x:v>4QV</x:v>
       </x:c>
       <x:c r="B340" t="str">
-        <x:v>AKIŞ ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ULUDER ELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C340" t="str">
-        <x:v>9720</x:v>
-[...1 lines deleted...]
-      <x:c r="D340" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
-        <x:v>5Q0</x:v>
+        <x:v>4QW</x:v>
       </x:c>
       <x:c r="B341" t="str">
-        <x:v>EMİN BİYOGAZ ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>İSTANBUL ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C341" t="str">
-        <x:v>9722</x:v>
-[...1 lines deleted...]
-      <x:c r="D341" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
-        <x:v>5Q1</x:v>
+        <x:v>4QX</x:v>
       </x:c>
       <x:c r="B342" t="str">
-        <x:v>A.B.H. ELEKTRİK ÜRETİM TARIM HAYVANCILIK İNŞAAT TİCARET A.Ş.</x:v>
+        <x:v>KAROMAD ENERJİ ÜRETİM ANONIM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C342" t="str">
-        <x:v>9724</x:v>
-[...1 lines deleted...]
-      <x:c r="D342" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
-        <x:v>5Q2</x:v>
+        <x:v>4QY</x:v>
       </x:c>
       <x:c r="B343" t="str">
-        <x:v>BİODEN ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>GÜZEL OTELLER TURİZM İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C343" t="str">
-        <x:v>9725</x:v>
-[...1 lines deleted...]
-      <x:c r="D343" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
-        <x:v>5Q3</x:v>
+        <x:v>4QZ</x:v>
       </x:c>
       <x:c r="B344" t="str">
-        <x:v>TEKSİN ENERJİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AKIŞ ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C344" t="str">
-        <x:v>9731</x:v>
-[...1 lines deleted...]
-      <x:c r="D344" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
-        <x:v>5Q4</x:v>
+        <x:v>5Q0</x:v>
       </x:c>
       <x:c r="B345" t="str">
-        <x:v>ALADAĞ RÜZGAR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>EMİN BİYOGAZ ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C345" t="str">
-        <x:v>9732</x:v>
-[...1 lines deleted...]
-      <x:c r="D345" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
-        <x:v>5Q5</x:v>
+        <x:v>5Q1</x:v>
       </x:c>
       <x:c r="B346" t="str">
-        <x:v>ESİN RÜZGAR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>A.B.H. ELEKTRİK ÜRETİM TARIM HAYVANCILIK İNŞAAT TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C346" t="str">
-        <x:v>9736</x:v>
-[...1 lines deleted...]
-      <x:c r="D346" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
-        <x:v>5Q6</x:v>
+        <x:v>5Q2</x:v>
       </x:c>
       <x:c r="B347" t="str">
-        <x:v>SEHRA ENERJİ A.Ş.</x:v>
+        <x:v>BİODEN ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C347" t="str">
-        <x:v>9737</x:v>
-[...1 lines deleted...]
-      <x:c r="D347" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
-        <x:v>5Q8</x:v>
+        <x:v>5Q3</x:v>
       </x:c>
       <x:c r="B348" t="str">
-        <x:v>GÖZLÜ ENERJİ VE TARIM A.Ş.</x:v>
+        <x:v>TEKSİN ENERJİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C348" t="str">
-        <x:v>9740</x:v>
-[...1 lines deleted...]
-      <x:c r="D348" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
-        <x:v>5Q9</x:v>
+        <x:v>5Q4</x:v>
       </x:c>
       <x:c r="B349" t="str">
-        <x:v>YANDER ELEKTRİK MÜHENDİSLİK MÜŞAFİRLİK İNŞ. TURİZM VE TİC. A.Ş.</x:v>
+        <x:v>ALADAĞ RÜZGAR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C349" t="str">
-        <x:v>9741</x:v>
-[...1 lines deleted...]
-      <x:c r="D349" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
-        <x:v>5QA</x:v>
+        <x:v>5Q5</x:v>
       </x:c>
       <x:c r="B350" t="str">
-        <x:v>VEZİRKÖPRÜ ORMAN ÜRÜNLERİ VE KAĞIT SANAYİ A.Ş.</x:v>
+        <x:v>ESİN RÜZGAR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C350" t="str">
-        <x:v>9742</x:v>
-[...1 lines deleted...]
-      <x:c r="D350" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
-        <x:v>5QB</x:v>
+        <x:v>5Q6</x:v>
       </x:c>
       <x:c r="B351" t="str">
-        <x:v>KALYON GÜNEŞ ENERJİSİ ÜRT.A.Ş.</x:v>
+        <x:v>SEHRA ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C351" t="str">
-        <x:v>9746</x:v>
-[...1 lines deleted...]
-      <x:c r="D351" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
-        <x:v>5QC</x:v>
+        <x:v>5Q8</x:v>
       </x:c>
       <x:c r="B352" t="str">
-        <x:v>KD GÜBRE VE ENERJİ A.Ş.</x:v>
+        <x:v>GÖZLÜ ENERJİ VE TARIM A.Ş.</x:v>
       </x:c>
       <x:c r="C352" t="str">
-        <x:v>9747</x:v>
-[...1 lines deleted...]
-      <x:c r="D352" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
-        <x:v>5QD</x:v>
+        <x:v>5Q9</x:v>
       </x:c>
       <x:c r="B353" t="str">
-        <x:v>RELİANS ENERJİ YATIRIM SANAYİ A.Ş.</x:v>
+        <x:v>YANDER ELEKTRİK MÜHENDİSLİK MÜŞAFİRLİK İNŞ. TURİZM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C353" t="str">
-        <x:v>9748</x:v>
-[...1 lines deleted...]
-      <x:c r="D353" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
-        <x:v>5QE</x:v>
+        <x:v>5QA</x:v>
       </x:c>
       <x:c r="B354" t="str">
-        <x:v>GÖKZİRVE ENERJİ A.Ş.</x:v>
+        <x:v>VEZİRKÖPRÜ ORMAN ÜRÜNLERİ VE KAĞIT SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C354" t="str">
-        <x:v>9749</x:v>
-[...1 lines deleted...]
-      <x:c r="D354" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
-        <x:v>5QF</x:v>
+        <x:v>5QB</x:v>
       </x:c>
       <x:c r="B355" t="str">
-        <x:v>SİBELRES ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>KALYON GÜNEŞ ENERJİSİ ÜRT.A.Ş.</x:v>
       </x:c>
       <x:c r="C355" t="str">
-        <x:v>9750</x:v>
-[...1 lines deleted...]
-      <x:c r="D355" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
-        <x:v>5QG</x:v>
+        <x:v>5QC</x:v>
       </x:c>
       <x:c r="B356" t="str">
-        <x:v>GÜN GÜNEŞ ENERJİSİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>KD GÜBRE VE ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C356" t="str">
-        <x:v>9751</x:v>
-[...1 lines deleted...]
-      <x:c r="D356" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
-        <x:v>5QH</x:v>
+        <x:v>5QD</x:v>
       </x:c>
       <x:c r="B357" t="str">
-        <x:v>BETİM ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>RELİANS ENERJİ YATIRIM SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C357" t="str">
-        <x:v>9752</x:v>
-[...1 lines deleted...]
-      <x:c r="D357" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
-        <x:v>5QJ</x:v>
+        <x:v>5QE</x:v>
       </x:c>
       <x:c r="B358" t="str">
-        <x:v>İPEK ENERJİ SAN.TİC.LTD.ŞTİ</x:v>
+        <x:v>GÖKZİRVE ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C358" t="str">
-        <x:v>9761</x:v>
-[...1 lines deleted...]
-      <x:c r="D358" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
-        <x:v>5QK</x:v>
+        <x:v>5QF</x:v>
       </x:c>
       <x:c r="B359" t="str">
-        <x:v>BİO KÜTLE ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>SİBELRES ELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C359" t="str">
-        <x:v>9763</x:v>
-[...1 lines deleted...]
-      <x:c r="D359" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
-        <x:v>5QL</x:v>
+        <x:v>5QG</x:v>
       </x:c>
       <x:c r="B360" t="str">
-        <x:v>KUYUMA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GÜN GÜNEŞ ENERJİSİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C360" t="str">
-        <x:v>9769</x:v>
-[...1 lines deleted...]
-      <x:c r="D360" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
-        <x:v>5QM</x:v>
+        <x:v>5QH</x:v>
       </x:c>
       <x:c r="B361" t="str">
-        <x:v>SİMAY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BETİM ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C361" t="str">
-        <x:v>9770</x:v>
-[...1 lines deleted...]
-      <x:c r="D361" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str">
-        <x:v>5QN</x:v>
+        <x:v>5QJ</x:v>
       </x:c>
       <x:c r="B362" t="str">
-        <x:v>SERTAVUL RES ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>İPEK ENERJİ SAN.TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C362" t="str">
-        <x:v>9771</x:v>
-[...1 lines deleted...]
-      <x:c r="D362" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str">
-        <x:v>5QP</x:v>
+        <x:v>5QK</x:v>
       </x:c>
       <x:c r="B363" t="str">
-        <x:v>EVRENCİK RÜZGAR ENERJİSİNDEN ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>BİO KÜTLE ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C363" t="str">
-        <x:v>9776</x:v>
-[...1 lines deleted...]
-      <x:c r="D363" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str">
-        <x:v>5QS</x:v>
+        <x:v>5QL</x:v>
       </x:c>
       <x:c r="B364" t="str">
-        <x:v>GÜNGÖR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>KUYUMA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C364" t="str">
-        <x:v>9781</x:v>
-[...1 lines deleted...]
-      <x:c r="D364" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str">
-        <x:v>5QT</x:v>
+        <x:v>5QM</x:v>
       </x:c>
       <x:c r="B365" t="str">
-        <x:v>ACIBADEM SAĞLIK HİZMETLERİ VE TİCARET A.Ş.</x:v>
+        <x:v>SİMAY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C365" t="str">
-        <x:v>9782</x:v>
-[...1 lines deleted...]
-      <x:c r="D365" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str">
-        <x:v>5QU</x:v>
+        <x:v>5QN</x:v>
       </x:c>
       <x:c r="B366" t="str">
-        <x:v>ASYA BİYOGAZ ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>SERTAVUL RES ELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C366" t="str">
-        <x:v>9783</x:v>
-[...1 lines deleted...]
-      <x:c r="D366" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str">
-        <x:v>5QV</x:v>
+        <x:v>5QP</x:v>
       </x:c>
       <x:c r="B367" t="str">
-        <x:v>BALIKESİR BİYOGAZ İŞLETMELERİ A.Ş.</x:v>
+        <x:v>EVRENCİK RÜZGAR ENERJİSİNDEN ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C367" t="str">
-        <x:v>9784</x:v>
-[...1 lines deleted...]
-      <x:c r="D367" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str">
-        <x:v>5QW</x:v>
+        <x:v>5QS</x:v>
       </x:c>
       <x:c r="B368" t="str">
-        <x:v>YELEN-GELİBOLU ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş</x:v>
+        <x:v>GÜNGÖR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C368" t="str">
-        <x:v>9785</x:v>
-[...1 lines deleted...]
-      <x:c r="D368" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str">
-        <x:v>5QX</x:v>
+        <x:v>5QT</x:v>
       </x:c>
       <x:c r="B369" t="str">
-        <x:v>ALBEDO BS ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ACIBADEM SAĞLIK HİZMETLERİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C369" t="str">
-        <x:v>9786</x:v>
-[...1 lines deleted...]
-      <x:c r="D369" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str">
-        <x:v>5QY</x:v>
+        <x:v>5QU</x:v>
       </x:c>
       <x:c r="B370" t="str">
-        <x:v>H29 SOLAR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ASYA BİYOGAZ ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C370" t="str">
-        <x:v>9787</x:v>
-[...1 lines deleted...]
-      <x:c r="D370" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str">
-        <x:v>5QZ</x:v>
+        <x:v>5QV</x:v>
       </x:c>
       <x:c r="B371" t="str">
-        <x:v>YERKA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BALIKESİR BİYOGAZ İŞLETMELERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C371" t="str">
-        <x:v>9788</x:v>
-[...1 lines deleted...]
-      <x:c r="D371" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str">
-        <x:v>6Q0</x:v>
+        <x:v>5QW</x:v>
       </x:c>
       <x:c r="B372" t="str">
-        <x:v>SOLEİL YENİLENEBİLİR ENERJİ TİC.A.Ş.</x:v>
+        <x:v>YELEN-GELİBOLU ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C372" t="str">
-        <x:v>9789</x:v>
-[...1 lines deleted...]
-      <x:c r="D372" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str">
-        <x:v>6Q1</x:v>
+        <x:v>5QX</x:v>
       </x:c>
       <x:c r="B373" t="str">
-        <x:v>HNS ENERJİ ÜRETİM A.Ş</x:v>
+        <x:v>ALBEDO BS ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C373" t="str">
-        <x:v>9790</x:v>
-[...1 lines deleted...]
-      <x:c r="D373" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str">
-        <x:v>6Q2</x:v>
+        <x:v>5QY</x:v>
       </x:c>
       <x:c r="B374" t="str">
-        <x:v>EVRA ENERJİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>H29 SOLAR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C374" t="str">
-        <x:v>9791</x:v>
-[...1 lines deleted...]
-      <x:c r="D374" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str">
-        <x:v>6Q3</x:v>
+        <x:v>5QZ</x:v>
       </x:c>
       <x:c r="B375" t="str">
-        <x:v>ESYEL GLOBAL ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>YERKA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C375" t="str">
-        <x:v>9792</x:v>
-[...1 lines deleted...]
-      <x:c r="D375" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
-        <x:v>6Q4</x:v>
+        <x:v>6Q0</x:v>
       </x:c>
       <x:c r="B376" t="str">
-        <x:v>ÖZGÜÇLÜ ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>SOLEİL YENİLENEBİLİR ENERJİ TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C376" t="str">
-        <x:v>9794</x:v>
-[...1 lines deleted...]
-      <x:c r="D376" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
-        <x:v>6Q5</x:v>
+        <x:v>6Q1</x:v>
       </x:c>
       <x:c r="B377" t="str">
-        <x:v>RSC ELEKTRİK ÜRETİM İNŞAAT TURİZM A.Ş.</x:v>
+        <x:v>HNS ENERJİ ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C377" t="str">
-        <x:v>9795</x:v>
-[...1 lines deleted...]
-      <x:c r="D377" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
-        <x:v>6Q6</x:v>
+        <x:v>6Q2</x:v>
       </x:c>
       <x:c r="B378" t="str">
-        <x:v>SATEM SİNOP BİYOKÜTLE ENERJİ LİMİTED ŞİRKETİ</x:v>
+        <x:v>EVRA ENERJİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C378" t="str">
-        <x:v>9796</x:v>
-[...1 lines deleted...]
-      <x:c r="D378" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
-        <x:v>6Q8</x:v>
+        <x:v>6Q3</x:v>
       </x:c>
       <x:c r="B379" t="str">
-        <x:v>ANTGES ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>ESYEL GLOBAL ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C379" t="str">
-        <x:v>9798</x:v>
-[...1 lines deleted...]
-      <x:c r="D379" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
-        <x:v>6Q9</x:v>
+        <x:v>6Q4</x:v>
       </x:c>
       <x:c r="B380" t="str">
-        <x:v>ÇAPAR ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>ÖZGÜÇLÜ ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C380" t="str">
-        <x:v>9799</x:v>
-[...1 lines deleted...]
-      <x:c r="D380" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
-        <x:v>6QA</x:v>
+        <x:v>6Q5</x:v>
       </x:c>
       <x:c r="B381" t="str">
-        <x:v>AYES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>RSC ELEKTRİK ÜRETİM İNŞAAT TURİZM A.Ş.</x:v>
       </x:c>
       <x:c r="C381" t="str">
-        <x:v>9800</x:v>
-[...1 lines deleted...]
-      <x:c r="D381" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
-        <x:v>6QB</x:v>
+        <x:v>6Q6</x:v>
       </x:c>
       <x:c r="B382" t="str">
-        <x:v>PANAB TEKİRDAĞ ENERJİ A.Ş.</x:v>
+        <x:v>SATEM SİNOP BİYOKÜTLE ENERJİ LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C382" t="str">
-        <x:v>9802</x:v>
-[...1 lines deleted...]
-      <x:c r="D382" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
-        <x:v>6QC</x:v>
+        <x:v>6Q8</x:v>
       </x:c>
       <x:c r="B383" t="str">
-        <x:v>NEXUS ELEKTRİK ENERJİ TİCARETİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>ANTGES ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C383" t="str">
-        <x:v>9803</x:v>
-[...1 lines deleted...]
-      <x:c r="D383" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
-        <x:v>6QD</x:v>
+        <x:v>6Q9</x:v>
       </x:c>
       <x:c r="B384" t="str">
-        <x:v>ATAKALERES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇAPAR ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C384" t="str">
-        <x:v>9804</x:v>
-[...1 lines deleted...]
-      <x:c r="D384" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
-        <x:v>6QE</x:v>
+        <x:v>6QA</x:v>
       </x:c>
       <x:c r="B385" t="str">
-        <x:v>CGN ENERJİ TEKSTİL SAN. VE DIŞ TİC. LTD. ŞTİ.</x:v>
+        <x:v>AYES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C385" t="str">
-        <x:v>9805</x:v>
-[...1 lines deleted...]
-      <x:c r="D385" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
-        <x:v>6QF</x:v>
+        <x:v>6QB</x:v>
       </x:c>
       <x:c r="B386" t="str">
-        <x:v>OYAK ÇİMENTO FABRİKALARI A.Ş.</x:v>
+        <x:v>PANAB TEKİRDAĞ ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C386" t="str">
-        <x:v>9806</x:v>
-[...1 lines deleted...]
-      <x:c r="D386" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
-        <x:v>6QG</x:v>
+        <x:v>6QC</x:v>
       </x:c>
       <x:c r="B387" t="str">
-        <x:v>EMİRLER ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>NEXUS ELEKTRİK ENERJİ TİCARETİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C387" t="str">
-        <x:v>9808</x:v>
-[...1 lines deleted...]
-      <x:c r="D387" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
-        <x:v>6QH</x:v>
+        <x:v>6QD</x:v>
       </x:c>
       <x:c r="B388" t="str">
-        <x:v>BOLU GÜÇ BİRLİĞİ ENERJİ YATIRIM A.Ş.</x:v>
+        <x:v>ATAKALERES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C388" t="str">
-        <x:v>9809</x:v>
-[...1 lines deleted...]
-      <x:c r="D388" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
-        <x:v>6QI</x:v>
+        <x:v>6QE</x:v>
       </x:c>
       <x:c r="B389" t="str">
-        <x:v>ÇAĞLAYANLAR BİYOGAZ ELEKTRİK ÜRETİM SAN.VE TİC. LTD.ŞTİ</x:v>
+        <x:v>CGN ENERJİ TEKSTİL SAN. VE DIŞ TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C389" t="str">
-        <x:v>9810</x:v>
-[...1 lines deleted...]
-      <x:c r="D389" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
-        <x:v>6QJ</x:v>
+        <x:v>6QF</x:v>
       </x:c>
       <x:c r="B390" t="str">
-        <x:v>ANAHTAR ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>OYAK ÇİMENTO FABRİKALARI A.Ş.</x:v>
       </x:c>
       <x:c r="C390" t="str">
-        <x:v>9811</x:v>
-[...1 lines deleted...]
-      <x:c r="D390" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
-        <x:v>6QK</x:v>
+        <x:v>6QG</x:v>
       </x:c>
       <x:c r="B391" t="str">
-        <x:v>KOVANLIK ENERJİ ÜRETİM SAN. VE TİC.A.Ş.</x:v>
+        <x:v>EMİRLER ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C391" t="str">
-        <x:v>9812</x:v>
-[...1 lines deleted...]
-      <x:c r="D391" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
-        <x:v>6QL</x:v>
+        <x:v>6QH</x:v>
       </x:c>
       <x:c r="B392" t="str">
-        <x:v>BAY TEMİZ ENERJİ ELEKTRİK ÜRETİM İNŞAAT SAN. VE TİC. A.Ş</x:v>
+        <x:v>BOLU GÜÇ BİRLİĞİ ENERJİ YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C392" t="str">
-        <x:v>9813</x:v>
-[...1 lines deleted...]
-      <x:c r="D392" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
-        <x:v>6QM</x:v>
+        <x:v>6QI</x:v>
       </x:c>
       <x:c r="B393" t="str">
-        <x:v>ORTAKÖY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇAĞLAYANLAR BİYOGAZ ELEKTRİK ÜRETİM SAN.VE TİC. LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C393" t="str">
-        <x:v>9814</x:v>
-[...1 lines deleted...]
-      <x:c r="D393" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
-        <x:v>6QN</x:v>
+        <x:v>6QJ</x:v>
       </x:c>
       <x:c r="B394" t="str">
-        <x:v>2BZ BES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ANAHTAR ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C394" t="str">
-        <x:v>9815</x:v>
-[...1 lines deleted...]
-      <x:c r="D394" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
-        <x:v>6QO</x:v>
+        <x:v>6QK</x:v>
       </x:c>
       <x:c r="B395" t="str">
-        <x:v>3A BES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KOVANLIK ENERJİ ÜRETİM SAN. VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C395" t="str">
-        <x:v>9816</x:v>
-[...1 lines deleted...]
-      <x:c r="D395" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
-        <x:v>6QP</x:v>
+        <x:v>6QL</x:v>
       </x:c>
       <x:c r="B396" t="str">
-        <x:v>NİZİP BİYOGAZ ELEKTRİK ÜRETİM SAN. VE TİC.A.Ş.</x:v>
+        <x:v>BAY TEMİZ ENERJİ ELEKTRİK ÜRETİM İNŞAAT SAN. VE TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C396" t="str">
-        <x:v>9817</x:v>
-[...1 lines deleted...]
-      <x:c r="D396" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
-        <x:v>6QR</x:v>
+        <x:v>6QM</x:v>
       </x:c>
       <x:c r="B397" t="str">
-        <x:v>GYY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ORTAKÖY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C397" t="str">
-        <x:v>9818</x:v>
-[...1 lines deleted...]
-      <x:c r="D397" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
-        <x:v>6QS</x:v>
+        <x:v>6QN</x:v>
       </x:c>
       <x:c r="B398" t="str">
-        <x:v>MAV ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>2BZ BES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C398" t="str">
-        <x:v>9823</x:v>
-[...1 lines deleted...]
-      <x:c r="D398" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
-        <x:v>6QT</x:v>
+        <x:v>6QO</x:v>
       </x:c>
       <x:c r="B399" t="str">
-        <x:v>GÜRAL PORSELEN TURİZM VE VİTRİFİYE SAN. A.Ş.</x:v>
+        <x:v>3A BES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C399" t="str">
-        <x:v>9825</x:v>
-[...1 lines deleted...]
-      <x:c r="D399" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
-        <x:v>6QU</x:v>
+        <x:v>6QP</x:v>
       </x:c>
       <x:c r="B400" t="str">
-        <x:v>PELİTÖZÜ ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>NİZİP BİYOGAZ ELEKTRİK ÜRETİM SAN. VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C400" t="str">
-        <x:v>9826</x:v>
-[...1 lines deleted...]
-      <x:c r="D400" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
-        <x:v>6QW</x:v>
+        <x:v>6QR</x:v>
       </x:c>
       <x:c r="B401" t="str">
-        <x:v>MURAT NEHRİ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>GYY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C401" t="str">
-        <x:v>9831</x:v>
-[...1 lines deleted...]
-      <x:c r="D401" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
-        <x:v>6QX</x:v>
+        <x:v>6QS</x:v>
       </x:c>
       <x:c r="B402" t="str">
-        <x:v>GÜNEY BİYOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MAV ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C402" t="str">
-        <x:v>9830</x:v>
-[...1 lines deleted...]
-      <x:c r="D402" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
-        <x:v>6QY</x:v>
+        <x:v>6QT</x:v>
       </x:c>
       <x:c r="B403" t="str">
-        <x:v>OMP ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>GÜRAL PORSELEN TURİZM VE VİTRİFİYE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C403" t="str">
-        <x:v>9828</x:v>
-[...1 lines deleted...]
-      <x:c r="D403" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
-        <x:v>6QZ</x:v>
+        <x:v>6QU</x:v>
       </x:c>
       <x:c r="B404" t="str">
-        <x:v>BİLSEV ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>PELİTÖZÜ ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C404" t="str">
-        <x:v>9829</x:v>
-[...1 lines deleted...]
-      <x:c r="D404" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
-        <x:v>7Q0</x:v>
+        <x:v>6QW</x:v>
       </x:c>
       <x:c r="B405" t="str">
-        <x:v>KIZILEV AYDINDERE ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MURAT NEHRİ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C405" t="str">
-        <x:v>9832</x:v>
-[...1 lines deleted...]
-      <x:c r="D405" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
-        <x:v>7Q1</x:v>
+        <x:v>6QX</x:v>
       </x:c>
       <x:c r="B406" t="str">
-        <x:v>SUEZ ÇANAKKALE RR ATIK HİZMETLERİ A.Ş.</x:v>
+        <x:v>GÜNEY BİYOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C406" t="str">
-        <x:v>9833</x:v>
-[...1 lines deleted...]
-      <x:c r="D406" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
-        <x:v>7Q4</x:v>
+        <x:v>6QY</x:v>
       </x:c>
       <x:c r="B407" t="str">
-        <x:v>KRD VAN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>OMP ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C407" t="str">
-        <x:v>9838</x:v>
-[...1 lines deleted...]
-      <x:c r="D407" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
-        <x:v>7Q5</x:v>
+        <x:v>6QZ</x:v>
       </x:c>
       <x:c r="B408" t="str">
-        <x:v>İZMİR DOĞU STAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BİLSEV ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C408" t="str">
-        <x:v>9839</x:v>
-[...1 lines deleted...]
-      <x:c r="D408" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
-        <x:v>7Q6</x:v>
+        <x:v>7Q0</x:v>
       </x:c>
       <x:c r="B409" t="str">
-        <x:v>KARTALLAR EGE GERİ DÖNÜŞÜM ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KIZILEV AYDINDERE ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C409" t="str">
-        <x:v>9840</x:v>
-[...1 lines deleted...]
-      <x:c r="D409" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
-        <x:v>7Q7</x:v>
+        <x:v>7Q1</x:v>
       </x:c>
       <x:c r="B410" t="str">
-        <x:v>DUMANOĞLU ENERJİ YATIRIM A.Ş.</x:v>
+        <x:v>SUEZ ÇANAKKALE RR ATIK HİZMETLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C410" t="str">
-        <x:v>9843</x:v>
-[...1 lines deleted...]
-      <x:c r="D410" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
-        <x:v>7Q8</x:v>
+        <x:v>7Q4</x:v>
       </x:c>
       <x:c r="B411" t="str">
-        <x:v>MOSBİO ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KRD VAN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C411" t="str">
-        <x:v>9844</x:v>
-[...1 lines deleted...]
-      <x:c r="D411" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
-        <x:v>7Q9</x:v>
+        <x:v>7Q5</x:v>
       </x:c>
       <x:c r="B412" t="str">
-        <x:v>SİNNOVİA ENERJİ İNŞAAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>İZMİR DOĞU STAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C412" t="str">
-        <x:v>9845</x:v>
-[...1 lines deleted...]
-      <x:c r="D412" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
-        <x:v>7QA</x:v>
+        <x:v>7Q6</x:v>
       </x:c>
       <x:c r="B413" t="str">
-        <x:v>SANVAR İNŞAAT ELEKTRİK ENERJİ MALZEME TURİZM SAN. TİC. A.Ş.</x:v>
+        <x:v>KARTALLAR EGE GERİ DÖNÜŞÜM ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C413" t="str">
-        <x:v>9846</x:v>
-[...1 lines deleted...]
-      <x:c r="D413" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
-        <x:v>7QB</x:v>
+        <x:v>7Q7</x:v>
       </x:c>
       <x:c r="B414" t="str">
-        <x:v>ATIK ÇEVRE TEKNOLOJİLERİ İNŞAAT SAN.VE TİC.A.Ş.</x:v>
+        <x:v>DUMANOĞLU ENERJİ YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C414" t="str">
-        <x:v>9848</x:v>
-[...1 lines deleted...]
-      <x:c r="D414" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
-        <x:v>7QC</x:v>
+        <x:v>7Q8</x:v>
       </x:c>
       <x:c r="B415" t="str">
-        <x:v>4B ENERJİ TAAHHÜT ATIK TOPLAMA GERİ DÖNÜŞÜM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MOSBİO ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C415" t="str">
-        <x:v>9860</x:v>
-[...1 lines deleted...]
-      <x:c r="D415" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
-        <x:v>7QD</x:v>
+        <x:v>7Q9</x:v>
       </x:c>
       <x:c r="B416" t="str">
-        <x:v>BARKAN ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>SİNNOVİA ENERJİ İNŞAAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C416" t="str">
-        <x:v>9861</x:v>
-[...1 lines deleted...]
-      <x:c r="D416" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
-        <x:v>7QE</x:v>
+        <x:v>7QA</x:v>
       </x:c>
       <x:c r="B417" t="str">
-        <x:v>MUTLULAR GÖNEN ENERJİ SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>SANVAR İNŞAAT ELEKTRİK ENERJİ MALZEME TURİZM SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C417" t="str">
-        <x:v>9862</x:v>
-[...1 lines deleted...]
-      <x:c r="D417" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
-        <x:v>7QF</x:v>
+        <x:v>7QB</x:v>
       </x:c>
       <x:c r="B418" t="str">
-        <x:v>EREL ERCİYES TEDARİK ELEKTRİK TOPTAN SATIŞ İTHALAT VE İHRACAT A.Ş. (TEDARİK)</x:v>
+        <x:v>ATIK ÇEVRE TEKNOLOJİLERİ İNŞAAT SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C418" t="str">
-        <x:v>9864</x:v>
-[...1 lines deleted...]
-      <x:c r="D418" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
-        <x:v>7QG</x:v>
+        <x:v>7QC</x:v>
       </x:c>
       <x:c r="B419" t="str">
-        <x:v>GÜLBAHAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>4B ENERJİ TAAHHÜT ATIK TOPLAMA GERİ DÖNÜŞÜM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C419" t="str">
-        <x:v>9865</x:v>
-[...1 lines deleted...]
-      <x:c r="D419" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
-        <x:v>7QH</x:v>
+        <x:v>7QD</x:v>
       </x:c>
       <x:c r="B420" t="str">
-        <x:v>ERGUVAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BARKAN ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C420" t="str">
-        <x:v>9866</x:v>
-[...1 lines deleted...]
-      <x:c r="D420" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
-        <x:v>7QI</x:v>
+        <x:v>7QE</x:v>
       </x:c>
       <x:c r="B421" t="str">
-        <x:v>TPCL YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MUTLULAR GÖNEN ENERJİ SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C421" t="str">
-        <x:v>9867</x:v>
-[...1 lines deleted...]
-      <x:c r="D421" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
-        <x:v>7QJ</x:v>
+        <x:v>7QF</x:v>
       </x:c>
       <x:c r="B422" t="str">
-        <x:v>DAK ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>EREL ERCİYES TEDARİK ELEKTRİK TOPTAN SATIŞ İTHALAT VE İHRACAT A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C422" t="str">
-        <x:v>9868</x:v>
-[...1 lines deleted...]
-      <x:c r="D422" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
-        <x:v>7QK</x:v>
+        <x:v>7QG</x:v>
       </x:c>
       <x:c r="B423" t="str">
-        <x:v>BEYAZ PİRAMİT TARIM HAYVANCILIK ENERJİ EĞİTİM VE DANIŞMANLIK A.Ş.</x:v>
+        <x:v>GÜLBAHAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C423" t="str">
-        <x:v>9869</x:v>
-[...1 lines deleted...]
-      <x:c r="D423" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
-        <x:v>7QL</x:v>
+        <x:v>7QH</x:v>
       </x:c>
       <x:c r="B424" t="str">
-        <x:v>BABADAĞ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ERGUVAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C424" t="str">
-        <x:v>9870</x:v>
-[...1 lines deleted...]
-      <x:c r="D424" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
-        <x:v>7QM</x:v>
+        <x:v>7QI</x:v>
       </x:c>
       <x:c r="B425" t="str">
-        <x:v>ENVİO ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>TPCL YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C425" t="str">
-        <x:v>9871</x:v>
-[...1 lines deleted...]
-      <x:c r="D425" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
-        <x:v>7QN</x:v>
+        <x:v>7QJ</x:v>
       </x:c>
       <x:c r="B426" t="str">
-        <x:v>STE ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ İTHALAT İHRACAAT LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>DAK ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C426" t="str">
-        <x:v>9872</x:v>
-[...1 lines deleted...]
-      <x:c r="D426" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str">
-        <x:v>7QO</x:v>
+        <x:v>7QK</x:v>
       </x:c>
       <x:c r="B427" t="str">
-        <x:v>RENETECH ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BEYAZ PİRAMİT TARIM HAYVANCILIK ENERJİ EĞİTİM VE DANIŞMANLIK A.Ş.</x:v>
       </x:c>
       <x:c r="C427" t="str">
-        <x:v>9873</x:v>
-[...1 lines deleted...]
-      <x:c r="D427" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str">
-        <x:v>7QP</x:v>
+        <x:v>7QL</x:v>
       </x:c>
       <x:c r="B428" t="str">
-        <x:v>AAB ENERJİ ÜRETİM TARIMSAL ÜRÜNLER GIDA İNŞAAT SAN. TİC. A.Ş.</x:v>
+        <x:v>BABADAĞ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C428" t="str">
-        <x:v>9875</x:v>
-[...1 lines deleted...]
-      <x:c r="D428" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str">
-        <x:v>7QR</x:v>
+        <x:v>7QM</x:v>
       </x:c>
       <x:c r="B429" t="str">
-        <x:v>METGES ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ENVİO ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C429" t="str">
-        <x:v>9876</x:v>
-[...1 lines deleted...]
-      <x:c r="D429" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
-        <x:v>7QS</x:v>
+        <x:v>7QN</x:v>
       </x:c>
       <x:c r="B430" t="str">
-        <x:v>ZEYN BİYOGAZ ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>STE ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ İTHALAT İHRACAAT LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C430" t="str">
-        <x:v>9877</x:v>
-[...1 lines deleted...]
-      <x:c r="D430" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
-        <x:v>7QT</x:v>
+        <x:v>7QO</x:v>
       </x:c>
       <x:c r="B431" t="str">
-        <x:v>ŞÜKRA ENERJİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>RENETECH ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C431" t="str">
-        <x:v>9878</x:v>
-[...1 lines deleted...]
-      <x:c r="D431" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
-        <x:v>7QU</x:v>
+        <x:v>7QP</x:v>
       </x:c>
       <x:c r="B432" t="str">
-        <x:v>ÇELİKLER AYDIN JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AAB ENERJİ ÜRETİM TARIMSAL ÜRÜNLER GIDA İNŞAAT SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C432" t="str">
-        <x:v>9879</x:v>
-[...1 lines deleted...]
-      <x:c r="D432" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
-        <x:v>7QV</x:v>
+        <x:v>7QR</x:v>
       </x:c>
       <x:c r="B433" t="str">
-        <x:v>ASTOSAN SÜT VE GIDA MAMULLERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>METGES ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C433" t="str">
-        <x:v>9882</x:v>
-[...1 lines deleted...]
-      <x:c r="D433" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str">
-        <x:v>7QW</x:v>
+        <x:v>7QS</x:v>
       </x:c>
       <x:c r="B434" t="str">
-        <x:v>AKIM ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ZEYN BİYOGAZ ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C434" t="str">
-        <x:v>9889</x:v>
-[...1 lines deleted...]
-      <x:c r="D434" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str">
-        <x:v>7QX</x:v>
+        <x:v>7QT</x:v>
       </x:c>
       <x:c r="B435" t="str">
-        <x:v>TEPE ENERJİ SANTRALİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>ŞÜKRA ENERJİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C435" t="str">
-        <x:v>9890</x:v>
-[...1 lines deleted...]
-      <x:c r="D435" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str">
-        <x:v>7QY</x:v>
+        <x:v>7QU</x:v>
       </x:c>
       <x:c r="B436" t="str">
-        <x:v>BİOPİR ENERJİ VE ÜRETİM LTD.ŞTİ</x:v>
+        <x:v>ÇELİKLER AYDIN JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C436" t="str">
-        <x:v>9886</x:v>
-[...1 lines deleted...]
-      <x:c r="D436" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str">
-        <x:v>8Q0</x:v>
+        <x:v>7QV</x:v>
       </x:c>
       <x:c r="B437" t="str">
-        <x:v>TONYA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ASTOSAN SÜT VE GIDA MAMULLERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C437" t="str">
-        <x:v>9892</x:v>
-[...1 lines deleted...]
-      <x:c r="D437" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str">
-        <x:v>8Q1</x:v>
+        <x:v>7QW</x:v>
       </x:c>
       <x:c r="B438" t="str">
-        <x:v>ILGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKIM ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C438" t="str">
-        <x:v>9894</x:v>
-[...1 lines deleted...]
-      <x:c r="D438" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str">
-        <x:v>8Q2</x:v>
+        <x:v>7QX</x:v>
       </x:c>
       <x:c r="B439" t="str">
-        <x:v>BALİ RÜZGAR ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TEPE ENERJİ SANTRALİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C439" t="str">
-        <x:v>9895</x:v>
-[...1 lines deleted...]
-      <x:c r="D439" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str">
-        <x:v>8Q3</x:v>
+        <x:v>7QY</x:v>
       </x:c>
       <x:c r="B440" t="str">
-        <x:v>ABRAK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BİOPİR ENERJİ VE ÜRETİM LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C440" t="str">
-        <x:v>9896</x:v>
-[...1 lines deleted...]
-      <x:c r="D440" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str">
-        <x:v>8Q4</x:v>
+        <x:v>8Q0</x:v>
       </x:c>
       <x:c r="B441" t="str">
-        <x:v>BABİL BİYOGAZ ENERJI SİSTEMLERİ SANAYİ VE TİCARET  LTD.ŞTİ.</x:v>
+        <x:v>TONYA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C441" t="str">
-        <x:v>9905</x:v>
-[...1 lines deleted...]
-      <x:c r="D441" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str">
-        <x:v>8Q5</x:v>
+        <x:v>8Q1</x:v>
       </x:c>
       <x:c r="B442" t="str">
-        <x:v>MİRSA ENERJİ GERİ DÖNÜŞÜM İNŞAAT OTOMOTİV SANAYİ VE TİC.LTD.ŞTİ</x:v>
+        <x:v>ILGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C442" t="str">
-        <x:v>9906</x:v>
-[...1 lines deleted...]
-      <x:c r="D442" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str">
-        <x:v>8Q6</x:v>
+        <x:v>8Q2</x:v>
       </x:c>
       <x:c r="B443" t="str">
-        <x:v>TOROS MERAM YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BALİ RÜZGAR ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C443" t="str">
-        <x:v>9907</x:v>
-[...1 lines deleted...]
-      <x:c r="D443" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str">
-        <x:v>8Q7</x:v>
+        <x:v>8Q3</x:v>
       </x:c>
       <x:c r="B444" t="str">
-        <x:v>KARADENİZ GARANTİ BİYOKÜTLE ENERJİ TESİSLERİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ABRAK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C444" t="str">
-        <x:v>9908</x:v>
-[...1 lines deleted...]
-      <x:c r="D444" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str">
-        <x:v>8Q8</x:v>
+        <x:v>8Q4</x:v>
       </x:c>
       <x:c r="B445" t="str">
-        <x:v>ENERGI DANMARK ANADOLU ELEKTRİK ENERJİSİ TOPTAN TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>BABİL BİYOGAZ ENERJİ SİSTEMLERİ SANAYİ VE TİCARET  LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C445" t="str">
-        <x:v>9909</x:v>
-[...1 lines deleted...]
-      <x:c r="D445" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str">
-        <x:v>8QA</x:v>
+        <x:v>8Q5</x:v>
       </x:c>
       <x:c r="B446" t="str">
-        <x:v>MUDURNU ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MİRSA ENERJİ GERİ DÖNÜŞÜM İNŞAAT OTOMOTİV SANAYİ VE TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C446" t="str">
-        <x:v>9911</x:v>
-[...1 lines deleted...]
-      <x:c r="D446" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str">
-        <x:v>8QB</x:v>
+        <x:v>8Q6</x:v>
       </x:c>
       <x:c r="B447" t="str">
-        <x:v>EBY ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TOROS MERAM YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C447" t="str">
-        <x:v>9912</x:v>
-[...1 lines deleted...]
-      <x:c r="D447" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str">
-        <x:v>8QD</x:v>
+        <x:v>8Q7</x:v>
       </x:c>
       <x:c r="B448" t="str">
-        <x:v>BALTECH ENERJİ ÜRETİM PAZARLAMA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KARADENİZ GARANTİ BİYOKÜTLE ENERJİ TESİSLERİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C448" t="str">
-        <x:v>9916</x:v>
-[...1 lines deleted...]
-      <x:c r="D448" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str">
-        <x:v>8QE</x:v>
+        <x:v>8Q8</x:v>
       </x:c>
       <x:c r="B449" t="str">
-        <x:v>DENİZLİ BİYOKÜTLE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ENERGI DANMARK ANADOLU ELEKTRİK ENERJİSİ TOPTAN TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C449" t="str">
-        <x:v>9918</x:v>
-[...1 lines deleted...]
-      <x:c r="D449" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str">
-        <x:v>8QF</x:v>
+        <x:v>8QA</x:v>
       </x:c>
       <x:c r="B450" t="str">
-        <x:v>BİYOMEK ELEKTRİK ENERJİSİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MUDURNU ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C450" t="str">
-        <x:v>9919</x:v>
-[...1 lines deleted...]
-      <x:c r="D450" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str">
-        <x:v>8QG</x:v>
+        <x:v>8QB</x:v>
       </x:c>
       <x:c r="B451" t="str">
-        <x:v>ULU YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>EBY ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C451" t="str">
-        <x:v>9920</x:v>
-[...1 lines deleted...]
-      <x:c r="D451" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str">
-        <x:v>8QH</x:v>
+        <x:v>8QD</x:v>
       </x:c>
       <x:c r="B452" t="str">
-        <x:v>GÜCE TEKKEKÖY ENERJI ÜRETIM SAN. VE TIC. A.Ş.</x:v>
+        <x:v>BALTECH ENERJİ ÜRETİM PAZARLAMA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C452" t="str">
-        <x:v>9923</x:v>
-[...1 lines deleted...]
-      <x:c r="D452" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str">
-        <x:v>8QI</x:v>
+        <x:v>8QE</x:v>
       </x:c>
       <x:c r="B453" t="str">
-        <x:v>SALKIM ENERJİ GERİ DÖNÜŞÜM VE BİYOKÜTLE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DENİZLİ BİYOKÜTLE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C453" t="str">
-        <x:v>9929</x:v>
-[...1 lines deleted...]
-      <x:c r="D453" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str">
-        <x:v>8QJ</x:v>
+        <x:v>8QF</x:v>
       </x:c>
       <x:c r="B454" t="str">
-        <x:v>BOREN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BİYOMEK ELEKTRİK ENERJİSİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C454" t="str">
-        <x:v>9934</x:v>
-[...1 lines deleted...]
-      <x:c r="D454" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
-        <x:v>8QK</x:v>
+        <x:v>8QG</x:v>
       </x:c>
       <x:c r="B455" t="str">
-        <x:v>EMBA ENERGY ELEKTRİK TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>ULU YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C455" t="str">
-        <x:v>9935</x:v>
-[...1 lines deleted...]
-      <x:c r="D455" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
-        <x:v>8QM</x:v>
+        <x:v>8QH</x:v>
       </x:c>
       <x:c r="B456" t="str">
-        <x:v>DEĞİRMENYANI ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>GÜCE TEKKEKÖY ENERJI ÜRETIM SAN. VE TIC. A.Ş.</x:v>
       </x:c>
       <x:c r="C456" t="str">
-        <x:v>9941</x:v>
-[...1 lines deleted...]
-      <x:c r="D456" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
-        <x:v>8QN</x:v>
+        <x:v>8QI</x:v>
       </x:c>
       <x:c r="B457" t="str">
-        <x:v>UYGUN ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>SALKIM ENERJİ GERİ DÖNÜŞÜM VE BİYOKÜTLE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C457" t="str">
-        <x:v>9945</x:v>
-[...1 lines deleted...]
-      <x:c r="D457" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
-        <x:v>8QO</x:v>
+        <x:v>8QJ</x:v>
       </x:c>
       <x:c r="B458" t="str">
-        <x:v>ZEYTİN ELEKTRİK ENERJİ TİCARETİ LTD. ŞTİ (TEDARİK)</x:v>
+        <x:v>BOREN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C458" t="str">
-        <x:v>9946</x:v>
-[...1 lines deleted...]
-      <x:c r="D458" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
-        <x:v>8QP</x:v>
+        <x:v>8QK</x:v>
       </x:c>
       <x:c r="B459" t="str">
-        <x:v>MURAT KAAN ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>EMBA ENERGY ELEKTRİK TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C459" t="str">
-        <x:v>9947</x:v>
-[...1 lines deleted...]
-      <x:c r="D459" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
-        <x:v>8QR</x:v>
+        <x:v>8QM</x:v>
       </x:c>
       <x:c r="B460" t="str">
-        <x:v>POWERPOINT ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>DEĞİRMENYANI ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C460" t="str">
-        <x:v>9948</x:v>
-[...1 lines deleted...]
-      <x:c r="D460" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
-        <x:v>8QS</x:v>
+        <x:v>8QN</x:v>
       </x:c>
       <x:c r="B461" t="str">
-        <x:v>ZİLAN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>UYGUN ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C461" t="str">
-        <x:v>9949</x:v>
-[...1 lines deleted...]
-      <x:c r="D461" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str">
-        <x:v>8QT</x:v>
+        <x:v>8QO</x:v>
       </x:c>
       <x:c r="B462" t="str">
-        <x:v>AKÇAAĞAÇ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ZEYTİN ELEKTRİK ENERJİ TİCARETİ LTD. ŞTİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C462" t="str">
-        <x:v>9950</x:v>
-[...1 lines deleted...]
-      <x:c r="D462" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
-        <x:v>8QU</x:v>
+        <x:v>8QR</x:v>
       </x:c>
       <x:c r="B463" t="str">
-        <x:v>PANAB ADIYAMAN ENERJİ A.Ş.</x:v>
+        <x:v>POWERPOINT ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C463" t="str">
-        <x:v>9959</x:v>
-[...1 lines deleted...]
-      <x:c r="D463" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>8QV</x:v>
+        <x:v>8QS</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>SONSES ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>ZİLAN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C464" t="str">
-        <x:v>9960</x:v>
-[...1 lines deleted...]
-      <x:c r="D464" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>8QY</x:v>
+        <x:v>8QT</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>BİOSUN ÖDEMİŞ KATI ATIK İŞLEME ENERJİ VE ÇEVRE SAN. TİC A.Ş.</x:v>
+        <x:v>AKÇAAĞAÇ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C465" t="str">
-        <x:v>9961</x:v>
-[...1 lines deleted...]
-      <x:c r="D465" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>8QZ</x:v>
+        <x:v>8QU</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>KAYSERİ ULUSLAR ARASI MOBİLYASARAYI ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>PANAB ADIYAMAN ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C466" t="str">
-        <x:v>9977</x:v>
-[...1 lines deleted...]
-      <x:c r="D466" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>9Q0</x:v>
+        <x:v>8QV</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>UNIVERSAL WIND ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SONSES ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C467" t="str">
-        <x:v>9978</x:v>
-[...1 lines deleted...]
-      <x:c r="D467" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>9Q1</x:v>
+        <x:v>8QY</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>SERENTİ ENERJİ A.Ş.</x:v>
+        <x:v>BİOSUN ÖDEMİŞ KATI ATIK İŞLEME ENERJİ VE ÇEVRE SAN. TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C468" t="str">
-        <x:v>9979</x:v>
-[...1 lines deleted...]
-      <x:c r="D468" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>9Q2</x:v>
+        <x:v>8QZ</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>CEYLANİ BİYOGAZ ENERJİ ÜRETİM TARIM HAYVANCILIK SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>KAYSERİ ULUSLAR ARASI MOBİLYASARAYI ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C469" t="str">
-        <x:v>9981</x:v>
-[...1 lines deleted...]
-      <x:c r="D469" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>9Q3</x:v>
+        <x:v>9Q0</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>İNEBOLU ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>UNIVERSAL WIND ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C470" t="str">
-        <x:v>9990</x:v>
-[...1 lines deleted...]
-      <x:c r="D470" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>9Q4</x:v>
+        <x:v>9Q1</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>SAĞANAK ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>SERENTİ ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C471" t="str">
-        <x:v>9989</x:v>
-[...1 lines deleted...]
-      <x:c r="D471" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>9Q5</x:v>
+        <x:v>9Q2</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>BOR BİYOKÜTLE ENERJİ YATIRIM A.Ş.</x:v>
+        <x:v>CEYLANİ BİYOGAZ ENERJİ ÜRETİM TARIM HAYVANCILIK SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C472" t="str">
-        <x:v>9993</x:v>
-[...1 lines deleted...]
-      <x:c r="D472" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
-        <x:v>9Q6</x:v>
+        <x:v>9Q3</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>AHİKÖY ELEKTRİK ENERJİ A.Ş.</x:v>
+        <x:v>İNEBOLU ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C473" t="str">
-        <x:v>9994</x:v>
-[...1 lines deleted...]
-      <x:c r="D473" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>9Q7</x:v>
+        <x:v>9Q4</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>ER İDARE TURİZM İNŞAAT GIDA TEMİZLİK HİZMET ALIMI SAN. VE TİC. A.Ş.</x:v>
+        <x:v>SAĞANAK ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C474" t="str">
-        <x:v>9996</x:v>
-[...1 lines deleted...]
-      <x:c r="D474" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>9Q8</x:v>
+        <x:v>9Q5</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>RESPECT BİYOGAZ ELEKTRİK ENERJİ VE GÜBRE ÜRETİM SAN. TİC. A.Ş.</x:v>
+        <x:v>BOR BİYOKÜTLE ENERJİ YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C475" t="str">
-        <x:v>1000</x:v>
-[...1 lines deleted...]
-      <x:c r="D475" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>9Q9</x:v>
+        <x:v>9Q6</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>CEMAK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AHİKÖY ELEKTRİK ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C476" t="str">
-        <x:v>1000</x:v>
-[...1 lines deleted...]
-      <x:c r="D476" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>9QA</x:v>
+        <x:v>9Q7</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>FERGÜN ENERJİ A.Ş</x:v>
+        <x:v>ER İDARE TURİZM İNŞAAT GIDA TEMİZLİK HİZMET ALIMI SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C477" t="str">
-        <x:v>1000</x:v>
-[...1 lines deleted...]
-      <x:c r="D477" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>9QB</x:v>
+        <x:v>9Q8</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>MERSİN BÜYÜKŞEHİR İMAR İNŞAAT ELEKTRİK ÜRETİM ÖZEL GÜVENLİK HİZMETLERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>RESPECT BİYOGAZ ELEKTRİK ENERJİ VE GÜBRE ÜRETİM SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C478" t="str">
-        <x:v>1001</x:v>
-[...1 lines deleted...]
-      <x:c r="D478" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>9QC</x:v>
+        <x:v>9Q9</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>HİDRO LİDER ELEKTRİK ÜRETİM VE TİCARET A.Ş</x:v>
+        <x:v>CEMAK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C479" t="str">
-        <x:v>1002</x:v>
-[...1 lines deleted...]
-      <x:c r="D479" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
-        <x:v>9QD</x:v>
+        <x:v>9QA</x:v>
       </x:c>
       <x:c r="B480" t="str">
-        <x:v>DOĞU STAR ELEKTRİK ÜRETİM ANONİM ŞİRKETİ URTMKTGR1</x:v>
+        <x:v>FERGÜN ENERJİ A.Ş</x:v>
       </x:c>
       <x:c r="C480" t="str">
-        <x:v>1002</x:v>
-[...1 lines deleted...]
-      <x:c r="D480" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str">
-        <x:v>9QF</x:v>
+        <x:v>9QB</x:v>
       </x:c>
       <x:c r="B481" t="str">
-        <x:v>ENERJİSA MÜŞTERİ ÇÖZÜMLERİ A.Ş. (TEDARİK)</x:v>
+        <x:v>MERSİN BÜYÜKŞEHİR İMAR İNŞAAT ELEKTRİK ÜRETİM ÖZEL GÜVENLİK HİZMETLERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C481" t="str">
-        <x:v>1005</x:v>
-[...1 lines deleted...]
-      <x:c r="D481" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str">
-        <x:v>9QG</x:v>
+        <x:v>9QC</x:v>
       </x:c>
       <x:c r="B482" t="str">
-        <x:v>BİENTAŞ CİHANBEYLİ MADENCİLİK İNŞAAT ENERJİ PETROL A.Ş.</x:v>
+        <x:v>HİDRO LİDER ELEKTRİK ÜRETİM VE TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C482" t="str">
-        <x:v>1006</x:v>
-[...1 lines deleted...]
-      <x:c r="D482" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str">
-        <x:v>9QH</x:v>
+        <x:v>9QD</x:v>
       </x:c>
       <x:c r="B483" t="str">
-        <x:v>ZEYTİNDALI ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>DOĞU STAR ELEKTRİK ÜRETİM ANONİM ŞİRKETİ URTMKTGR1</x:v>
       </x:c>
       <x:c r="C483" t="str">
-        <x:v>1006</x:v>
-[...1 lines deleted...]
-      <x:c r="D483" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str">
-        <x:v>9QI</x:v>
+        <x:v>9QF</x:v>
       </x:c>
       <x:c r="B484" t="str">
-        <x:v>YURT ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ENERJİSA MÜŞTERİ ÇÖZÜMLERİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C484" t="str">
-        <x:v>1009</x:v>
-[...1 lines deleted...]
-      <x:c r="D484" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str">
-        <x:v>9QJ</x:v>
+        <x:v>9QG</x:v>
       </x:c>
       <x:c r="B485" t="str">
-        <x:v>VEGA HEREKO ENERJİ ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>BİENTAŞ CİHANBEYLİ MADENCİLİK İNŞAAT ENERJİ PETROL A.Ş.</x:v>
       </x:c>
       <x:c r="C485" t="str">
-        <x:v>1009</x:v>
-[...1 lines deleted...]
-      <x:c r="D485" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str">
-        <x:v>9QK</x:v>
+        <x:v>9QH</x:v>
       </x:c>
       <x:c r="B486" t="str">
-        <x:v>EGE BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ZEYTİNDALI ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C486" t="str">
-        <x:v>1009</x:v>
-[...1 lines deleted...]
-      <x:c r="D486" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str">
-        <x:v>9QL</x:v>
+        <x:v>9QI</x:v>
       </x:c>
       <x:c r="B487" t="str">
-        <x:v>SERBEST ENERJİ SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>YURT ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C487" t="str">
-        <x:v>1010</x:v>
-[...1 lines deleted...]
-      <x:c r="D487" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str">
-        <x:v>9QM</x:v>
+        <x:v>9QJ</x:v>
       </x:c>
       <x:c r="B488" t="str">
-        <x:v>ITC ANTALYA KATI ATIK ENERJİ YÖNETİMİ DANIŞMANLIK GIDA NAKLİYE SAN. VE TİC. A.Ş</x:v>
+        <x:v>VEGA HEREKO ENERJİ ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C488" t="str">
-        <x:v>1011</x:v>
-[...1 lines deleted...]
-      <x:c r="D488" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str">
-        <x:v>9QN</x:v>
+        <x:v>9QK</x:v>
       </x:c>
       <x:c r="B489" t="str">
-        <x:v>HOM ENERJİ GERİ DÖNÜŞÜM TAAHHÜT VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>EGE BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C489" t="str">
-        <x:v>1012</x:v>
-[...1 lines deleted...]
-      <x:c r="D489" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str">
-        <x:v>9QO</x:v>
+        <x:v>9QL</x:v>
       </x:c>
       <x:c r="B490" t="str">
-        <x:v>KUŞ ENERJİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>SERBEST ENERJİ SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C490" t="str">
-        <x:v>1012</x:v>
-[...1 lines deleted...]
-      <x:c r="D490" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str">
-        <x:v>9QP</x:v>
+        <x:v>9QM</x:v>
       </x:c>
       <x:c r="B491" t="str">
-        <x:v>FLAŞ BOR BİO ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ITC ANTALYA KATI ATIK ENERJİ YÖNETİMİ DANIŞMANLIK GIDA NAKLİYE SAN. VE TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C491" t="str">
-        <x:v>1012</x:v>
-[...1 lines deleted...]
-      <x:c r="D491" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str">
-        <x:v>9QR</x:v>
+        <x:v>9QN</x:v>
       </x:c>
       <x:c r="B492" t="str">
-        <x:v>DENİZLİ BİYOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>HOM ENERJİ GERİ DÖNÜŞÜM TAAHHÜT VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C492" t="str">
-        <x:v>1012</x:v>
-[...1 lines deleted...]
-      <x:c r="D492" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str">
-        <x:v>9QS</x:v>
+        <x:v>9QO</x:v>
       </x:c>
       <x:c r="B493" t="str">
-        <x:v>AKEL SUNGURLU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KUŞ ENERJİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C493" t="str">
-        <x:v>1014</x:v>
-[...1 lines deleted...]
-      <x:c r="D493" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str">
-        <x:v>9QT</x:v>
+        <x:v>9QP</x:v>
       </x:c>
       <x:c r="B494" t="str">
-        <x:v>CLS ENERJİ ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>FLAŞ BOR BİO ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C494" t="str">
-        <x:v>1015</x:v>
-[...1 lines deleted...]
-      <x:c r="D494" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str">
-        <x:v>9QU</x:v>
+        <x:v>9QR</x:v>
       </x:c>
       <x:c r="B495" t="str">
-        <x:v>HİDROSOLAR ELEKTRİK ÜRETİM İNŞAAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>DENİZLİ BİYOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C495" t="str">
-        <x:v>1015</x:v>
-[...1 lines deleted...]
-      <x:c r="D495" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="str">
-        <x:v>9QV</x:v>
+        <x:v>9QS</x:v>
       </x:c>
       <x:c r="B496" t="str">
-        <x:v>TRANSMARK TURKEY GÜLPINAR YENİLENEBİLİR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AKEL SUNGURLU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C496" t="str">
-        <x:v>1015</x:v>
-[...1 lines deleted...]
-      <x:c r="D496" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="str">
-        <x:v>9QW</x:v>
+        <x:v>9QT</x:v>
       </x:c>
       <x:c r="B497" t="str">
-        <x:v>ASLANLI VAN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>CLS ENERJİ ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C497" t="str">
-        <x:v>1017</x:v>
-[...1 lines deleted...]
-      <x:c r="D497" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="str">
-        <x:v>9QX</x:v>
+        <x:v>9QU</x:v>
       </x:c>
       <x:c r="B498" t="str">
-        <x:v>NATURE ENERJİ ÖLÇÜM TEKNOLOJİLERİ DANIŞMANLIK SAN. VE TİC. A.Ş</x:v>
+        <x:v>HİDROSOLAR ELEKTRİK ÜRETİM İNŞAAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C498" t="str">
-        <x:v>1017</x:v>
-[...1 lines deleted...]
-      <x:c r="D498" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="str">
-        <x:v>9QY</x:v>
+        <x:v>9QV</x:v>
       </x:c>
       <x:c r="B499" t="str">
-        <x:v>COM ENERJİ İNŞAAT TAAH.TİC.LTD.ŞTİ</x:v>
+        <x:v>TRANSMARK TURKEY GÜLPINAR YENİLENEBİLİR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C499" t="str">
-        <x:v>1017</x:v>
-[...1 lines deleted...]
-      <x:c r="D499" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="str">
-        <x:v>9QZ</x:v>
+        <x:v>9QW</x:v>
       </x:c>
       <x:c r="B500" t="str">
-        <x:v>KOCATEPE ARSLANLAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ASLANLI VAN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C500" t="str">
-        <x:v>1018</x:v>
-[...1 lines deleted...]
-      <x:c r="D500" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="str">
-        <x:v>AQ0</x:v>
+        <x:v>9QX</x:v>
       </x:c>
       <x:c r="B501" t="str">
-        <x:v>BARUTÇUOĞLU İNŞAAT SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
+        <x:v>NATURE ENERJİ ÖLÇÜM TEKNOLOJİLERİ DANIŞMANLIK SAN. VE TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C501" t="str">
-        <x:v>1018</x:v>
-[...1 lines deleted...]
-      <x:c r="D501" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="str">
-        <x:v>AQ2</x:v>
+        <x:v>9QY</x:v>
       </x:c>
       <x:c r="B502" t="str">
-        <x:v>PASHA ENERJİ YATIRIMLARI A.Ş.</x:v>
+        <x:v>COM ENERJİ İNŞAAT TAAH.TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C502" t="str">
-        <x:v>1019</x:v>
-[...1 lines deleted...]
-      <x:c r="D502" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="str">
-        <x:v>AQ3</x:v>
+        <x:v>9QZ</x:v>
       </x:c>
       <x:c r="B503" t="str">
-        <x:v>ÇANDARLI RES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KOCATEPE ARSLANLAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C503" t="str">
-        <x:v>1019</x:v>
-[...1 lines deleted...]
-      <x:c r="D503" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="str">
-        <x:v>AQ4</x:v>
+        <x:v>AQ0</x:v>
       </x:c>
       <x:c r="B504" t="str">
-        <x:v>ERDEMİR ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>BARUTÇUOĞLU İNŞAAT SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C504" t="str">
-        <x:v>1019</x:v>
-[...1 lines deleted...]
-      <x:c r="D504" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="str">
-        <x:v>AQ5</x:v>
+        <x:v>AQ2</x:v>
       </x:c>
       <x:c r="B505" t="str">
-        <x:v>CEYDURU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>PASHA ENERJİ YATIRIMLARI A.Ş.</x:v>
       </x:c>
       <x:c r="C505" t="str">
-        <x:v>1020</x:v>
-[...1 lines deleted...]
-      <x:c r="D505" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="str">
-        <x:v>AQ6</x:v>
+        <x:v>AQ3</x:v>
       </x:c>
       <x:c r="B506" t="str">
-        <x:v>TÜRKİYE ŞİŞE VE CAM FABRİKALARI A.Ş.</x:v>
+        <x:v>ÇANDARLI RES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C506" t="str">
-        <x:v>1020</x:v>
-[...1 lines deleted...]
-      <x:c r="D506" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="str">
-        <x:v>AQ7</x:v>
+        <x:v>AQ4</x:v>
       </x:c>
       <x:c r="B507" t="str">
-        <x:v>ARAKLI ELEKTRİK ÜRETİM VE İNŞAAT A.Ş.</x:v>
+        <x:v>ERDEMİR ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C507" t="str">
-        <x:v>1020</x:v>
-[...1 lines deleted...]
-      <x:c r="D507" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="str">
-        <x:v>AQ8</x:v>
+        <x:v>AQ5</x:v>
       </x:c>
       <x:c r="B508" t="str">
-        <x:v>TURK ÇİM TARIM SANAYİ A.Ş.</x:v>
+        <x:v>CEYDURU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C508" t="str">
-        <x:v>1020</x:v>
-[...1 lines deleted...]
-      <x:c r="D508" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="str">
-        <x:v>AQ9</x:v>
+        <x:v>AQ6</x:v>
       </x:c>
       <x:c r="B509" t="str">
-        <x:v>HİSAR BİOGAZ TARIM VE HAYVANCILIK A.Ş.</x:v>
+        <x:v>TÜRKİYE ŞİŞE VE CAM FABRİKALARI A.Ş.</x:v>
       </x:c>
       <x:c r="C509" t="str">
-        <x:v>1020</x:v>
-[...1 lines deleted...]
-      <x:c r="D509" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="str">
-        <x:v>AQA</x:v>
+        <x:v>AQ7</x:v>
       </x:c>
       <x:c r="B510" t="str">
-        <x:v>DHARMA ENERJİ TARIM VE HAYVANCILIK TİCARET A.Ş.</x:v>
+        <x:v>ARAKLI ELEKTRİK ÜRETİM VE İNŞAAT A.Ş.</x:v>
       </x:c>
       <x:c r="C510" t="str">
-        <x:v>1020</x:v>
-[...1 lines deleted...]
-      <x:c r="D510" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="str">
-        <x:v>AQB</x:v>
+        <x:v>AQ8</x:v>
       </x:c>
       <x:c r="B511" t="str">
-        <x:v>BERTA ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş</x:v>
+        <x:v>TURK ÇİM TARIM SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C511" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D511" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="str">
-        <x:v>AQC</x:v>
+        <x:v>AQ9</x:v>
       </x:c>
       <x:c r="B512" t="str">
-        <x:v>ELEN ELEKTRON ENERJİ TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>HİSAR BİOGAZ TARIM VE HAYVANCILIK A.Ş.</x:v>
       </x:c>
       <x:c r="C512" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D512" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="str">
-        <x:v>AQD</x:v>
+        <x:v>AQA</x:v>
       </x:c>
       <x:c r="B513" t="str">
-        <x:v>MD BİYOKÜTLE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>DHARMA ENERJİ TARIM VE HAYVANCILIK TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C513" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D513" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="str">
-        <x:v>AQE</x:v>
+        <x:v>AQB</x:v>
       </x:c>
       <x:c r="B514" t="str">
-        <x:v>MERSİN ELEKTRİK ÜRETİM VE ENERJİ YATIRIMLARI A.Ş.</x:v>
+        <x:v>BERTA ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C514" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D514" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="str">
-        <x:v>AQF</x:v>
+        <x:v>AQC</x:v>
       </x:c>
       <x:c r="B515" t="str">
-        <x:v>ATASEVEN ENERJİ ÜRETİM A.Ş</x:v>
+        <x:v>ELEN ELEKTRON ENERJİ TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C515" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D515" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="str">
-        <x:v>AQG</x:v>
+        <x:v>AQD</x:v>
       </x:c>
       <x:c r="B516" t="str">
-        <x:v>ESYEL GLOBAL ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>MD BİYOKÜTLE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C516" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D516" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="str">
-        <x:v>AQH</x:v>
+        <x:v>AQE</x:v>
       </x:c>
       <x:c r="B517" t="str">
-        <x:v>AHLAT GERİ DÖNÜŞÜM ENERJİ A.Ş</x:v>
+        <x:v>MERSİN ELEKTRİK ÜRETİM VE ENERJİ YATIRIMLARI A.Ş.</x:v>
       </x:c>
       <x:c r="C517" t="str">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="D517" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="str">
-        <x:v>AQI</x:v>
+        <x:v>AQF</x:v>
       </x:c>
       <x:c r="B518" t="str">
-        <x:v>AKYURT ELEKTRİK SANAYİ VE TİCARET A.Ş</x:v>
+        <x:v>ATASEVEN ENERJİ ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C518" t="str">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="D518" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="str">
-        <x:v>AQJ</x:v>
+        <x:v>AQG</x:v>
       </x:c>
       <x:c r="B519" t="str">
-        <x:v>OR ENERJİ İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ESYEL GLOBAL ELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C519" t="str">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="D519" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="str">
-        <x:v>AQK</x:v>
+        <x:v>AQH</x:v>
       </x:c>
       <x:c r="B520" t="str">
-        <x:v>MBH ENERJİ ELEKTRİK TEDARİK A.Ş</x:v>
+        <x:v>AHLAT GERİ DÖNÜŞÜM ENERJİ A.Ş</x:v>
       </x:c>
       <x:c r="C520" t="str">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="D520" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="str">
-        <x:v>AQL</x:v>
+        <x:v>AQI</x:v>
       </x:c>
       <x:c r="B521" t="str">
-        <x:v>KÜTAHYA BİYOKÜTLE ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş</x:v>
+        <x:v>AKYURT ELEKTRİK SANAYİ VE TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C521" t="str">
-        <x:v>1022</x:v>
-[...1 lines deleted...]
-      <x:c r="D521" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="str">
-        <x:v>AQM</x:v>
+        <x:v>AQJ</x:v>
       </x:c>
       <x:c r="B522" t="str">
-        <x:v>UMAS ELEKTRİK ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>OR ENERJİ İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C522" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D522" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="str">
-        <x:v>AQN</x:v>
+        <x:v>AQK</x:v>
       </x:c>
       <x:c r="B523" t="str">
-        <x:v>ALARES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MBH ENERJİ ELEKTRİK TEDARİK A.Ş</x:v>
       </x:c>
       <x:c r="C523" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D523" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="str">
-        <x:v>AQO</x:v>
+        <x:v>AQL</x:v>
       </x:c>
       <x:c r="B524" t="str">
-        <x:v>ASLAN BİYOKÜTLE ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>KÜTAHYA BİYOKÜTLE ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C524" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D524" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="str">
-        <x:v>AQP</x:v>
+        <x:v>AQM</x:v>
       </x:c>
       <x:c r="B525" t="str">
-        <x:v>COD ENERJİ ÜRETİM SANAYİ TİC. A.Ş.</x:v>
+        <x:v>UMAS ELEKTRİK ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C525" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D525" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="str">
-        <x:v>AQR</x:v>
+        <x:v>AQN</x:v>
       </x:c>
       <x:c r="B526" t="str">
-        <x:v>RESİSTANBUL ENERJİ A.Ş.</x:v>
+        <x:v>ALARES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C526" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D526" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="str">
-        <x:v>AQS</x:v>
+        <x:v>AQO</x:v>
       </x:c>
       <x:c r="B527" t="str">
-        <x:v>ÖZGÜN GRUP ZİRAAT HAYVANCILIK ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ASLAN BİYOKÜTLE ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C527" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D527" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" t="str">
-        <x:v>AQT</x:v>
+        <x:v>AQP</x:v>
       </x:c>
       <x:c r="B528" t="str">
-        <x:v>SONE ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>COD ENERJİ ÜRETİM SANAYİ TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C528" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D528" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="str">
-        <x:v>AQU</x:v>
+        <x:v>AQR</x:v>
       </x:c>
       <x:c r="B529" t="str">
-        <x:v>ÇEKİM ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>RESİSTANBUL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C529" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D529" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="str">
-        <x:v>AQV</x:v>
+        <x:v>AQS</x:v>
       </x:c>
       <x:c r="B530" t="str">
-        <x:v>TAY ENERJİ İNŞAAT SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>ÖZGÜN GRUP ZİRAAT HAYVANCILIK ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C530" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D530" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="str">
-        <x:v>AQW</x:v>
+        <x:v>AQT</x:v>
       </x:c>
       <x:c r="B531" t="str">
-        <x:v>HANLI ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SONE ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C531" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D531" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="str">
-        <x:v>AQX</x:v>
+        <x:v>AQU</x:v>
       </x:c>
       <x:c r="B532" t="str">
-        <x:v>ARMATEC ENERJİ VE İNŞAAT LTD.ŞTİ</x:v>
+        <x:v>ÇEKİM ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C532" t="str">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="D532" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="str">
-        <x:v>AQY</x:v>
+        <x:v>AQV</x:v>
       </x:c>
       <x:c r="B533" t="str">
-        <x:v>AKODA ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TAY ENERJİ İNŞAAT SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C533" t="str">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="D533" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="str">
-        <x:v>AQZ</x:v>
+        <x:v>AQW</x:v>
       </x:c>
       <x:c r="B534" t="str">
-        <x:v>DİFER ENERJİ SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>HANLI ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C534" t="str">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="D534" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="str">
-        <x:v>BQ0</x:v>
+        <x:v>AQX</x:v>
       </x:c>
       <x:c r="B535" t="str">
-        <x:v>BÜYÜK ŞİŞMANLAR YUMURTA VE GIDA MAD. TİC. LTD. ŞTİ.</x:v>
+        <x:v>ARMATEC ENERJİ VE İNŞAAT LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C535" t="str">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="D535" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="str">
-        <x:v>BQ1</x:v>
+        <x:v>AQY</x:v>
       </x:c>
       <x:c r="B536" t="str">
-        <x:v>ORDU YENİLENEBİLİR ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AKODA ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C536" t="str">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="D536" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="str">
-        <x:v>BQ2</x:v>
+        <x:v>AQZ</x:v>
       </x:c>
       <x:c r="B537" t="str">
-        <x:v>DO-EN DOĞU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DİFER ENERJİ SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C537" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D537" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="str">
-        <x:v>BQ3</x:v>
+        <x:v>BQ0</x:v>
       </x:c>
       <x:c r="B538" t="str">
-        <x:v>BORES UMUT ENERJİ A.Ş.</x:v>
+        <x:v>BÜYÜK ŞİŞMANLAR YUMURTA VE GIDA MAD. TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C538" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D538" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" t="str">
-        <x:v>BQ4</x:v>
+        <x:v>BQ1</x:v>
       </x:c>
       <x:c r="B539" t="str">
-        <x:v>BİOKÜTLE ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ORDU YENİLENEBİLİR ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C539" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D539" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" t="str">
-        <x:v>BQ5</x:v>
+        <x:v>BQ2</x:v>
       </x:c>
       <x:c r="B540" t="str">
-        <x:v>YILMAZLAR MADENCİLİK SANAYİ VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>DO-EN DOĞU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C540" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D540" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="str">
-        <x:v>BQ6</x:v>
+        <x:v>BQ3</x:v>
       </x:c>
       <x:c r="B541" t="str">
-        <x:v>ŞEKERPINAR ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
+        <x:v>BORES UMUT ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C541" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D541" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" t="str">
-        <x:v>BQ7</x:v>
+        <x:v>BQ4</x:v>
       </x:c>
       <x:c r="B542" t="str">
-        <x:v>MAVİİZ ÇEVRE VE ENERJİ SİSTEMLERİ ARAŞTIRMA GELİŞTİRME LTD. ŞTİ</x:v>
+        <x:v>BİOKÜTLE ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C542" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D542" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" t="str">
-        <x:v>BQ8</x:v>
+        <x:v>BQ5</x:v>
       </x:c>
       <x:c r="B543" t="str">
-        <x:v>ERTAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YILMAZLAR MADENCİLİK SANAYİ VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C543" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D543" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" t="str">
-        <x:v>BQ9</x:v>
+        <x:v>BQ6</x:v>
       </x:c>
       <x:c r="B544" t="str">
-        <x:v>EKOMAS ENERJİ ELEKTRİK ÜRETİM VE DAĞITIM A.Ş.</x:v>
+        <x:v>ŞEKERPINAR ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C544" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D544" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" t="str">
-        <x:v>BQA</x:v>
+        <x:v>BQ7</x:v>
       </x:c>
       <x:c r="B545" t="str">
-        <x:v>R ENERJİ ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>MAVİİZ ÇEVRE VE ENERJİ SİSTEMLERİ ARAŞTIRMA GELİŞTİRME LTD. ŞTİ</x:v>
       </x:c>
       <x:c r="C545" t="str">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="D545" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" t="str">
-        <x:v>BQB</x:v>
+        <x:v>BQ8</x:v>
       </x:c>
       <x:c r="B546" t="str">
-        <x:v>BERRAKSU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ERTAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C546" t="str">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="D546" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" t="str">
-        <x:v>BQC</x:v>
+        <x:v>BQ9</x:v>
       </x:c>
       <x:c r="B547" t="str">
-        <x:v>DAFNE ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>EKOMAS ENERJİ ELEKTRİK ÜRETİM VE DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C547" t="str">
-        <x:v>1028</x:v>
-[...1 lines deleted...]
-      <x:c r="D547" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" t="str">
-        <x:v>BQD</x:v>
+        <x:v>BQA</x:v>
       </x:c>
       <x:c r="B548" t="str">
-        <x:v>ÖRLEMİŞ RES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>R ENERJİ ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C548" t="str">
-        <x:v>1028</x:v>
-[...1 lines deleted...]
-      <x:c r="D548" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" t="str">
-        <x:v>BQG</x:v>
+        <x:v>BQB</x:v>
       </x:c>
       <x:c r="B549" t="str">
-        <x:v>ECOFER GÜBRE VE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BERRAKSU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C549" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D549" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" t="str">
-        <x:v>BQH</x:v>
+        <x:v>BQC</x:v>
       </x:c>
       <x:c r="B550" t="str">
-        <x:v>GAZİŞEHİR ENERJİ ÜRETİM SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>DAFNE ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C550" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D550" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" t="str">
-        <x:v>BQJ</x:v>
+        <x:v>BQD</x:v>
       </x:c>
       <x:c r="B551" t="str">
-        <x:v>BİRLİK ÜRETİM ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÖRLEMİŞ RES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C551" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D551" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" t="str">
-        <x:v>BQK</x:v>
+        <x:v>BQG</x:v>
       </x:c>
       <x:c r="B552" t="str">
-        <x:v>GÖKOVA ENERJİ ÜRETİMİ İNŞAAT LİMİTED ŞİRKETİ</x:v>
+        <x:v>ECOFER GÜBRE VE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C552" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D552" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" t="str">
-        <x:v>BQL</x:v>
+        <x:v>BQH</x:v>
       </x:c>
       <x:c r="B553" t="str">
-        <x:v>FMH ENERJİ TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>GAZİŞEHİR ENERJİ ÜRETİM SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C553" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D553" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" t="str">
-        <x:v>BQM</x:v>
+        <x:v>BQJ</x:v>
       </x:c>
       <x:c r="B554" t="str">
-        <x:v>BİYOSAN ENERJİ ÜRETİM DANIŞMANLIK A.Ş.</x:v>
+        <x:v>BİRLİK ÜRETİM ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C554" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D554" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" t="str">
-        <x:v>BQN</x:v>
+        <x:v>BQK</x:v>
       </x:c>
       <x:c r="B555" t="str">
-        <x:v>RDF ENERJİ ÜRETİM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>GÖKOVA ENERJİ ÜRETİMİ İNŞAAT LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C555" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D555" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" t="str">
-        <x:v>BQO</x:v>
+        <x:v>BQL</x:v>
       </x:c>
       <x:c r="B556" t="str">
-        <x:v>ERBİR ENERJİ DOĞALGAZ İNŞAAT MADENCİLİK SAN. TİC. LTD. ŞTİ.</x:v>
+        <x:v>FMH ENERJİ TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C556" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D556" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" t="str">
-        <x:v>BQP</x:v>
+        <x:v>BQM</x:v>
       </x:c>
       <x:c r="B557" t="str">
-        <x:v>TÜRKMEN BEYİ SOLAR ENERJİ TARIM HAYVANCILIK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>BİYOSAN ENERJİ ÜRETİM DANIŞMANLIK A.Ş.</x:v>
       </x:c>
       <x:c r="C557" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D557" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" t="str">
-        <x:v>BQR</x:v>
+        <x:v>BQN</x:v>
       </x:c>
       <x:c r="B558" t="str">
-        <x:v>MİNAS ENERJİ VE TEKNOLOJİ ÇÖZÜMLERİ A.Ş. (TEDARİK)</x:v>
+        <x:v>RDF ENERJİ ÜRETİM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C558" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D558" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" t="str">
-        <x:v>BQS</x:v>
+        <x:v>BQO</x:v>
       </x:c>
       <x:c r="B559" t="str">
-        <x:v>5ER ENERJİ TARIM HAYVANCILIK A.Ş.</x:v>
+        <x:v>ERBİR ENERJİ DOĞALGAZ İNŞAAT MADENCİLİK SAN. TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C559" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D559" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" t="str">
-        <x:v>BQT</x:v>
+        <x:v>BQP</x:v>
       </x:c>
       <x:c r="B560" t="str">
-        <x:v>BİOGERM ELEKTRİK ÜRETİM SAN.TİC.LTD.ŞTİ</x:v>
+        <x:v>TÜRKMEN BEYİ SOLAR ENERJİ TARIM HAYVANCILIK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C560" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D560" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" t="str">
-        <x:v>BQU</x:v>
+        <x:v>BQR</x:v>
       </x:c>
       <x:c r="B561" t="str">
-        <x:v>TAUROS BİYOENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MİNAS ENERJİ VE TEKNOLOJİ ÇÖZÜMLERİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C561" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D561" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" t="str">
-        <x:v>BQW</x:v>
+        <x:v>BQS</x:v>
       </x:c>
       <x:c r="B562" t="str">
-        <x:v>BES BİYOKÜTLE ENERJİ SANTRALİ A.Ş.</x:v>
+        <x:v>5ER ENERJİ TARIM HAYVANCILIK A.Ş.</x:v>
       </x:c>
       <x:c r="C562" t="str">
-        <x:v>1032</x:v>
-[...1 lines deleted...]
-      <x:c r="D562" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" t="str">
-        <x:v>BQX</x:v>
+        <x:v>BQT</x:v>
       </x:c>
       <x:c r="B563" t="str">
-        <x:v>KNOT ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BİOGERM ELEKTRİK ÜRETİM SAN.TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C563" t="str">
-        <x:v>1032</x:v>
-[...1 lines deleted...]
-      <x:c r="D563" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" t="str">
-        <x:v>BQY</x:v>
+        <x:v>BQU</x:v>
       </x:c>
       <x:c r="B564" t="str">
-        <x:v>İSETAŞ İSTANBUL ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>TAUROS BİYOENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C564" t="str">
-        <x:v>1032</x:v>
-[...1 lines deleted...]
-      <x:c r="D564" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" t="str">
-        <x:v>CQ0</x:v>
+        <x:v>BQW</x:v>
       </x:c>
       <x:c r="B565" t="str">
-        <x:v>TOHMA BİYOGAZ ENERJİ LİMİTED ŞİRKETİ</x:v>
+        <x:v>BES BİYOKÜTLE ENERJİ SANTRALİ A.Ş.</x:v>
       </x:c>
       <x:c r="C565" t="str">
-        <x:v>1032</x:v>
-[...1 lines deleted...]
-      <x:c r="D565" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" t="str">
-        <x:v>CQ1</x:v>
+        <x:v>BQX</x:v>
       </x:c>
       <x:c r="B566" t="str">
-        <x:v>MİR GLOBAL ENERJİ A.Ş.</x:v>
+        <x:v>KNOT ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C566" t="str">
-        <x:v>1033</x:v>
-[...1 lines deleted...]
-      <x:c r="D566" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" t="str">
-        <x:v>CQ2</x:v>
+        <x:v>BQY</x:v>
       </x:c>
       <x:c r="B567" t="str">
-        <x:v>GİRENİZ ENERJİ A.Ş.</x:v>
+        <x:v>İSETAŞ İSTANBUL ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C567" t="str">
-        <x:v>1033</x:v>
-[...1 lines deleted...]
-      <x:c r="D567" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" t="str">
-        <x:v>CQ3</x:v>
+        <x:v>CQ0</x:v>
       </x:c>
       <x:c r="B568" t="str">
-        <x:v>PSP MÜHENDİSLİK ENERJİ DANIŞMANLIK MAKİNA TASARIM İMALAT TİC. A.Ş.</x:v>
+        <x:v>TOHMA BİYOGAZ ENERJİ LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C568" t="str">
-        <x:v>1033</x:v>
-[...1 lines deleted...]
-      <x:c r="D568" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" t="str">
-        <x:v>CQ5</x:v>
+        <x:v>CQ1</x:v>
       </x:c>
       <x:c r="B569" t="str">
-        <x:v>EKO EN ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MİR GLOBAL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C569" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D569" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" t="str">
-        <x:v>CQ6</x:v>
+        <x:v>CQ2</x:v>
       </x:c>
       <x:c r="B570" t="str">
-        <x:v>KALDE ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GİRENİZ ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C570" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D570" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" t="str">
-        <x:v>CQ7</x:v>
+        <x:v>CQ3</x:v>
       </x:c>
       <x:c r="B571" t="str">
-        <x:v>AS KOÇ ENERJİ TARIM HAYVANCILIK GIDA İNŞAAT SANAYİ VE TİCARET A.Ş._KTGR1</x:v>
+        <x:v>PSP MÜHENDİSLİK ENERJİ DANIŞMANLIK MAKİNA TASARIM İMALAT TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C571" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D571" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" t="str">
-        <x:v>CQ8</x:v>
+        <x:v>CQ5</x:v>
       </x:c>
       <x:c r="B572" t="str">
-        <x:v>AS KOÇ ENERJİ TARIM HAYVANCILIK GIDA İNŞAAT SANAYİ VE TİCARET A.Ş_KTGR2</x:v>
+        <x:v>EKO EN ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C572" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D572" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" t="str">
-        <x:v>CQ9</x:v>
+        <x:v>CQ6</x:v>
       </x:c>
       <x:c r="B573" t="str">
-        <x:v>ŞANLI BİYOGAZ ENERJİ VE SAN. A.Ş.</x:v>
+        <x:v>KALDE ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C573" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D573" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" t="str">
-        <x:v>CQA</x:v>
+        <x:v>CQ7</x:v>
       </x:c>
       <x:c r="B574" t="str">
-        <x:v>GAZİ BİYOGAZ ÜRETİMİ A.Ş.</x:v>
+        <x:v>AS KOÇ ENERJİ TARIM HAYVANCILIK GIDA İNŞAAT SANAYİ VE TİCARET A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C574" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D574" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" t="str">
-        <x:v>CQB</x:v>
+        <x:v>CQ8</x:v>
       </x:c>
       <x:c r="B575" t="str">
-        <x:v>ÜREGEN ENERJİ ELEKTRİK İNŞAAT TİC. LTD. ŞTİ.</x:v>
+        <x:v>AS KOÇ ENERJİ TARIM HAYVANCILIK GIDA İNŞAAT SANAYİ VE TİCARET A.Ş_KTGR2</x:v>
       </x:c>
       <x:c r="C575" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D575" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" t="str">
-        <x:v>CQC</x:v>
+        <x:v>CQ9</x:v>
       </x:c>
       <x:c r="B576" t="str">
-        <x:v>RÜYAM ENERJİ GERİ DÖNÜŞÜM MAKİNE VE ÜR. LTD. ŞTİ</x:v>
+        <x:v>ŞANLI BİYOGAZ ENERJİ VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C576" t="str">
-        <x:v>1035</x:v>
-[...1 lines deleted...]
-      <x:c r="D576" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" t="str">
-        <x:v>CQD</x:v>
+        <x:v>CQA</x:v>
       </x:c>
       <x:c r="B577" t="str">
-        <x:v>DOĞU HES ELEKTRİK ÜRETİM İNŞAAT TURİZM VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>GAZİ BİYOGAZ ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C577" t="str">
-        <x:v>1035</x:v>
-[...1 lines deleted...]
-      <x:c r="D577" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" t="str">
-        <x:v>CQE</x:v>
+        <x:v>CQB</x:v>
       </x:c>
       <x:c r="B578" t="str">
-        <x:v>BEMKA ENERJİ A.Ş.</x:v>
+        <x:v>ÜREGEN ENERJİ ELEKTRİK İNŞAAT TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C578" t="str">
-        <x:v>1035</x:v>
-[...1 lines deleted...]
-      <x:c r="D578" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" t="str">
-        <x:v>CQF</x:v>
+        <x:v>CQC</x:v>
       </x:c>
       <x:c r="B579" t="str">
-        <x:v>KARACABEY BİYOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>RÜYAM ENERJİ GERİ DÖNÜŞÜM MAKİNE VE ÜR. LTD. ŞTİ</x:v>
       </x:c>
       <x:c r="C579" t="str">
-        <x:v>1037</x:v>
-[...1 lines deleted...]
-      <x:c r="D579" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" t="str">
-        <x:v>CQG</x:v>
+        <x:v>CQD</x:v>
       </x:c>
       <x:c r="B580" t="str">
-        <x:v>HGT ORMAN ÜRÜNLERİ TAŞ. SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>DOĞU HES ELEKTRİK ÜRETİM İNŞAAT TURİZM VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C580" t="str">
-        <x:v>1037</x:v>
-[...1 lines deleted...]
-      <x:c r="D580" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" t="str">
-        <x:v>CQH</x:v>
+        <x:v>CQE</x:v>
       </x:c>
       <x:c r="B581" t="str">
-        <x:v>BAYSAK ENERJİ ÜRETİMİ ULUSLARARASI NAKLİYAT OTOMOTİV VE DIŞ TİC. LTD. ŞTİ.</x:v>
+        <x:v>BEMKA ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C581" t="str">
-        <x:v>1037</x:v>
-[...1 lines deleted...]
-      <x:c r="D581" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" t="str">
-        <x:v>CQI</x:v>
+        <x:v>CQF</x:v>
       </x:c>
       <x:c r="B582" t="str">
-        <x:v>ADV ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ. URTMKTGR1</x:v>
+        <x:v>KARACABEY BİYOGAZ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C582" t="str">
-        <x:v>1038</x:v>
-[...1 lines deleted...]
-      <x:c r="D582" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" t="str">
-        <x:v>CQJ</x:v>
+        <x:v>CQG</x:v>
       </x:c>
       <x:c r="B583" t="str">
-        <x:v>BEKMEZCİ ENERJİ A.Ş.</x:v>
+        <x:v>HGT ORMAN ÜRÜNLERİ TAŞ. SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C583" t="str">
-        <x:v>1039</x:v>
-[...1 lines deleted...]
-      <x:c r="D583" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" t="str">
-        <x:v>CQK</x:v>
+        <x:v>CQH</x:v>
       </x:c>
       <x:c r="B584" t="str">
-        <x:v>METAFOR YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BAYSAK ENERJİ ÜRETİMİ ULUSLARARASI NAKLİYAT OTOMOTİV VE DIŞ TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C584" t="str">
-        <x:v>1040</x:v>
-[...1 lines deleted...]
-      <x:c r="D584" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" t="str">
-        <x:v>CQL</x:v>
+        <x:v>CQI</x:v>
       </x:c>
       <x:c r="B585" t="str">
-        <x:v>ADO MADENCİLİK ELEKTRİK ÜRETİM SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>ADV ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ. URTMKTGR1</x:v>
       </x:c>
       <x:c r="C585" t="str">
-        <x:v>1040</x:v>
-[...1 lines deleted...]
-      <x:c r="D585" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" t="str">
-        <x:v>CQM</x:v>
+        <x:v>CQJ</x:v>
       </x:c>
       <x:c r="B586" t="str">
-        <x:v>ELERJİ ENERJİ GÜBRE ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BEKMEZCİ ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C586" t="str">
-        <x:v>1041</x:v>
-[...1 lines deleted...]
-      <x:c r="D586" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" t="str">
-        <x:v>CQN</x:v>
+        <x:v>CQK</x:v>
       </x:c>
       <x:c r="B587" t="str">
-        <x:v>YENİDEN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>METAFOR YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C587" t="str">
-        <x:v>1043</x:v>
-[...1 lines deleted...]
-      <x:c r="D587" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" t="str">
-        <x:v>CQO</x:v>
+        <x:v>CQL</x:v>
       </x:c>
       <x:c r="B588" t="str">
-        <x:v>ZAGROS ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ADO MADENCİLİK ELEKTRİK ÜRETİM SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C588" t="str">
-        <x:v>1044</x:v>
-[...1 lines deleted...]
-      <x:c r="D588" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" t="str">
-        <x:v>CQP</x:v>
+        <x:v>CQM</x:v>
       </x:c>
       <x:c r="B589" t="str">
-        <x:v>KUNKKA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ELERJİ ENERJİ GÜBRE ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C589" t="str">
-        <x:v>1044</x:v>
-[...1 lines deleted...]
-      <x:c r="D589" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" t="str">
-        <x:v>CQR</x:v>
+        <x:v>CQN</x:v>
       </x:c>
       <x:c r="B590" t="str">
-        <x:v>ZNP BİYOKÜTLE ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>YENİDEN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C590" t="str">
-        <x:v>1044</x:v>
-[...1 lines deleted...]
-      <x:c r="D590" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" t="str">
-        <x:v>CQS</x:v>
+        <x:v>CQO</x:v>
       </x:c>
       <x:c r="B591" t="str">
-        <x:v>EKO EN ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş._KTGR1</x:v>
+        <x:v>ZAGROS ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C591" t="str">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="D591" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" t="str">
-        <x:v>CQT</x:v>
+        <x:v>CQP</x:v>
       </x:c>
       <x:c r="B592" t="str">
-        <x:v>EKO EN ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş._KTGR2</x:v>
+        <x:v>KUNKKA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C592" t="str">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="D592" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" t="str">
-        <x:v>CQU</x:v>
+        <x:v>CQR</x:v>
       </x:c>
       <x:c r="B593" t="str">
-        <x:v>KALDE ENERJİ ELEKTRİK ÜRETİM A.Ş._KTGR1</x:v>
+        <x:v>ZNP BİYOKÜTLE ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C593" t="str">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="D593" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" t="str">
-        <x:v>CQV</x:v>
+        <x:v>CQS</x:v>
       </x:c>
       <x:c r="B594" t="str">
-        <x:v>KALDE ENERJİ ELEKTRİK ÜRETİM A.Ş._KTGR2</x:v>
+        <x:v>EKO EN ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C594" t="str">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="D594" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" t="str">
-        <x:v>CQW</x:v>
+        <x:v>CQT</x:v>
       </x:c>
       <x:c r="B595" t="str">
-        <x:v>ÇEKEREK ENERJİ VE GÜBRE ÜRETİMİ A.Ş.</x:v>
+        <x:v>EKO EN ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş._KTGR2</x:v>
       </x:c>
       <x:c r="C595" t="str">
-        <x:v>1046</x:v>
-[...1 lines deleted...]
-      <x:c r="D595" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" t="str">
-        <x:v>CQX</x:v>
+        <x:v>CQU</x:v>
       </x:c>
       <x:c r="B596" t="str">
-        <x:v>NOVENTEK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KALDE ENERJİ ELEKTRİK ÜRETİM A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C596" t="str">
-        <x:v>1047</x:v>
-[...1 lines deleted...]
-      <x:c r="D596" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" t="str">
-        <x:v>CQY</x:v>
+        <x:v>CQV</x:v>
       </x:c>
       <x:c r="B597" t="str">
-        <x:v>MCR ENERJİ İNŞAAT SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>KALDE ENERJİ ELEKTRİK ÜRETİM A.Ş._KTGR2</x:v>
       </x:c>
       <x:c r="C597" t="str">
-        <x:v>1046</x:v>
-[...1 lines deleted...]
-      <x:c r="D597" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" t="str">
-        <x:v>CQZ</x:v>
+        <x:v>CQW</x:v>
       </x:c>
       <x:c r="B598" t="str">
-        <x:v>KURUÇAYIRLILAR ENERJİ İNŞAAT TAAHHÜT SANAYİ VE TİCARET  A.Ş.</x:v>
+        <x:v>ÇEKEREK ENERJİ VE GÜBRE ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C598" t="str">
-        <x:v>1046</x:v>
-[...1 lines deleted...]
-      <x:c r="D598" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" t="str">
-        <x:v>DQ0</x:v>
+        <x:v>CQX</x:v>
       </x:c>
       <x:c r="B599" t="str">
-        <x:v>İNOVA ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>NOVENTEK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C599" t="str">
-        <x:v>1047</x:v>
-[...1 lines deleted...]
-      <x:c r="D599" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" t="str">
-        <x:v>DQ1</x:v>
+        <x:v>CQY</x:v>
       </x:c>
       <x:c r="B600" t="str">
-        <x:v>İLKİM GERİ KAZANIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MCR ENERJİ İNŞAAT SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C600" t="str">
-        <x:v>1047</x:v>
-[...1 lines deleted...]
-      <x:c r="D600" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" t="str">
-        <x:v>DQ2</x:v>
+        <x:v>CQZ</x:v>
       </x:c>
       <x:c r="B601" t="str">
-        <x:v>ONO ENERJİ ENDÜSTRİYEL PROSES SİSTEMLERİ VE OTOMASYON SAN.TİC.LTD.ŞTİ</x:v>
+        <x:v>KURUÇAYIRLILAR ENERJİ İNŞAAT TAAHHÜT SANAYİ VE TİCARET  A.Ş.</x:v>
       </x:c>
       <x:c r="C601" t="str">
-        <x:v>1048</x:v>
-[...1 lines deleted...]
-      <x:c r="D601" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" t="str">
-        <x:v>DQ3</x:v>
+        <x:v>DQ0</x:v>
       </x:c>
       <x:c r="B602" t="str">
-        <x:v>METAN DANIŞMANLIK ENERJİ TİC. VE SAN. A.Ş (TEDARİK)</x:v>
+        <x:v>İNOVA ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C602" t="str">
-        <x:v>1048</x:v>
-[...1 lines deleted...]
-      <x:c r="D602" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" t="str">
-        <x:v>DQ4</x:v>
+        <x:v>DQ1</x:v>
       </x:c>
       <x:c r="B603" t="str">
-        <x:v>BİGAN YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>İLKİM GERİ KAZANIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C603" t="str">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="D603" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" t="str">
-        <x:v>DQ5</x:v>
+        <x:v>DQ2</x:v>
       </x:c>
       <x:c r="B604" t="str">
-        <x:v>ÇAMLICA HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ONO ENERJİ ENDÜSTRİYEL PROSES SİSTEMLERİ VE OTOMASYON SAN.TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C604" t="str">
-        <x:v>1050</x:v>
-[...1 lines deleted...]
-      <x:c r="D604" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" t="str">
-        <x:v>DQ6</x:v>
+        <x:v>DQ3</x:v>
       </x:c>
       <x:c r="B605" t="str">
-        <x:v>ÜZÜMLÜ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>METAN DANIŞMANLIK ENERJİ TİC. VE SAN. A.Ş (TEDARİK)</x:v>
       </x:c>
       <x:c r="C605" t="str">
-        <x:v>1051</x:v>
-[...1 lines deleted...]
-      <x:c r="D605" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" t="str">
-        <x:v>DQ7</x:v>
+        <x:v>DQ4</x:v>
       </x:c>
       <x:c r="B606" t="str">
-        <x:v>PARLAYAN GAZ VE TOPTAN ELEKTRİK TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>BİGAN YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C606" t="str">
-        <x:v>1051</x:v>
-[...1 lines deleted...]
-      <x:c r="D606" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" t="str">
-        <x:v>DQ8</x:v>
+        <x:v>DQ5</x:v>
       </x:c>
       <x:c r="B607" t="str">
-        <x:v>ERKİM ELEKTRİK ENERJİSİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>ÇAMLICA HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C607" t="str">
-        <x:v>1052</x:v>
-[...1 lines deleted...]
-      <x:c r="D607" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" t="str">
-        <x:v>DQ9</x:v>
+        <x:v>DQ6</x:v>
       </x:c>
       <x:c r="B608" t="str">
-        <x:v>EKTON ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ÜZÜMLÜ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C608" t="str">
-        <x:v>1053</x:v>
-[...1 lines deleted...]
-      <x:c r="D608" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" t="str">
-        <x:v>DQA</x:v>
+        <x:v>DQ7</x:v>
       </x:c>
       <x:c r="B609" t="str">
-        <x:v>İZETAŞ İZMİR ELEKTRİK TEDARİK ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>PARLAYAN GAZ VE TOPTAN ELEKTRİK TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C609" t="str">
-        <x:v>1053</x:v>
-[...1 lines deleted...]
-      <x:c r="D609" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" t="str">
-        <x:v>DQB</x:v>
+        <x:v>DQ8</x:v>
       </x:c>
       <x:c r="B610" t="str">
-        <x:v>WHITEROCK ENERJİ ELEKTRİK TEDARİK TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>ERKİM ELEKTRİK ENERJİSİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C610" t="str">
-        <x:v>1053</x:v>
-[...1 lines deleted...]
-      <x:c r="D610" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" t="str">
-        <x:v>DQC</x:v>
+        <x:v>DQ9</x:v>
       </x:c>
       <x:c r="B611" t="str">
-        <x:v>MET TURKEY ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>EKTON ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C611" t="str">
-        <x:v>1054</x:v>
-[...1 lines deleted...]
-      <x:c r="D611" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" t="str">
-        <x:v>DQD</x:v>
+        <x:v>DQA</x:v>
       </x:c>
       <x:c r="B612" t="str">
-        <x:v>ELTO ELEKTRİK TOPTAN SATIŞ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>İZETAŞ İZMİR ELEKTRİK TEDARİK ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C612" t="str">
-        <x:v>1055</x:v>
-[...1 lines deleted...]
-      <x:c r="D612" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" t="str">
-        <x:v>DQE</x:v>
+        <x:v>DQB</x:v>
       </x:c>
       <x:c r="B613" t="str">
-        <x:v>SUPRA ENERJİ İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>WHITEROCK ENERJİ ELEKTRİK TEDARİK TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C613" t="str">
-        <x:v>1056</x:v>
-[...1 lines deleted...]
-      <x:c r="D613" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" t="str">
-        <x:v>DQF</x:v>
+        <x:v>DQC</x:v>
       </x:c>
       <x:c r="B614" t="str">
-        <x:v>DOĞU STAR ELEKTRİK ÜRETİM ANONİM ŞİRKETİ. URTMKTGR2</x:v>
+        <x:v>MET TURKEY ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C614" t="str">
-        <x:v>1056</x:v>
-[...1 lines deleted...]
-      <x:c r="D614" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" t="str">
-        <x:v>DQG</x:v>
+        <x:v>DQD</x:v>
       </x:c>
       <x:c r="B615" t="str">
-        <x:v>LARA HES ENERJİ A.Ş.</x:v>
+        <x:v>ELTO ELEKTRİK TOPTAN SATIŞ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C615" t="str">
-        <x:v>1057</x:v>
-[...1 lines deleted...]
-      <x:c r="D615" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" t="str">
-        <x:v>DQH</x:v>
+        <x:v>DQE</x:v>
       </x:c>
       <x:c r="B616" t="str">
-        <x:v>MONTFORT ENERJİ LİMİTED ŞİRKETİ</x:v>
+        <x:v>SUPRA ENERJİ İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C616" t="str">
-        <x:v>1057</x:v>
-[...1 lines deleted...]
-      <x:c r="D616" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" t="str">
-        <x:v>DQI</x:v>
+        <x:v>DQF</x:v>
       </x:c>
       <x:c r="B617" t="str">
-        <x:v>PAMEL YENİLENEBİLİR ELEKTRİK ÜRETİM A.Ş._KTGR1</x:v>
+        <x:v>DOĞU STAR ELEKTRİK ÜRETİM ANONİM ŞİRKETİ. URTMKTGR2</x:v>
       </x:c>
       <x:c r="C617" t="str">
-        <x:v>1058</x:v>
-[...1 lines deleted...]
-      <x:c r="D617" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" t="str">
-        <x:v>DQJ</x:v>
+        <x:v>DQG</x:v>
       </x:c>
       <x:c r="B618" t="str">
-        <x:v>NFY ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>LARA HES ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C618" t="str">
-        <x:v>1058</x:v>
-[...1 lines deleted...]
-      <x:c r="D618" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" t="str">
-        <x:v>DQK</x:v>
+        <x:v>DQH</x:v>
       </x:c>
       <x:c r="B619" t="str">
-        <x:v>MZF ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MONTFORT ENERJİ LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C619" t="str">
-        <x:v>1058</x:v>
-[...1 lines deleted...]
-      <x:c r="D619" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" t="str">
-        <x:v>DQL</x:v>
+        <x:v>DQI</x:v>
       </x:c>
       <x:c r="B620" t="str">
-        <x:v>SAREN SARGIN ENERJİ YATIRIMLARI ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>PAMEL YENİLENEBİLİR ELEKTRİK ÜRETİM A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C620" t="str">
-        <x:v>1058</x:v>
-[...1 lines deleted...]
-      <x:c r="D620" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" t="str">
-        <x:v>DQM</x:v>
+        <x:v>DQJ</x:v>
       </x:c>
       <x:c r="B621" t="str">
-        <x:v>MB ELEKTRIK ÜRETIM LTD.ŞTİ.</x:v>
+        <x:v>NFY ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C621" t="str">
-        <x:v>1059</x:v>
-[...1 lines deleted...]
-      <x:c r="D621" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" t="str">
-        <x:v>DQN</x:v>
+        <x:v>DQK</x:v>
       </x:c>
       <x:c r="B622" t="str">
-        <x:v>ATLAS BİYOGAZ ELEKTRIK A.Ş.</x:v>
+        <x:v>MZF ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C622" t="str">
-        <x:v>1059</x:v>
-[...1 lines deleted...]
-      <x:c r="D622" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" t="str">
-        <x:v>DQO</x:v>
+        <x:v>DQL</x:v>
       </x:c>
       <x:c r="B623" t="str">
-        <x:v>BURDUR YENİLENEBİLİR ENERJİ VE ENTEGRE ATIK YÖNETİMİ LTD. ŞTİ.</x:v>
+        <x:v>SAREN SARGIN ENERJİ YATIRIMLARI ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C623" t="str">
-        <x:v>1060</x:v>
-[...1 lines deleted...]
-      <x:c r="D623" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" t="str">
-        <x:v>DQP</x:v>
+        <x:v>DQM</x:v>
       </x:c>
       <x:c r="B624" t="str">
-        <x:v>BURDUR YENİLENEBİLİR ENERJİ VE ENTEGRE ATIK YÖNETİMİ LTD. ŞTİ. KTGR1</x:v>
+        <x:v>MB ELEKTRIK ÜRETIM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C624" t="str">
-        <x:v>1061</x:v>
-[...1 lines deleted...]
-      <x:c r="D624" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" t="str">
-        <x:v>DQR</x:v>
+        <x:v>DQN</x:v>
       </x:c>
       <x:c r="B625" t="str">
-        <x:v>ARB GLOBAL ENERJİ İNŞAAT TAAHHÜT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ATLAS BİYOGAZ ELEKTRIK A.Ş.</x:v>
       </x:c>
       <x:c r="C625" t="str">
-        <x:v>1061</x:v>
-[...1 lines deleted...]
-      <x:c r="D625" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" t="str">
-        <x:v>DQS</x:v>
+        <x:v>DQO</x:v>
       </x:c>
       <x:c r="B626" t="str">
-        <x:v>SİSTEM ALUMİNYUM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BURDUR YENİLENEBİLİR ENERJİ VE ENTEGRE ATIK YÖNETİMİ LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C626" t="str">
-        <x:v>1061</x:v>
-[...1 lines deleted...]
-      <x:c r="D626" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" t="str">
-        <x:v>DQT</x:v>
+        <x:v>DQP</x:v>
       </x:c>
       <x:c r="B627" t="str">
-        <x:v>SİSMİKSA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BURDUR YENİLENEBİLİR ENERJİ VE ENTEGRE ATIK YÖNETİMİ LTD. ŞTİ. KTGR1</x:v>
       </x:c>
       <x:c r="C627" t="str">
-        <x:v>1063</x:v>
-[...1 lines deleted...]
-      <x:c r="D627" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" t="str">
-        <x:v>DQU</x:v>
+        <x:v>DQR</x:v>
       </x:c>
       <x:c r="B628" t="str">
-        <x:v>BBR MADENCİLİK İNŞAAT ENERJİ PETROL A.Ş.</x:v>
+        <x:v>ARB GLOBAL ENERJİ İNŞAAT TAAHHÜT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C628" t="str">
-        <x:v>1063</x:v>
-[...1 lines deleted...]
-      <x:c r="D628" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" t="str">
-        <x:v>DQV</x:v>
+        <x:v>DQS</x:v>
       </x:c>
       <x:c r="B629" t="str">
-        <x:v>İSKUR GRUP ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>SİSTEM ALUMİNYUM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C629" t="str">
-        <x:v>1064</x:v>
-[...1 lines deleted...]
-      <x:c r="D629" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" t="str">
-        <x:v>DQW</x:v>
+        <x:v>DQT</x:v>
       </x:c>
       <x:c r="B630" t="str">
-        <x:v>ERC GLOBAL ENERJİ YATIRIM SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>SİSMİKSA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C630" t="str">
-        <x:v>1066</x:v>
-[...1 lines deleted...]
-      <x:c r="D630" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" t="str">
-        <x:v>DQX</x:v>
+        <x:v>DQU</x:v>
       </x:c>
       <x:c r="B631" t="str">
-        <x:v>FAZLI ENERJİ ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>BBR MADENCİLİK İNŞAAT ENERJİ PETROL A.Ş.</x:v>
       </x:c>
       <x:c r="C631" t="str">
-        <x:v>1066</x:v>
-[...1 lines deleted...]
-      <x:c r="D631" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" t="str">
-        <x:v>DQY</x:v>
+        <x:v>DQV</x:v>
       </x:c>
       <x:c r="B632" t="str">
-        <x:v>ÇIRAĞAN SARAYI VE İŞLETMELERİ GELİŞTİRME İNŞAAT VE TURİZM A.Ş.</x:v>
+        <x:v>İSKUR GRUP ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C632" t="str">
-        <x:v>1066</x:v>
-[...1 lines deleted...]
-      <x:c r="D632" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" t="str">
-        <x:v>DQZ</x:v>
+        <x:v>DQW</x:v>
       </x:c>
       <x:c r="B633" t="str">
-        <x:v>AXİS ENERJİ A.Ş.</x:v>
+        <x:v>ERC GLOBAL ENERJİ YATIRIM SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C633" t="str">
-        <x:v>1068</x:v>
-[...1 lines deleted...]
-      <x:c r="D633" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" t="str">
-        <x:v>EQ0</x:v>
+        <x:v>DQX</x:v>
       </x:c>
       <x:c r="B634" t="str">
-        <x:v>FULL FORCE ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.LTD.ŞTİ._KTGR1</x:v>
+        <x:v>FAZLI ENERJİ ELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C634" t="str">
-        <x:v>1068</x:v>
-[...1 lines deleted...]
-      <x:c r="D634" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" t="str">
-        <x:v>EQ1</x:v>
+        <x:v>DQY</x:v>
       </x:c>
       <x:c r="B635" t="str">
-        <x:v>GÖLMAR MADENCİLİK İNŞAAT İMALAT SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>ÇIRAĞAN SARAYI VE İŞLETMELERİ GELİŞTİRME İNŞAAT VE TURİZM A.Ş.</x:v>
       </x:c>
       <x:c r="C635" t="str">
-        <x:v>1068</x:v>
-[...1 lines deleted...]
-      <x:c r="D635" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" t="str">
-        <x:v>EQ2</x:v>
+        <x:v>DQZ</x:v>
       </x:c>
       <x:c r="B636" t="str">
-        <x:v>KARTALLAR EGE GERİ DÖNÜŞÜM ENERJİ ÜRETİM A.Ş._KTGR1</x:v>
+        <x:v>AXİS ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C636" t="str">
-        <x:v>1069</x:v>
-[...1 lines deleted...]
-      <x:c r="D636" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" t="str">
-        <x:v>EQ3</x:v>
+        <x:v>EQ0</x:v>
       </x:c>
       <x:c r="B637" t="str">
-        <x:v>REGES ELEKTRİK ENERJİSİ PERAKENDE SATIŞ SAN. VE TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>FULL FORCE ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.LTD.ŞTİ._KTGR1</x:v>
       </x:c>
       <x:c r="C637" t="str">
-        <x:v>1069</x:v>
-[...1 lines deleted...]
-      <x:c r="D637" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" t="str">
-        <x:v>EQ4</x:v>
+        <x:v>EQ1</x:v>
       </x:c>
       <x:c r="B638" t="str">
-        <x:v>YURDEMİ ENERJİ A.Ş.</x:v>
+        <x:v>GÖLMAR MADENCİLİK İNŞAAT İMALAT SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C638" t="str">
-        <x:v>1070</x:v>
-[...1 lines deleted...]
-      <x:c r="D638" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" t="str">
-        <x:v>EQ5</x:v>
+        <x:v>EQ2</x:v>
       </x:c>
       <x:c r="B639" t="str">
-        <x:v>ÇORUH GIDA TARIM NAKLİYAT ENERJİ ÜRETİM SAN. VE DIŞ TİC. A.Ş.</x:v>
+        <x:v>KARTALLAR EGE GERİ DÖNÜŞÜM ENERJİ ÜRETİM A.Ş._KTGR1</x:v>
       </x:c>
       <x:c r="C639" t="str">
-        <x:v>1071</x:v>
-[...1 lines deleted...]
-      <x:c r="D639" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" t="str">
-        <x:v>EQ6</x:v>
+        <x:v>EQ3</x:v>
       </x:c>
       <x:c r="B640" t="str">
-        <x:v>EMBA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>REGES ELEKTRİK ENERJİSİ PERAKENDE SATIŞ SAN. VE TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C640" t="str">
-        <x:v>1071</x:v>
-[...1 lines deleted...]
-      <x:c r="D640" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" t="str">
-        <x:v>EQ7</x:v>
+        <x:v>EQ4</x:v>
       </x:c>
       <x:c r="B641" t="str">
-        <x:v>AKÇA HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YURDEMİ ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C641" t="str">
-        <x:v>1074</x:v>
-[...1 lines deleted...]
-      <x:c r="D641" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" t="str">
-        <x:v>EQ8</x:v>
+        <x:v>EQ5</x:v>
       </x:c>
       <x:c r="B642" t="str">
-        <x:v>İSTYAP ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ÇORUH GIDA TARIM NAKLİYAT ENERJİ ÜRETİM SAN. VE DIŞ TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C642" t="str">
-        <x:v>1075</x:v>
-[...1 lines deleted...]
-      <x:c r="D642" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" t="str">
-        <x:v>EQ9</x:v>
+        <x:v>EQ6</x:v>
       </x:c>
       <x:c r="B643" t="str">
-        <x:v>DARK ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
+        <x:v>EMBA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C643" t="str">
-        <x:v>1075</x:v>
-[...1 lines deleted...]
-      <x:c r="D643" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" t="str">
-        <x:v>EQA</x:v>
+        <x:v>EQ7</x:v>
       </x:c>
       <x:c r="B644" t="str">
-        <x:v>KARAFİBER ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKÇA HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C644" t="str">
-        <x:v>1075</x:v>
-[...1 lines deleted...]
-      <x:c r="D644" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" t="str">
-        <x:v>EQB</x:v>
+        <x:v>EQ8</x:v>
       </x:c>
       <x:c r="B645" t="str">
-        <x:v>BİLGİN GRUBU TOPTAN ELEKTRİK SATIŞI A.Ş. (TEDARİK)</x:v>
+        <x:v>İSTYAP ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C645" t="str">
-        <x:v>1077</x:v>
-[...1 lines deleted...]
-      <x:c r="D645" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" t="str">
-        <x:v>EQC</x:v>
+        <x:v>EQ9</x:v>
       </x:c>
       <x:c r="B646" t="str">
-        <x:v>BBF ENERJİ ELEKTRİK ÜRETİM TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>DARK ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C646" t="str">
-        <x:v>1078</x:v>
-[...1 lines deleted...]
-      <x:c r="D646" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" t="str">
-        <x:v>EQD</x:v>
+        <x:v>EQA</x:v>
       </x:c>
       <x:c r="B647" t="str">
-        <x:v>NUROL GRUP ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>KARAFİBER ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C647" t="str">
-        <x:v>1078</x:v>
-[...1 lines deleted...]
-      <x:c r="D647" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" t="str">
-        <x:v>EQE</x:v>
+        <x:v>EQB</x:v>
       </x:c>
       <x:c r="B648" t="str">
-        <x:v>EİB ENERJİ ELEKTRİK VE SAN. TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>BİLGİN GRUBU TOPTAN ELEKTRİK SATIŞI A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C648" t="str">
-        <x:v>1078</x:v>
-[...1 lines deleted...]
-      <x:c r="D648" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" t="str">
-        <x:v>EQF</x:v>
+        <x:v>EQC</x:v>
       </x:c>
       <x:c r="B649" t="str">
-        <x:v>SAMRAD ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>BBF ENERJİ ELEKTRİK ÜRETİM TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C649" t="str">
-        <x:v>1080</x:v>
-[...1 lines deleted...]
-      <x:c r="D649" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" t="str">
-        <x:v>EQG</x:v>
+        <x:v>EQD</x:v>
       </x:c>
       <x:c r="B650" t="str">
-        <x:v>PROGRESİVA ENERJİ YATIRIMLARI TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>NUROL GRUP ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C650" t="str">
-        <x:v>1080</x:v>
-[...1 lines deleted...]
-      <x:c r="D650" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" t="str">
-        <x:v>EQH</x:v>
+        <x:v>EQE</x:v>
       </x:c>
       <x:c r="B651" t="str">
-        <x:v>VERASU ENERJİ ELEKTRİK TEDARİK TOPTAN VE PERAKENDE SATIŞ TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>EİB ENERJİ ELEKTRİK VE SAN. TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C651" t="str">
-        <x:v>1081</x:v>
-[...1 lines deleted...]
-      <x:c r="D651" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" t="str">
-        <x:v>EQI</x:v>
+        <x:v>EQF</x:v>
       </x:c>
       <x:c r="B652" t="str">
-        <x:v>EGETAŞ ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET LTD.ŞTİ.</x:v>
+        <x:v>SAMRAD ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C652" t="str">
-        <x:v>1081</x:v>
-[...1 lines deleted...]
-      <x:c r="D652" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" t="str">
-        <x:v>EQJ</x:v>
+        <x:v>EQG</x:v>
       </x:c>
       <x:c r="B653" t="str">
-        <x:v>BOYTEKS TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>PROGRESİVA ENERJİ YATIRIMLARI TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C653" t="str">
-        <x:v>1082</x:v>
-[...1 lines deleted...]
-      <x:c r="D653" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" t="str">
-        <x:v>EQK</x:v>
+        <x:v>EQH</x:v>
       </x:c>
       <x:c r="B654" t="str">
-        <x:v>MEMİŞOĞLU GÖRSEL EĞLENCE TURİZM TİCARET A.Ş.</x:v>
+        <x:v>VERASU ENERJİ ELEKTRİK TEDARİK TOPTAN VE PERAKENDE SATIŞ TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C654" t="str">
-        <x:v>1091</x:v>
-[...1 lines deleted...]
-      <x:c r="D654" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" t="str">
-        <x:v>EQL</x:v>
+        <x:v>EQI</x:v>
       </x:c>
       <x:c r="B655" t="str">
-        <x:v>İLTEK ENERJİ YATIRIM SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>EGETAŞ ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C655" t="str">
-        <x:v>1092</x:v>
-[...1 lines deleted...]
-      <x:c r="D655" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="656">
       <x:c r="A656" t="str">
-        <x:v>EQM</x:v>
+        <x:v>EQJ</x:v>
       </x:c>
       <x:c r="B656" t="str">
-        <x:v>BATI KİPAŞ KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BOYTEKS TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C656" t="str">
-        <x:v>1093</x:v>
-[...1 lines deleted...]
-      <x:c r="D656" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="657">
       <x:c r="A657" t="str">
-        <x:v>EQN</x:v>
+        <x:v>EQK</x:v>
       </x:c>
       <x:c r="B657" t="str">
-        <x:v>AŞKALE ÇİMENTO PETROL ENERJİ TİCARET VE SANAYİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>MEMİŞOĞLU GÖRSEL EĞLENCE TURİZM TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C657" t="str">
-        <x:v>1094</x:v>
-[...1 lines deleted...]
-      <x:c r="D657" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="658">
       <x:c r="A658" t="str">
-        <x:v>EQO</x:v>
+        <x:v>EQL</x:v>
       </x:c>
       <x:c r="B658" t="str">
-        <x:v>MİNANUR ENERJİ PETROKİMYA SANAYİ VE DIŞ TİCARET A.Ş (TEDARİK)</x:v>
+        <x:v>İLTEK ENERJİ YATIRIM SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C658" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D658" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="659">
       <x:c r="A659" t="str">
-        <x:v>EQP</x:v>
+        <x:v>EQM</x:v>
       </x:c>
       <x:c r="B659" t="str">
-        <x:v>GRC ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BATI KİPAŞ KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C659" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D659" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="660">
       <x:c r="A660" t="str">
-        <x:v>EQR</x:v>
+        <x:v>EQN</x:v>
       </x:c>
       <x:c r="B660" t="str">
-        <x:v>ARSLANCA ENERJİ GAZ PETROL LOJİSTİK SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AŞKALE ÇİMENTO PETROL ENERJİ TİCARET VE SANAYİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C660" t="str">
-        <x:v>1096</x:v>
-[...1 lines deleted...]
-      <x:c r="D660" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="661">
       <x:c r="A661" t="str">
-        <x:v>EQS</x:v>
+        <x:v>EQO</x:v>
       </x:c>
       <x:c r="B661" t="str">
-        <x:v>SMART ALTERNATİF ENERJİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>MİNANUR ENERJİ PETROKİMYA SANAYİ VE DIŞ TİCARET A.Ş (TEDARİK)</x:v>
       </x:c>
       <x:c r="C661" t="str">
-        <x:v>1098</x:v>
-[...1 lines deleted...]
-      <x:c r="D661" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="662">
       <x:c r="A662" t="str">
-        <x:v>EQT</x:v>
+        <x:v>EQP</x:v>
       </x:c>
       <x:c r="B662" t="str">
-        <x:v>GREENMA ENERJİ ELEKTRİK TEDARİK ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>GRC ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C662" t="str">
-        <x:v>1099</x:v>
-[...1 lines deleted...]
-      <x:c r="D662" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="663">
       <x:c r="A663" t="str">
-        <x:v>EQU</x:v>
+        <x:v>EQR</x:v>
       </x:c>
       <x:c r="B663" t="str">
-        <x:v>GANA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ARSLANCA ENERJİ GAZ PETROL LOJİSTİK SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C663" t="str">
-        <x:v>1102</x:v>
-[...1 lines deleted...]
-      <x:c r="D663" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="664">
       <x:c r="A664" t="str">
-        <x:v>EQV</x:v>
+        <x:v>EQS</x:v>
       </x:c>
       <x:c r="B664" t="str">
-        <x:v>ENERA ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>SMART ALTERNATİF ENERJİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C664" t="str">
-        <x:v>1103</x:v>
-[...1 lines deleted...]
-      <x:c r="D664" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="665">
       <x:c r="A665" t="str">
-        <x:v>EQW</x:v>
+        <x:v>EQT</x:v>
       </x:c>
       <x:c r="B665" t="str">
-        <x:v>AKHİSAR RES ENERJİ A.Ş.</x:v>
+        <x:v>GREENMA ENERJİ ELEKTRİK TEDARİK ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C665" t="str">
-        <x:v>1109</x:v>
-[...1 lines deleted...]
-      <x:c r="D665" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="666">
       <x:c r="A666" t="str">
-        <x:v>EQX</x:v>
+        <x:v>EQU</x:v>
       </x:c>
       <x:c r="B666" t="str">
-        <x:v>E POWER ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>GANA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C666" t="str">
-        <x:v>1109</x:v>
-[...1 lines deleted...]
-      <x:c r="D666" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="667">
       <x:c r="A667" t="str">
-        <x:v>EQZ</x:v>
+        <x:v>EQV</x:v>
       </x:c>
       <x:c r="B667" t="str">
-        <x:v>ABY PLASTİK AMBALAJ VE ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ENERA ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C667" t="str">
-        <x:v>1108</x:v>
-[...1 lines deleted...]
-      <x:c r="D667" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="668">
       <x:c r="A668" t="str">
-        <x:v>FQ2</x:v>
+        <x:v>EQW</x:v>
       </x:c>
       <x:c r="B668" t="str">
-        <x:v>ECOGREEN ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AKHİSAR RES ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C668" t="str">
-        <x:v>1158</x:v>
-[...1 lines deleted...]
-      <x:c r="D668" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="669">
       <x:c r="A669" t="str">
-        <x:v>FQ3</x:v>
+        <x:v>EQX</x:v>
       </x:c>
       <x:c r="B669" t="str">
-        <x:v>MERKEZ DESTEK ENERJİ SAN. VE TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>E POWER ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C669" t="str">
-        <x:v>1159</x:v>
-[...1 lines deleted...]
-      <x:c r="D669" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="670">
       <x:c r="A670" t="str">
-        <x:v>FQ4</x:v>
+        <x:v>EQZ</x:v>
       </x:c>
       <x:c r="B670" t="str">
-        <x:v>HİDROBAKIM HİDRO ELEKTRİK SANTRALLERİ İŞLETME BAKIM MÜŞAVİRLİK İNŞAAT SAN. TİC. LTD. ŞTİ.</x:v>
+        <x:v>ABY PLASTİK AMBALAJ VE ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C670" t="str">
-        <x:v>1171</x:v>
-[...1 lines deleted...]
-      <x:c r="D670" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="671">
       <x:c r="A671" t="str">
-        <x:v>FQ5</x:v>
+        <x:v>FQ2</x:v>
       </x:c>
       <x:c r="B671" t="str">
-        <x:v>BIGPRO ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ECOGREEN ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C671" t="str">
-        <x:v>1171</x:v>
-[...1 lines deleted...]
-      <x:c r="D671" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="672">
       <x:c r="A672" t="str">
-        <x:v>FQ6</x:v>
+        <x:v>FQ3</x:v>
       </x:c>
       <x:c r="B672" t="str">
-        <x:v>KALGAN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>MERKEZ DESTEK ENERJİ SAN. VE TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C672" t="str">
-        <x:v>1171</x:v>
-[...1 lines deleted...]
-      <x:c r="D672" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="673">
       <x:c r="A673" t="str">
-        <x:v>FQ7</x:v>
+        <x:v>FQ4</x:v>
       </x:c>
       <x:c r="B673" t="str">
-        <x:v>BERES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>HİDROBAKIM HİDRO ELEKTRİK SANTRALLERİ İŞLETME BAKIM MÜŞAVİRLİK İNŞAAT SAN. TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C673" t="str">
-        <x:v>1175</x:v>
-[...1 lines deleted...]
-      <x:c r="D673" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="674">
       <x:c r="A674" t="str">
-        <x:v>FQ8</x:v>
+        <x:v>FQ5</x:v>
       </x:c>
       <x:c r="B674" t="str">
-        <x:v>ZES DİJİTAL TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>BIGPRO ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C674" t="str">
-        <x:v>1176</x:v>
-[...1 lines deleted...]
-      <x:c r="D674" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="675">
       <x:c r="A675" t="str">
-        <x:v>FQ9</x:v>
+        <x:v>FQ6</x:v>
       </x:c>
       <x:c r="B675" t="str">
-        <x:v>ETAŞ AFYON TAVUKÇULUK İNŞ. TAAHHÜT SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>KALGAN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C675" t="str">
-        <x:v>1176</x:v>
-[...1 lines deleted...]
-      <x:c r="D675" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="676">
       <x:c r="A676" t="str">
-        <x:v>FQA</x:v>
+        <x:v>FQ7</x:v>
       </x:c>
       <x:c r="B676" t="str">
-        <x:v>MADRE ENERJİ ELEKTRİK TEKSTİL İNŞAAT GAYRİMENKUL GIDA SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>BERES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C676" t="str">
-        <x:v>1110</x:v>
-[...1 lines deleted...]
-      <x:c r="D676" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="677">
       <x:c r="A677" t="str">
-        <x:v>FQB</x:v>
+        <x:v>FQ8</x:v>
       </x:c>
       <x:c r="B677" t="str">
-        <x:v>KARUB ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ZES DİJİTAL TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C677" t="str">
-        <x:v>1110</x:v>
-[...1 lines deleted...]
-      <x:c r="D677" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="678">
       <x:c r="A678" t="str">
-        <x:v>FQC</x:v>
+        <x:v>FQ9</x:v>
       </x:c>
       <x:c r="B678" t="str">
-        <x:v>ANKA BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ETAŞ AFYON TAVUKÇULUK İNŞ. TAAHHÜT SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C678" t="str">
-        <x:v>1110</x:v>
-[...1 lines deleted...]
-      <x:c r="D678" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="679">
       <x:c r="A679" t="str">
-        <x:v>FQD</x:v>
+        <x:v>FQA</x:v>
       </x:c>
       <x:c r="B679" t="str">
-        <x:v>İDİL ELEKTRİK ENERJİSİ ÜRETİM A.Ş.</x:v>
+        <x:v>MADRE ENERJİ ELEKTRİK TEKSTİL İNŞAAT GAYRİMENKUL GIDA SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C679" t="str">
-        <x:v>1110</x:v>
-[...1 lines deleted...]
-      <x:c r="D679" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="680">
       <x:c r="A680" t="str">
-        <x:v>FQE</x:v>
+        <x:v>FQB</x:v>
       </x:c>
       <x:c r="B680" t="str">
-        <x:v>POVA ENERJİ A.Ş.</x:v>
+        <x:v>KARUB ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C680" t="str">
-        <x:v>1111</x:v>
-[...1 lines deleted...]
-      <x:c r="D680" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="681">
       <x:c r="A681" t="str">
-        <x:v>FQF</x:v>
+        <x:v>FQC</x:v>
       </x:c>
       <x:c r="B681" t="str">
-        <x:v>SUDA STRATEJİK METAL DIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ANKA BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C681" t="str">
-        <x:v>1112</x:v>
-[...1 lines deleted...]
-      <x:c r="D681" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="682">
       <x:c r="A682" t="str">
-        <x:v>FQG</x:v>
+        <x:v>FQD</x:v>
       </x:c>
       <x:c r="B682" t="str">
-        <x:v>SK GOLD COMPANY MÜCEVHERAT MADENCİLİK İTH. İHR. A.Ş.</x:v>
+        <x:v>İDİL ELEKTRİK ENERJİSİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C682" t="str">
-        <x:v>1112</x:v>
-[...1 lines deleted...]
-      <x:c r="D682" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="683">
       <x:c r="A683" t="str">
-        <x:v>FQH</x:v>
+        <x:v>FQE</x:v>
       </x:c>
       <x:c r="B683" t="str">
-        <x:v>HUB ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>POVA ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C683" t="str">
-        <x:v>1112</x:v>
-[...1 lines deleted...]
-      <x:c r="D683" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="684">
       <x:c r="A684" t="str">
-        <x:v>FQI</x:v>
+        <x:v>FQF</x:v>
       </x:c>
       <x:c r="B684" t="str">
-        <x:v>GAİN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>SUDA STRATEJİK METAL DIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C684" t="str">
-        <x:v>1113</x:v>
-[...1 lines deleted...]
-      <x:c r="D684" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="685">
       <x:c r="A685" t="str">
-        <x:v>FQJ</x:v>
+        <x:v>FQG</x:v>
       </x:c>
       <x:c r="B685" t="str">
-        <x:v>SARIKALE ELEKTRİK ENERJİSİ TOPTAN SATIŞ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>SK GOLD COMPANY MÜCEVHERAT MADENCİLİK İTH. İHR. A.Ş.</x:v>
       </x:c>
       <x:c r="C685" t="str">
-        <x:v>1115</x:v>
-[...1 lines deleted...]
-      <x:c r="D685" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="686">
       <x:c r="A686" t="str">
-        <x:v>FQK</x:v>
+        <x:v>FQH</x:v>
       </x:c>
       <x:c r="B686" t="str">
-        <x:v>BYENERJİ ELEKTRİK VE GAZ TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>HUB ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C686" t="str">
-        <x:v>1119</x:v>
-[...1 lines deleted...]
-      <x:c r="D686" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="687">
       <x:c r="A687" t="str">
-        <x:v>FQL</x:v>
+        <x:v>FQI</x:v>
       </x:c>
       <x:c r="B687" t="str">
-        <x:v>OBA MAKARNACILIK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>GAİN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C687" t="str">
-        <x:v>1119</x:v>
-[...1 lines deleted...]
-      <x:c r="D687" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="688">
       <x:c r="A688" t="str">
-        <x:v>FQM</x:v>
+        <x:v>FQJ</x:v>
       </x:c>
       <x:c r="B688" t="str">
-        <x:v>ÜNSPED TARIM HAYVANCILIK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>SARIKALE ELEKTRİK ENERJİSİ TOPTAN SATIŞ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C688" t="str">
-        <x:v>1120</x:v>
-[...1 lines deleted...]
-      <x:c r="D688" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="689">
       <x:c r="A689" t="str">
-        <x:v>FQN</x:v>
+        <x:v>FQK</x:v>
       </x:c>
       <x:c r="B689" t="str">
-        <x:v>ENJİ ENERJİ YATIRIM DANIŞMANLIK VE MÜHENDİSLİK A.Ş. (TEDARİK)</x:v>
+        <x:v>BYENERJİ ELEKTRİK VE GAZ TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C689" t="str">
-        <x:v>1121</x:v>
-[...1 lines deleted...]
-      <x:c r="D689" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="690">
       <x:c r="A690" t="str">
-        <x:v>FQO</x:v>
+        <x:v>FQL</x:v>
       </x:c>
       <x:c r="B690" t="str">
-        <x:v>OCTO ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>OBA MAKARNACILIK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C690" t="str">
-        <x:v>1122</x:v>
-[...1 lines deleted...]
-      <x:c r="D690" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="691">
       <x:c r="A691" t="str">
-        <x:v>FQP</x:v>
+        <x:v>FQM</x:v>
       </x:c>
       <x:c r="B691" t="str">
-        <x:v>NA-TA ENERJİ ÜRETİM PAZARLAMA VE TİC. LTD. ŞTİ</x:v>
+        <x:v>ÜNSPED TARIM HAYVANCILIK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C691" t="str">
-        <x:v>1122</x:v>
-[...1 lines deleted...]
-      <x:c r="D691" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="692">
       <x:c r="A692" t="str">
-        <x:v>FQR</x:v>
+        <x:v>FQN</x:v>
       </x:c>
       <x:c r="B692" t="str">
-        <x:v>ARİSTO ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>ENJİ ENERJİ YATIRIM DANIŞMANLIK VE MÜHENDİSLİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C692" t="str">
-        <x:v>1124</x:v>
-[...1 lines deleted...]
-      <x:c r="D692" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="693">
       <x:c r="A693" t="str">
-        <x:v>FQS</x:v>
+        <x:v>FQO</x:v>
       </x:c>
       <x:c r="B693" t="str">
-        <x:v>DEFNE ENERJİ YATIRIM SAN.TİC.LTD.ŞTİ.</x:v>
+        <x:v>OCTO ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C693" t="str">
-        <x:v>1124</x:v>
-[...1 lines deleted...]
-      <x:c r="D693" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="694">
       <x:c r="A694" t="str">
-        <x:v>FQT</x:v>
+        <x:v>FQP</x:v>
       </x:c>
       <x:c r="B694" t="str">
-        <x:v>YAĞMUR ENERJİ ELEKTRİK ÜRETİM SAN.VE TIC.A.Ş.</x:v>
+        <x:v>NA-TA ENERJİ ÜRETİM PAZARLAMA VE TİC. LTD. ŞTİ</x:v>
       </x:c>
       <x:c r="C694" t="str">
-        <x:v>1125</x:v>
-[...1 lines deleted...]
-      <x:c r="D694" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="695">
       <x:c r="A695" t="str">
-        <x:v>FQU</x:v>
+        <x:v>FQR</x:v>
       </x:c>
       <x:c r="B695" t="str">
-        <x:v>OKYANUS ENERJİ ÜRETİM İNŞAAT A.Ş.</x:v>
+        <x:v>ARİSTO ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C695" t="str">
-        <x:v>1126</x:v>
-[...1 lines deleted...]
-      <x:c r="D695" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="696">
       <x:c r="A696" t="str">
-        <x:v>FQV</x:v>
+        <x:v>FQS</x:v>
       </x:c>
       <x:c r="B696" t="str">
-        <x:v>WISE ANALYTICS ENERJİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>DEFNE ENERJİ YATIRIM SAN.TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C696" t="str">
-        <x:v>1127</x:v>
-[...1 lines deleted...]
-      <x:c r="D696" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="697">
       <x:c r="A697" t="str">
-        <x:v>FQY</x:v>
+        <x:v>FQT</x:v>
       </x:c>
       <x:c r="B697" t="str">
-        <x:v>BDC ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>YAĞMUR ENERJİ ELEKTRİK ÜRETİM SAN.VE TIC.A.Ş.</x:v>
       </x:c>
       <x:c r="C697" t="str">
-        <x:v>1128</x:v>
-[...1 lines deleted...]
-      <x:c r="D697" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="698">
       <x:c r="A698" t="str">
-        <x:v>FQZ</x:v>
+        <x:v>FQU</x:v>
       </x:c>
       <x:c r="B698" t="str">
-        <x:v>YENİ HM ENERJİ ELEKTRİK TOPTAN VE PERAKENDE SATIŞ İTHALAT İHRACAT LTD. ŞTİ (TEDARİK)</x:v>
+        <x:v>OKYANUS ENERJİ ÜRETİM İNŞAAT A.Ş.</x:v>
       </x:c>
       <x:c r="C698" t="str">
-        <x:v>1129</x:v>
-[...1 lines deleted...]
-      <x:c r="D698" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="699">
       <x:c r="A699" t="str">
-        <x:v>GQ0</x:v>
+        <x:v>FQV</x:v>
       </x:c>
       <x:c r="B699" t="str">
-        <x:v>ALTAIR ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>WISE ANALYTICS ENERJİ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C699" t="str">
-        <x:v>1177</x:v>
-[...1 lines deleted...]
-      <x:c r="D699" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="700">
       <x:c r="A700" t="str">
-        <x:v>GQ1</x:v>
+        <x:v>FQY</x:v>
       </x:c>
       <x:c r="B700" t="str">
-        <x:v>GÜRİŞ İNŞAAT VE MÜHENDİSLİK A.Ş.URTMKTGR1</x:v>
+        <x:v>BDC ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C700" t="str">
-        <x:v>1177</x:v>
-[...1 lines deleted...]
-      <x:c r="D700" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="701">
       <x:c r="A701" t="str">
-        <x:v>GQ2</x:v>
+        <x:v>FQZ</x:v>
       </x:c>
       <x:c r="B701" t="str">
-        <x:v>ANATOLİA YENİLENEBİLİR ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>YENİ HM ENERJİ ELEKTRİK TOPTAN VE PERAKENDE SATIŞ İTHALAT İHRACAT LTD. ŞTİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C701" t="str">
-        <x:v>1177</x:v>
-[...1 lines deleted...]
-      <x:c r="D701" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="702">
       <x:c r="A702" t="str">
-        <x:v>GQ3</x:v>
+        <x:v>GQ0</x:v>
       </x:c>
       <x:c r="B702" t="str">
-        <x:v>MÜHENDİST ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ALTAIR ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C702" t="str">
-        <x:v>1180</x:v>
-[...1 lines deleted...]
-      <x:c r="D702" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="703">
       <x:c r="A703" t="str">
-        <x:v>GQ4</x:v>
+        <x:v>GQ1</x:v>
       </x:c>
       <x:c r="B703" t="str">
-        <x:v>MİRZAY ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>GÜRİŞ İNŞAAT VE MÜHENDİSLİK A.Ş.URTMKTGR1</x:v>
       </x:c>
       <x:c r="C703" t="str">
-        <x:v>1180</x:v>
-[...1 lines deleted...]
-      <x:c r="D703" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="704">
       <x:c r="A704" t="str">
-        <x:v>GQ5</x:v>
+        <x:v>GQ2</x:v>
       </x:c>
       <x:c r="B704" t="str">
-        <x:v>NOCTİLUCA ENERGY ELEKTRİK TEDARİK VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ANATOLİA YENİLENEBİLİR ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C704" t="str">
-        <x:v>1181</x:v>
-[...1 lines deleted...]
-      <x:c r="D704" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="705">
       <x:c r="A705" t="str">
-        <x:v>GQ6</x:v>
+        <x:v>GQ3</x:v>
       </x:c>
       <x:c r="B705" t="str">
-        <x:v>KAİNAT TOPTAN VE PERAKENDE ENERJİ A.Ş.</x:v>
+        <x:v>MÜHENDİST ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C705" t="str">
-        <x:v>1181</x:v>
-[...1 lines deleted...]
-      <x:c r="D705" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="706">
       <x:c r="A706" t="str">
-        <x:v>GQ7</x:v>
+        <x:v>GQ4</x:v>
       </x:c>
       <x:c r="B706" t="str">
-        <x:v>THENETA ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>MİRZAY ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C706" t="str">
-        <x:v>1184</x:v>
-[...1 lines deleted...]
-      <x:c r="D706" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="707">
       <x:c r="A707" t="str">
-        <x:v>GQ8</x:v>
+        <x:v>GQ5</x:v>
       </x:c>
       <x:c r="B707" t="str">
-        <x:v>ANTRADE ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>NOCTİLUCA ENERGY ELEKTRİK TEDARİK VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C707" t="str">
-        <x:v>1184</x:v>
-[...1 lines deleted...]
-      <x:c r="D707" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="708">
       <x:c r="A708" t="str">
-        <x:v>GQ9</x:v>
+        <x:v>GQ6</x:v>
       </x:c>
       <x:c r="B708" t="str">
-        <x:v>SCALES ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>KAİNAT TOPTAN VE PERAKENDE ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C708" t="str">
-        <x:v>1186</x:v>
-[...1 lines deleted...]
-      <x:c r="D708" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="709">
       <x:c r="A709" t="str">
-        <x:v>GQA</x:v>
+        <x:v>GQ7</x:v>
       </x:c>
       <x:c r="B709" t="str">
-        <x:v>CCR ENERJİ ELEKTRİK TEDARİK TİCARET VE LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>THENETA ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C709" t="str">
-        <x:v>1130</x:v>
-[...1 lines deleted...]
-      <x:c r="D709" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="710">
       <x:c r="A710" t="str">
-        <x:v>GQB</x:v>
+        <x:v>GQ8</x:v>
       </x:c>
       <x:c r="B710" t="str">
-        <x:v>GESAŞ ELEKTRİK SATIŞ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>ANTRADE ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C710" t="str">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="D710" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="711">
       <x:c r="A711" t="str">
-        <x:v>GQC</x:v>
+        <x:v>GQ9</x:v>
       </x:c>
       <x:c r="B711" t="str">
-        <x:v>HASIRCI TEKSTİL SAN. VE TİC. A.Ş.</x:v>
+        <x:v>SCALES ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C711" t="str">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="D711" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="712">
       <x:c r="A712" t="str">
-        <x:v>GQF</x:v>
+        <x:v>GQA</x:v>
       </x:c>
       <x:c r="B712" t="str">
-        <x:v>RKARE ENERJİ VE YAZILIM DANIŞMANLIK LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>CCR ENERJİ ELEKTRİK TEDARİK TİCARET VE LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C712" t="str">
-        <x:v>1134</x:v>
-[...1 lines deleted...]
-      <x:c r="D712" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="713">
       <x:c r="A713" t="str">
-        <x:v>GQG</x:v>
+        <x:v>GQB</x:v>
       </x:c>
       <x:c r="B713" t="str">
-        <x:v>VAGUS ENERJİ ÇÖZÜMLERİ A.Ş. (TEDARİK)</x:v>
+        <x:v>GESAŞ ELEKTRİK SATIŞ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C713" t="str">
-        <x:v>1134</x:v>
-[...1 lines deleted...]
-      <x:c r="D713" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="714">
       <x:c r="A714" t="str">
-        <x:v>GQH</x:v>
+        <x:v>GQC</x:v>
       </x:c>
       <x:c r="B714" t="str">
-        <x:v>UNİGAZ GAZ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>HASIRCI TEKSTİL SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C714" t="str">
-        <x:v>1134</x:v>
-[...1 lines deleted...]
-      <x:c r="D714" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="715">
       <x:c r="A715" t="str">
-        <x:v>GQI</x:v>
+        <x:v>GQF</x:v>
       </x:c>
       <x:c r="B715" t="str">
-        <x:v>EXPERT DOĞALGAZ VE ELEKTRİK ENERJİSİ TİCARET LTD.ŞTİ. (TEDARİK)</x:v>
+        <x:v>RKARE ENERJİ VE YAZILIM DANIŞMANLIK LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C715" t="str">
-        <x:v>1135</x:v>
-[...1 lines deleted...]
-      <x:c r="D715" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="716">
       <x:c r="A716" t="str">
-        <x:v>GQJ</x:v>
+        <x:v>GQG</x:v>
       </x:c>
       <x:c r="B716" t="str">
-        <x:v>DOĞUŞ ÇAY VE GIDA MAD. ÜRET. PAZ. İTH. İHR. A.Ş.</x:v>
+        <x:v>VAGUS ENERJİ ÇÖZÜMLERİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C716" t="str">
-        <x:v>1136</x:v>
-[...1 lines deleted...]
-      <x:c r="D716" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="717">
       <x:c r="A717" t="str">
-        <x:v>GQK</x:v>
+        <x:v>GQH</x:v>
       </x:c>
       <x:c r="B717" t="str">
-        <x:v>DORUK MADENCİLİK VE ELEKTRİK ÜRETİM SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>UNİGAZ GAZ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C717" t="str">
-        <x:v>1136</x:v>
-[...1 lines deleted...]
-      <x:c r="D717" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="718">
       <x:c r="A718" t="str">
-        <x:v>GQL</x:v>
+        <x:v>GQI</x:v>
       </x:c>
       <x:c r="B718" t="str">
-        <x:v>ADEN PERAKENDE ELEKTRİK ENERJİSİ SATIŞ TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>EXPERT DOĞALGAZ VE ELEKTRİK ENERJİSİ TİCARET LTD.ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C718" t="str">
-        <x:v>1139</x:v>
-[...1 lines deleted...]
-      <x:c r="D718" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="719">
       <x:c r="A719" t="str">
-        <x:v>GQM</x:v>
+        <x:v>GQJ</x:v>
       </x:c>
       <x:c r="B719" t="str">
-        <x:v>YÜKSELİŞ ENERJİ YATIRIM A.Ş. (TEDARİK)</x:v>
+        <x:v>DOĞUŞ ÇAY VE GIDA MAD. ÜRET. PAZ. İTH. İHR. A.Ş.</x:v>
       </x:c>
       <x:c r="C719" t="str">
-        <x:v>1139</x:v>
-[...1 lines deleted...]
-      <x:c r="D719" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="720">
       <x:c r="A720" t="str">
-        <x:v>GQN</x:v>
+        <x:v>GQK</x:v>
       </x:c>
       <x:c r="B720" t="str">
-        <x:v>BAYINDIR KURUMSAL ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>DORUK MADENCİLİK VE ELEKTRİK ÜRETİM SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C720" t="str">
-        <x:v>1139</x:v>
-[...1 lines deleted...]
-      <x:c r="D720" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="721">
       <x:c r="A721" t="str">
-        <x:v>GQO</x:v>
+        <x:v>GQL</x:v>
       </x:c>
       <x:c r="B721" t="str">
-        <x:v>GÜVENEN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ADEN PERAKENDE ELEKTRİK ENERJİSİ SATIŞ TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C721" t="str">
-        <x:v>1140</x:v>
-[...1 lines deleted...]
-      <x:c r="D721" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="722">
       <x:c r="A722" t="str">
-        <x:v>GQP</x:v>
+        <x:v>GQM</x:v>
       </x:c>
       <x:c r="B722" t="str">
-        <x:v>ARAKLIM ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>YÜKSELİŞ ENERJİ YATIRIM A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C722" t="str">
-        <x:v>1140</x:v>
-[...1 lines deleted...]
-      <x:c r="D722" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="723">
       <x:c r="A723" t="str">
-        <x:v>GQR</x:v>
+        <x:v>GQN</x:v>
       </x:c>
       <x:c r="B723" t="str">
-        <x:v>PEGAS ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>BAYINDIR KURUMSAL ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C723" t="str">
-        <x:v>1143</x:v>
-[...1 lines deleted...]
-      <x:c r="D723" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="724">
       <x:c r="A724" t="str">
-        <x:v>GQS</x:v>
+        <x:v>GQO</x:v>
       </x:c>
       <x:c r="B724" t="str">
-        <x:v>VOLTE ELEKTRİK A.Ş. (TEDARİK)</x:v>
+        <x:v>GÜVENEN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C724" t="str">
-        <x:v>1144</x:v>
-[...1 lines deleted...]
-      <x:c r="D724" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="725">
       <x:c r="A725" t="str">
-        <x:v>GQT</x:v>
+        <x:v>GQP</x:v>
       </x:c>
       <x:c r="B725" t="str">
-        <x:v>ARB RÜZGAR ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ARAKLIM ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C725" t="str">
-        <x:v>1144</x:v>
-[...1 lines deleted...]
-      <x:c r="D725" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="726">
       <x:c r="A726" t="str">
-        <x:v>GQU</x:v>
+        <x:v>GQR</x:v>
       </x:c>
       <x:c r="B726" t="str">
-        <x:v>BABADAĞ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>PEGAS ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C726" t="str">
-        <x:v>1148</x:v>
-[...1 lines deleted...]
-      <x:c r="D726" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="727">
       <x:c r="A727" t="str">
-        <x:v>GQV</x:v>
+        <x:v>GQS</x:v>
       </x:c>
       <x:c r="B727" t="str">
-        <x:v>BORUSAN ENBW ENERJİ YATIRIMLARI VE ÜRETİM A.Ş.</x:v>
+        <x:v>VOLTE ELEKTRİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C727" t="str">
-        <x:v>1152</x:v>
-[...1 lines deleted...]
-      <x:c r="D727" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="728">
       <x:c r="A728" t="str">
-        <x:v>GQW</x:v>
+        <x:v>GQT</x:v>
       </x:c>
       <x:c r="B728" t="str">
-        <x:v>AZRAX ELEKTRİK TEDARİK VE DEPOLAMA LTD.ŞTİ. (TEDARİK)</x:v>
+        <x:v>ARB RÜZGAR ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C728" t="str">
-        <x:v>1153</x:v>
-[...1 lines deleted...]
-      <x:c r="D728" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="729">
       <x:c r="A729" t="str">
-        <x:v>GQY</x:v>
+        <x:v>GQU</x:v>
       </x:c>
       <x:c r="B729" t="str">
-        <x:v>ZEYNEP EMPRİME BOYA SAN.TİC. A.Ş.</x:v>
+        <x:v>BABADAĞ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C729" t="str">
-        <x:v>1149</x:v>
-[...1 lines deleted...]
-      <x:c r="D729" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="730">
       <x:c r="A730" t="str">
-        <x:v>GQZ</x:v>
+        <x:v>GQV</x:v>
       </x:c>
       <x:c r="B730" t="str">
-        <x:v>MERK ENERJİ ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>BORUSAN ENBW ENERJİ YATIRIMLARI VE ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C730" t="str">
-        <x:v>1149</x:v>
-[...1 lines deleted...]
-      <x:c r="D730" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="731">
       <x:c r="A731" t="str">
-        <x:v>HQ0</x:v>
+        <x:v>GQW</x:v>
       </x:c>
       <x:c r="B731" t="str">
-        <x:v>COFT ENERJİ TEDARİK TİCARET VE SANAYİ A.Ş. (TEDARİK)</x:v>
+        <x:v>AZRAX ELEKTRİK TEDARİK VE DEPOLAMA LTD.ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C731" t="str">
-        <x:v>1190</x:v>
-[...1 lines deleted...]
-      <x:c r="D731" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="732">
       <x:c r="A732" t="str">
-        <x:v>HQ1</x:v>
+        <x:v>GQY</x:v>
       </x:c>
       <x:c r="B732" t="str">
-        <x:v>MAS SINAİ VE TİCARİ YATIRIMLAR A.Ş. (TEDARİK)</x:v>
+        <x:v>ZEYNEP EMPRİME BOYA SAN.TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C732" t="str">
-        <x:v>1192</x:v>
-[...1 lines deleted...]
-      <x:c r="D732" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="733">
       <x:c r="A733" t="str">
-        <x:v>HQ2</x:v>
+        <x:v>GQZ</x:v>
       </x:c>
       <x:c r="B733" t="str">
-        <x:v>PREMİUM ENERJİ ÇÖZÜMLERİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>MERK ENERJİ ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C733" t="str">
-        <x:v>1192</x:v>
-[...1 lines deleted...]
-      <x:c r="D733" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="734">
       <x:c r="A734" t="str">
-        <x:v>HQ3</x:v>
+        <x:v>HQ0</x:v>
       </x:c>
       <x:c r="B734" t="str">
-        <x:v>PROKSİMA ENERJİ TEDARİK TİCARET VE SANAYİ A.Ş. (TEDARİK)</x:v>
+        <x:v>COFT ENERJİ TEDARİK TİCARET VE SANAYİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C734" t="str">
-        <x:v>1193</x:v>
-[...1 lines deleted...]
-      <x:c r="D734" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="735">
       <x:c r="A735" t="str">
-        <x:v>HQ4</x:v>
+        <x:v>HQ1</x:v>
       </x:c>
       <x:c r="B735" t="str">
-        <x:v>ERBİR ENERJİ DOĞALGAZ İNŞAAT MADENCİLİK SAN.TİC.LTD.ŞTİ.URTMKTGR1</x:v>
+        <x:v>MAS SINAİ VE TİCARİ YATIRIMLAR A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C735" t="str">
-        <x:v>1193</x:v>
-[...1 lines deleted...]
-      <x:c r="D735" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" t="str">
-        <x:v>HQ5</x:v>
+        <x:v>HQ2</x:v>
       </x:c>
       <x:c r="B736" t="str">
-        <x:v>VOLTRUN ENERJİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>PREMİUM ENERJİ ÇÖZÜMLERİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C736" t="str">
-        <x:v>1194</x:v>
-[...1 lines deleted...]
-      <x:c r="D736" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" t="str">
-        <x:v>HQ6</x:v>
+        <x:v>HQ3</x:v>
       </x:c>
       <x:c r="B737" t="str">
-        <x:v>MAGİCLİNE ENERJİ SİSTEMLERİ SAN. VE TİC. LTD. ŞTİ._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>PROKSİMA ENERJİ TEDARİK TİCARET VE SANAYİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C737" t="str">
-        <x:v>1195</x:v>
-[...1 lines deleted...]
-      <x:c r="D737" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" t="str">
-        <x:v>HQ7</x:v>
+        <x:v>HQ4</x:v>
       </x:c>
       <x:c r="B738" t="str">
-        <x:v>MOSEDAŞ MANİSA ORGANİZE SANAYİ BÖLGESİ ELEKTRİK VE DOĞALGAZ TEDARİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ERBİR ENERJİ DOĞALGAZ İNŞAAT MADENCİLİK SAN.TİC.LTD.ŞTİ.URTMKTGR1</x:v>
       </x:c>
       <x:c r="C738" t="str">
-        <x:v>1195</x:v>
-[...1 lines deleted...]
-      <x:c r="D738" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" t="str">
-        <x:v>HQ8</x:v>
+        <x:v>HQ5</x:v>
       </x:c>
       <x:c r="B739" t="str">
-        <x:v>SÖZÜM ENERJİ ELEKTRİK TİCARETİ A.Ş. (TEDARİK)</x:v>
+        <x:v>VOLTRUN ENERJİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C739" t="str">
-        <x:v>1196</x:v>
-[...1 lines deleted...]
-      <x:c r="D739" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" t="str">
-        <x:v>HQ9</x:v>
+        <x:v>HQ6</x:v>
       </x:c>
       <x:c r="B740" t="str">
-        <x:v>ACMB YATIRIM ENERJİ SANAYİ VE TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>MAGİCLİNE ENERJİ SİSTEMLERİ SAN. VE TİC. LTD. ŞTİ._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C740" t="str">
-        <x:v>1197</x:v>
-[...1 lines deleted...]
-      <x:c r="D740" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" t="str">
-        <x:v>HQA</x:v>
+        <x:v>HQ7</x:v>
       </x:c>
       <x:c r="B741" t="str">
-        <x:v>SİM YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MOSEDAŞ MANİSA ORGANİZE SANAYİ BÖLGESİ ELEKTRİK VE DOĞALGAZ TEDARİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C741" t="str">
-        <x:v>1153</x:v>
-[...1 lines deleted...]
-      <x:c r="D741" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" t="str">
-        <x:v>HQB</x:v>
+        <x:v>HQ8</x:v>
       </x:c>
       <x:c r="B742" t="str">
-        <x:v>TARIM KREDİ SÜT ÜRÜNLERİ A.Ş.</x:v>
+        <x:v>SÖZÜM ENERJİ ELEKTRİK TİCARETİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C742" t="str">
-        <x:v>1153</x:v>
-[...1 lines deleted...]
-      <x:c r="D742" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" t="str">
-        <x:v>HQC</x:v>
+        <x:v>HQ9</x:v>
       </x:c>
       <x:c r="B743" t="str">
-        <x:v>KAİZEN ENERJİ ANONİM ŞİRKETİ A.Ş.</x:v>
+        <x:v>ACMB YATIRIM ENERJİ SANAYİ VE TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C743" t="str">
-        <x:v>1154</x:v>
-[...1 lines deleted...]
-      <x:c r="D743" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" t="str">
-        <x:v>HQD</x:v>
+        <x:v>HQA</x:v>
       </x:c>
       <x:c r="B744" t="str">
-        <x:v>KAİZEN ENERJİ ANONİM ŞİRKETİ A.Ş.KTGR1</x:v>
+        <x:v>SİM YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C744" t="str">
-        <x:v>1154</x:v>
-[...1 lines deleted...]
-      <x:c r="D744" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" t="str">
-        <x:v>HQE</x:v>
+        <x:v>HQB</x:v>
       </x:c>
       <x:c r="B745" t="str">
-        <x:v>ELMİ DOĞAL GAZ A.Ş. (TEDARİK)</x:v>
+        <x:v>TARIM KREDİ SÜT ÜRÜNLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C745" t="str">
-        <x:v>1155</x:v>
-[...1 lines deleted...]
-      <x:c r="D745" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" t="str">
-        <x:v>HQF</x:v>
+        <x:v>HQC</x:v>
       </x:c>
       <x:c r="B746" t="str">
-        <x:v>GÜRSU ENERJİ SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>KAİZEN ENERJİ ANONİM ŞİRKETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C746" t="str">
-        <x:v>1156</x:v>
-[...1 lines deleted...]
-      <x:c r="D746" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" t="str">
-        <x:v>HQG</x:v>
+        <x:v>HQD</x:v>
       </x:c>
       <x:c r="B747" t="str">
-        <x:v>POYRAZ YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KAİZEN ENERJİ ANONİM ŞİRKETİ A.Ş.KTGR1</x:v>
       </x:c>
       <x:c r="C747" t="str">
-        <x:v>1156</x:v>
-[...1 lines deleted...]
-      <x:c r="D747" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" t="str">
-        <x:v>HQH</x:v>
+        <x:v>HQE</x:v>
       </x:c>
       <x:c r="B748" t="str">
-        <x:v>ARENYA ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ELMİ DOĞAL GAZ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C748" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D748" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" t="str">
-        <x:v>HQI</x:v>
+        <x:v>HQF</x:v>
       </x:c>
       <x:c r="B749" t="str">
-        <x:v>PORT ULUSLARARASI ENERJİ YATIRIMLARI A.Ş.</x:v>
+        <x:v>GÜRSU ENERJİ SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C749" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D749" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" t="str">
-        <x:v>HQJ</x:v>
+        <x:v>HQG</x:v>
       </x:c>
       <x:c r="B750" t="str">
-        <x:v>DİCLE YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>POYRAZ YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C750" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D750" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" t="str">
-        <x:v>HQK</x:v>
+        <x:v>HQH</x:v>
       </x:c>
       <x:c r="B751" t="str">
-        <x:v>ARENA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ARENYA ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C751" t="str">
-        <x:v>1163</x:v>
-[...1 lines deleted...]
-      <x:c r="D751" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" t="str">
-        <x:v>HQL</x:v>
+        <x:v>HQI</x:v>
       </x:c>
       <x:c r="B752" t="str">
-        <x:v>EKOLOJİK ENERJİ A.Ş. URTMKTGR1</x:v>
+        <x:v>PORT ULUSLARARASI ENERJİ YATIRIMLARI A.Ş.</x:v>
       </x:c>
       <x:c r="C752" t="str">
-        <x:v>1163</x:v>
-[...1 lines deleted...]
-      <x:c r="D752" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" t="str">
-        <x:v>HQM</x:v>
+        <x:v>HQJ</x:v>
       </x:c>
       <x:c r="B753" t="str">
-        <x:v>ARD GRUP ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>DİCLE YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C753" t="str">
-        <x:v>1164</x:v>
-[...1 lines deleted...]
-      <x:c r="D753" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" t="str">
-        <x:v>HQN</x:v>
+        <x:v>HQK</x:v>
       </x:c>
       <x:c r="B754" t="str">
-        <x:v>KALYON YEKA GES 3 VE 4 GÜNEŞ ENERJİSİ YATIRIMLARI A.Ş.</x:v>
+        <x:v>ARENA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C754" t="str">
-        <x:v>1168</x:v>
-[...1 lines deleted...]
-      <x:c r="D754" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" t="str">
-        <x:v>HQO</x:v>
+        <x:v>HQL</x:v>
       </x:c>
       <x:c r="B755" t="str">
-        <x:v>ZES DİJİTAL TİCARET A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>EKOLOJİK ENERJİ A.Ş. URTMKTGR1</x:v>
       </x:c>
       <x:c r="C755" t="str">
-        <x:v>1187</x:v>
-[...1 lines deleted...]
-      <x:c r="D755" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" t="str">
-        <x:v>HQP</x:v>
+        <x:v>HQM</x:v>
       </x:c>
       <x:c r="B756" t="str">
-        <x:v>NEED ENERGY ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>ARD GRUP ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C756" t="str">
-        <x:v>1188</x:v>
-[...1 lines deleted...]
-      <x:c r="D756" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" t="str">
-        <x:v>HQR</x:v>
+        <x:v>HQN</x:v>
       </x:c>
       <x:c r="B757" t="str">
-        <x:v>RHG ENERTÜRK ENERJİ ÜRETİM VE TİCARET A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>KALYON YEKA GES 3 VE 4 GÜNEŞ ENERJİSİ YATIRIMLARI A.Ş.</x:v>
       </x:c>
       <x:c r="C757" t="str">
-        <x:v>1188</x:v>
-[...1 lines deleted...]
-      <x:c r="D757" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" t="str">
-        <x:v>HQS</x:v>
+        <x:v>HQO</x:v>
       </x:c>
       <x:c r="B758" t="str">
-        <x:v>ZEROS ENERJİ LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>ZES DİJİTAL TİCARET A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C758" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D758" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" t="str">
-        <x:v>HQT</x:v>
+        <x:v>HQP</x:v>
       </x:c>
       <x:c r="B759" t="str">
-        <x:v>TRUGO AKILLI ŞARJ ÇÖZÜMLERİ SAN.VE TİC.A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>NEED ENERGY ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C759" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D759" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" t="str">
-        <x:v>HQU</x:v>
+        <x:v>HQR</x:v>
       </x:c>
       <x:c r="B760" t="str">
-        <x:v>GETİR ENERJİ ELEKTRİK TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>RHG ENERTÜRK ENERJİ ÜRETİM VE TİCARET A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C760" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D760" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" t="str">
-        <x:v>HQV</x:v>
+        <x:v>HQS</x:v>
       </x:c>
       <x:c r="B761" t="str">
-        <x:v>SKY POWER ELEKTRİK TEDARİK LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>ZEROS ENERJİ LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C761" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D761" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" t="str">
-        <x:v>HQW</x:v>
+        <x:v>HQT</x:v>
       </x:c>
       <x:c r="B762" t="str">
-        <x:v>AYCAN GROUP BKA ENERJİ PERAKENDE SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>TRUGO AKILLI ŞARJ ÇÖZÜMLERİ SAN.VE TİC.A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C762" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D762" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" t="str">
-        <x:v>HQX</x:v>
+        <x:v>HQU</x:v>
       </x:c>
       <x:c r="B763" t="str">
-        <x:v>EKSEL ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>GETİR ENERJİ ELEKTRİK TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C763" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D763" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" t="str">
-        <x:v>HQY</x:v>
+        <x:v>HQV</x:v>
       </x:c>
       <x:c r="B764" t="str">
-        <x:v>AKKÖPRÜLÜ OTOMOTİV İNŞ. SAN. VE TİC. A.Ş._ ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>SKY POWER ELEKTRİK TEDARİK LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C764" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D764" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" t="str">
-        <x:v>IQ0</x:v>
+        <x:v>HQW</x:v>
       </x:c>
       <x:c r="B765" t="str">
-        <x:v>EŞARJ ELEKTRİKLİ ARAÇLAR ŞARJ SİSTEMLERİ A.Ş. _ ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>AYCAN GROUP BKA ENERJİ PERAKENDE SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C765" t="str">
-        <x:v>1199</x:v>
-[...1 lines deleted...]
-      <x:c r="D765" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" t="str">
-        <x:v>IQ1</x:v>
+        <x:v>HQX</x:v>
       </x:c>
       <x:c r="B766" t="str">
-        <x:v>METAL FLEX İNŞAAT METAL KİMYA VE OTOMOTİV A.Ş. (TEDARİK)</x:v>
+        <x:v>EKSEL ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C766" t="str">
-        <x:v>1200</x:v>
-[...1 lines deleted...]
-      <x:c r="D766" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" t="str">
-        <x:v>IQ2</x:v>
+        <x:v>HQY</x:v>
       </x:c>
       <x:c r="B767" t="str">
-        <x:v>RAL ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>AKKÖPRÜLÜ OTOMOTİV İNŞ. SAN. VE TİC. A.Ş._ ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C767" t="str">
-        <x:v>1202</x:v>
-[...1 lines deleted...]
-      <x:c r="D767" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" t="str">
-        <x:v>IQ3</x:v>
+        <x:v>IQ0</x:v>
       </x:c>
       <x:c r="B768" t="str">
-        <x:v>ECOGREEN ELEKTRİK ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
+        <x:v>EŞARJ ELEKTRİKLİ ARAÇLAR ŞARJ SİSTEMLERİ A.Ş. _ ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C768" t="str">
-        <x:v>1204</x:v>
-[...1 lines deleted...]
-      <x:c r="D768" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" t="str">
-        <x:v>IQ4</x:v>
+        <x:v>IQ1</x:v>
       </x:c>
       <x:c r="B769" t="str">
-        <x:v>AKSA MÜŞTERİ ÇÖZÜMLERİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>METAL FLEX İNŞAAT METAL KİMYA VE OTOMOTİV A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C769" t="str">
-        <x:v>1204</x:v>
-[...1 lines deleted...]
-      <x:c r="D769" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" t="str">
-        <x:v>IQ5</x:v>
+        <x:v>IQ2</x:v>
       </x:c>
       <x:c r="B770" t="str">
-        <x:v>ENTEK ENERJİ TEKNOLOJİLERİ SAN.VE TİC.LTD.ŞTİ._URTMKTGR1</x:v>
+        <x:v>RAL ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C770" t="str">
-        <x:v>1205</x:v>
-[...1 lines deleted...]
-      <x:c r="D770" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" t="str">
-        <x:v>IQ6</x:v>
+        <x:v>IQ3</x:v>
       </x:c>
       <x:c r="B771" t="str">
-        <x:v>ALFİRİN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ECOGREEN ELEKTRİK ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C771" t="str">
-        <x:v>1207</x:v>
-[...1 lines deleted...]
-      <x:c r="D771" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" t="str">
-        <x:v>IQ7</x:v>
+        <x:v>IQ4</x:v>
       </x:c>
       <x:c r="B772" t="str">
-        <x:v>MERİNOS HALI SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKSA MÜŞTERİ ÇÖZÜMLERİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C772" t="str">
-        <x:v>1207</x:v>
-[...1 lines deleted...]
-      <x:c r="D772" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" t="str">
-        <x:v>IQ8</x:v>
+        <x:v>IQ5</x:v>
       </x:c>
       <x:c r="B773" t="str">
-        <x:v>3 SM ELEKTRİK TEDARİK SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ENTEK ENERJİ TEKNOLOJİLERİ SAN.VE TİC.LTD.ŞTİ._URTMKTGR1</x:v>
       </x:c>
       <x:c r="C773" t="str">
-        <x:v>1209</x:v>
-[...1 lines deleted...]
-      <x:c r="D773" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" t="str">
-        <x:v>IQ9</x:v>
+        <x:v>IQ6</x:v>
       </x:c>
       <x:c r="B774" t="str">
-        <x:v>DENİZLİ OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ALFİRİN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C774" t="str">
-        <x:v>1209</x:v>
-[...1 lines deleted...]
-      <x:c r="D774" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" t="str">
-        <x:v>IQA</x:v>
+        <x:v>IQ7</x:v>
       </x:c>
       <x:c r="B775" t="str">
-        <x:v>ERİŞİM HARİTACILIK İNŞ. MÜH. MEDİKAL TEM.ÜRN.SAN. VE TİC. LTD.ŞTİ.</x:v>
+        <x:v>MERİNOS HALI SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C775" t="str">
-        <x:v>1209</x:v>
-[...1 lines deleted...]
-      <x:c r="D775" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" t="str">
-        <x:v>IQB</x:v>
+        <x:v>IQ8</x:v>
       </x:c>
       <x:c r="B776" t="str">
-        <x:v>EN YAKIT A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>3 SM ELEKTRİK TEDARİK SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C776" t="str">
-        <x:v>1210</x:v>
-[...1 lines deleted...]
-      <x:c r="D776" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" t="str">
-        <x:v>IQC</x:v>
+        <x:v>IQ9</x:v>
       </x:c>
       <x:c r="B777" t="str">
-        <x:v>BEEFULL ENERJİ TEKNOLOJİLERİ A.Ş_ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>DENİZLİ OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C777" t="str">
-        <x:v>1211</x:v>
-[...1 lines deleted...]
-      <x:c r="D777" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" t="str">
-        <x:v>IQD</x:v>
+        <x:v>IQA</x:v>
       </x:c>
       <x:c r="B778" t="str">
-        <x:v>ANKUTSAN ANTALYA KUTU SANAYİ OLUKLU MUKAVVA KAĞIT TİC. A.Ş.</x:v>
+        <x:v>ERİŞİM HARİTACILIK İNŞ. MÜH. MEDİKAL TEM.ÜRN.SAN. VE TİC. LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C778" t="str">
-        <x:v>1213</x:v>
-[...1 lines deleted...]
-      <x:c r="D778" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" t="str">
-        <x:v>IQE</x:v>
+        <x:v>IQB</x:v>
       </x:c>
       <x:c r="B779" t="str">
-        <x:v>SEYDİOĞLU ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>EN YAKIT A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C779" t="str">
-        <x:v>1214</x:v>
-[...1 lines deleted...]
-      <x:c r="D779" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" t="str">
-        <x:v>IQF</x:v>
+        <x:v>IQC</x:v>
       </x:c>
       <x:c r="B780" t="str">
-        <x:v>SMS ONURSAL ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>BEEFULL ENERJİ TEKNOLOJİLERİ A.Ş_ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C780" t="str">
-        <x:v>1215</x:v>
-[...1 lines deleted...]
-      <x:c r="D780" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" t="str">
-        <x:v>IQG</x:v>
+        <x:v>IQD</x:v>
       </x:c>
       <x:c r="B781" t="str">
-        <x:v>ROLGAS ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ANKUTSAN ANTALYA KUTU SANAYİ OLUKLU MUKAVVA KAĞIT TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C781" t="str">
-        <x:v>1216</x:v>
-[...1 lines deleted...]
-      <x:c r="D781" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" t="str">
-        <x:v>IQH</x:v>
+        <x:v>IQE</x:v>
       </x:c>
       <x:c r="B782" t="str">
-        <x:v>ENERGİA GİRİŞİM YATIRIM VE DANIŞMANLIK A.Ş. (TEDARİK)</x:v>
+        <x:v>SEYDİOĞLU ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C782" t="str">
-        <x:v>1216</x:v>
-[...1 lines deleted...]
-      <x:c r="D782" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" t="str">
-        <x:v>IQJ</x:v>
+        <x:v>IQF</x:v>
       </x:c>
       <x:c r="B783" t="str">
-        <x:v>SELL ELEKTRİK VE ENERJİ SAN. TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>SMS ONURSAL ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C783" t="str">
-        <x:v>1216</x:v>
-[...1 lines deleted...]
-      <x:c r="D783" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" t="str">
-        <x:v>IQK</x:v>
+        <x:v>IQG</x:v>
       </x:c>
       <x:c r="B784" t="str">
-        <x:v>AYDEM PLUS ENERJİ ÇÖZÜMLERİ TİC. A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>ROLGAS ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C784" t="str">
-        <x:v>1217</x:v>
-[...1 lines deleted...]
-      <x:c r="D784" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" t="str">
-        <x:v>IQL</x:v>
+        <x:v>IQH</x:v>
       </x:c>
       <x:c r="B785" t="str">
-        <x:v>AKRO ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ENERGİA GİRİŞİM YATIRIM VE DANIŞMANLIK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C785" t="str">
-        <x:v>1218</x:v>
-[...1 lines deleted...]
-      <x:c r="D785" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" t="str">
-        <x:v>IQM</x:v>
+        <x:v>IQJ</x:v>
       </x:c>
       <x:c r="B786" t="str">
-        <x:v>İSKENDERUN ENERJİ ÜRETİM VE TİCARET A.Ş.(TEDARİK)</x:v>
+        <x:v>SELL ELEKTRİK VE ENERJİ SAN. TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C786" t="str">
-        <x:v>1218</x:v>
-[...1 lines deleted...]
-      <x:c r="D786" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" t="str">
-        <x:v>IQN</x:v>
+        <x:v>IQK</x:v>
       </x:c>
       <x:c r="B787" t="str">
-        <x:v>DEREKÖY ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AYDEM PLUS ENERJİ ÇÖZÜMLERİ TİC. A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C787" t="str">
-        <x:v>1220</x:v>
-[...1 lines deleted...]
-      <x:c r="D787" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" t="str">
-        <x:v>IQO</x:v>
+        <x:v>IQL</x:v>
       </x:c>
       <x:c r="B788" t="str">
-        <x:v>ERARI ELEKTROMEKANİK ENERJİ SAN.VE TİC.A.Ş</x:v>
+        <x:v>AKRO ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C788" t="str">
-        <x:v>1221</x:v>
-[...1 lines deleted...]
-      <x:c r="D788" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" t="str">
-        <x:v>IQP</x:v>
+        <x:v>IQM</x:v>
       </x:c>
       <x:c r="B789" t="str">
-        <x:v>ZENERGY ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>İSKENDERUN ENERJİ ÜRETİM VE TİCARET A.Ş.(TEDARİK)</x:v>
       </x:c>
       <x:c r="C789" t="str">
-        <x:v>1223</x:v>
-[...1 lines deleted...]
-      <x:c r="D789" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" t="str">
-        <x:v>IQR</x:v>
+        <x:v>IQN</x:v>
       </x:c>
       <x:c r="B790" t="str">
-        <x:v>BORENCO ŞARJ TEKNOLOJİ YATIRIMLARI TİCARET A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>DEREKÖY ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C790" t="str">
-        <x:v>1224</x:v>
-[...1 lines deleted...]
-      <x:c r="D790" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" t="str">
-        <x:v>IQS</x:v>
+        <x:v>IQO</x:v>
       </x:c>
       <x:c r="B791" t="str">
-        <x:v>EGE ENERJİ ELEKTRİK SATIŞ TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>ERARI ELEKTROMEKANİK ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C791" t="str">
-        <x:v>1224</x:v>
-[...1 lines deleted...]
-      <x:c r="D791" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" t="str">
-        <x:v>IQT</x:v>
+        <x:v>IQP</x:v>
       </x:c>
       <x:c r="B792" t="str">
-        <x:v>SPON ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ZENERGY ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C792" t="str">
-        <x:v>1227</x:v>
-[...1 lines deleted...]
-      <x:c r="D792" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="793">
       <x:c r="A793" t="str">
-        <x:v>IQU</x:v>
+        <x:v>IQR</x:v>
       </x:c>
       <x:c r="B793" t="str">
-        <x:v>PERFECT ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>BORENCO ŞARJ TEKNOLOJİ YATIRIMLARI TİCARET A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C793" t="str">
-        <x:v>1227</x:v>
-[...1 lines deleted...]
-      <x:c r="D793" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="794">
       <x:c r="A794" t="str">
-        <x:v>IQV</x:v>
+        <x:v>IQS</x:v>
       </x:c>
       <x:c r="B794" t="str">
-        <x:v>BERTON ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>EGE ENERJİ ELEKTRİK SATIŞ TİCARET LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C794" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D794" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="795">
       <x:c r="A795" t="str">
-        <x:v>IQW</x:v>
+        <x:v>IQT</x:v>
       </x:c>
       <x:c r="B795" t="str">
-        <x:v>MEREM ENERJİ DANIŞMANLIK A.Ş. (TEDARİK)</x:v>
+        <x:v>SPON ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C795" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D795" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="796">
       <x:c r="A796" t="str">
-        <x:v>IQX</x:v>
+        <x:v>IQU</x:v>
       </x:c>
       <x:c r="B796" t="str">
-        <x:v>SOLAR ARAÇ ŞARJ HİZMETLERİ A.Ş._ ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>PERFECT ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C796" t="str">
-        <x:v>1230</x:v>
-[...1 lines deleted...]
-      <x:c r="D796" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="797">
       <x:c r="A797" t="str">
-        <x:v>IQY</x:v>
+        <x:v>IQV</x:v>
       </x:c>
       <x:c r="B797" t="str">
-        <x:v>ENERSE ENERJİ ELEKTRİK ÜRETİM İNŞAAT MADENCİLİK SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>BERTON ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C797" t="str">
-        <x:v>1230</x:v>
-[...1 lines deleted...]
-      <x:c r="D797" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="798">
       <x:c r="A798" t="str">
-        <x:v>IQZ</x:v>
+        <x:v>IQW</x:v>
       </x:c>
       <x:c r="B798" t="str">
-        <x:v>MENARD ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>MEREM ENERJİ DANIŞMANLIK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C798" t="str">
-        <x:v>1231</x:v>
-[...1 lines deleted...]
-      <x:c r="D798" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="799">
       <x:c r="A799" t="str">
-        <x:v>JQ0</x:v>
+        <x:v>IQX</x:v>
       </x:c>
       <x:c r="B799" t="str">
-        <x:v>IC TOPTAN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>SOLAR ARAÇ ŞARJ HİZMETLERİ A.Ş._ ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C799" t="str">
-        <x:v>1232</x:v>
-[...1 lines deleted...]
-      <x:c r="D799" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="800">
       <x:c r="A800" t="str">
-        <x:v>JQ1</x:v>
+        <x:v>IQY</x:v>
       </x:c>
       <x:c r="B800" t="str">
-        <x:v>IC İÇTAŞ GÜNEŞ ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ENERSE ENERJİ ELEKTRİK ÜRETİM İNŞAAT MADENCİLİK SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C800" t="str">
-        <x:v>1232</x:v>
-[...1 lines deleted...]
-      <x:c r="D800" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="801">
       <x:c r="A801" t="str">
-        <x:v>JQ2</x:v>
+        <x:v>IQZ</x:v>
       </x:c>
       <x:c r="B801" t="str">
-        <x:v>LE ERZİN GES ENERJİ A.Ş.</x:v>
+        <x:v>MENARD ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C801" t="str">
-        <x:v>1233</x:v>
-[...1 lines deleted...]
-      <x:c r="D801" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="802">
       <x:c r="A802" t="str">
-        <x:v>JQ3</x:v>
+        <x:v>JQ0</x:v>
       </x:c>
       <x:c r="B802" t="str">
-        <x:v>PEKER ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>IC TOPTAN ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C802" t="str">
-        <x:v>1234</x:v>
-[...1 lines deleted...]
-      <x:c r="D802" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="803">
       <x:c r="A803" t="str">
-        <x:v>JQ4</x:v>
+        <x:v>JQ1</x:v>
       </x:c>
       <x:c r="B803" t="str">
-        <x:v>KALER ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>IC İÇTAŞ GÜNEŞ ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C803" t="str">
-        <x:v>1237</x:v>
-[...1 lines deleted...]
-      <x:c r="D803" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="804">
       <x:c r="A804" t="str">
-        <x:v>JQ5</x:v>
+        <x:v>JQ2</x:v>
       </x:c>
       <x:c r="B804" t="str">
-        <x:v>ZEYBEK PROJE YENİLENEBİLİR ENERJİ İNŞAAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>LE ERZİN GES ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C804" t="str">
-        <x:v>1238</x:v>
-[...1 lines deleted...]
-      <x:c r="D804" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="805">
       <x:c r="A805" t="str">
-        <x:v>JQ6</x:v>
+        <x:v>JQ3</x:v>
       </x:c>
       <x:c r="B805" t="str">
-        <x:v>TRANSATLANTİK ELEKTRİK A.Ş. (TEDARİK)</x:v>
+        <x:v>PEKER ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C805" t="str">
-        <x:v>1240</x:v>
-[...1 lines deleted...]
-      <x:c r="D805" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="806">
       <x:c r="A806" t="str">
-        <x:v>JQ7</x:v>
+        <x:v>JQ4</x:v>
       </x:c>
       <x:c r="B806" t="str">
-        <x:v>ARD YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>KALER ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C806" t="str">
-        <x:v>1243</x:v>
-[...1 lines deleted...]
-      <x:c r="D806" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="807">
       <x:c r="A807" t="str">
-        <x:v>JQ8</x:v>
+        <x:v>JQ5</x:v>
       </x:c>
       <x:c r="B807" t="str">
-        <x:v>PENTA HİDROELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ZEYBEK PROJE YENİLENEBİLİR ENERJİ İNŞAAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C807" t="str">
-        <x:v>1244</x:v>
-[...1 lines deleted...]
-      <x:c r="D807" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="808">
       <x:c r="A808" t="str">
-        <x:v>JQ9</x:v>
+        <x:v>JQ6</x:v>
       </x:c>
       <x:c r="B808" t="str">
-        <x:v>SANDEKS ENERJİ ÜRETİMİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TRANSATLANTİK ELEKTRİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C808" t="str">
-        <x:v>1244</x:v>
-[...1 lines deleted...]
-      <x:c r="D808" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="809">
       <x:c r="A809" t="str">
-        <x:v>JQA</x:v>
+        <x:v>JQ7</x:v>
       </x:c>
       <x:c r="B809" t="str">
-        <x:v>AKAL İPLİK TEKSTİL SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ARD YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C809" t="str">
-        <x:v>1245</x:v>
-[...1 lines deleted...]
-      <x:c r="D809" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="810">
       <x:c r="A810" t="str">
-        <x:v>JQB</x:v>
+        <x:v>JQ8</x:v>
       </x:c>
       <x:c r="B810" t="str">
-        <x:v>YEŞİLYURT DC ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>PENTA HİDROELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C810" t="str">
-        <x:v>1245</x:v>
-[...1 lines deleted...]
-      <x:c r="D810" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="811">
       <x:c r="A811" t="str">
-        <x:v>JQC</x:v>
+        <x:v>JQ9</x:v>
       </x:c>
       <x:c r="B811" t="str">
-        <x:v>T1007 ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>SANDEKS ENERJİ ÜRETİMİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C811" t="str">
-        <x:v>1246</x:v>
-[...1 lines deleted...]
-      <x:c r="D811" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="812">
       <x:c r="A812" t="str">
-        <x:v>JQD</x:v>
+        <x:v>JQA</x:v>
       </x:c>
       <x:c r="B812" t="str">
-        <x:v>GALATYA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AKAL İPLİK TEKSTİL SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C812" t="str">
-        <x:v>1246</x:v>
-[...1 lines deleted...]
-      <x:c r="D812" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="813">
       <x:c r="A813" t="str">
-        <x:v>JQE</x:v>
+        <x:v>JQB</x:v>
       </x:c>
       <x:c r="B813" t="str">
-        <x:v>B. ERGÜNLER YOL YAPI İNŞAAT TAAHHÜT MADENCİLİK NAKLİYECİLİK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>YEŞİLYURT DC ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C813" t="str">
-        <x:v>1251</x:v>
-[...1 lines deleted...]
-      <x:c r="D813" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="814">
       <x:c r="A814" t="str">
-        <x:v>JQF</x:v>
+        <x:v>JQC</x:v>
       </x:c>
       <x:c r="B814" t="str">
-        <x:v>KEY PERAKENDE ELEKTRİK ENERJİSİ A.Ş. (TEDARİK)</x:v>
+        <x:v>T1007 ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C814" t="str">
-        <x:v>1252</x:v>
-[...1 lines deleted...]
-      <x:c r="D814" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="815">
       <x:c r="A815" t="str">
-        <x:v>JQG</x:v>
+        <x:v>JQD</x:v>
       </x:c>
       <x:c r="B815" t="str">
-        <x:v>VOLOS ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>GALATYA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C815" t="str">
-        <x:v>1252</x:v>
-[...1 lines deleted...]
-      <x:c r="D815" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="816">
       <x:c r="A816" t="str">
-        <x:v>JQH</x:v>
+        <x:v>JQE</x:v>
       </x:c>
       <x:c r="B816" t="str">
-        <x:v>KALYON YEKA RES 3 RÜZGAR ENERJİSİ YATIRIMLARI A.Ş.</x:v>
+        <x:v>B. ERGÜNLER YOL YAPI İNŞAAT TAAHHÜT MADENCİLİK NAKLİYECİLİK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C816" t="str">
-        <x:v>1252</x:v>
-[...1 lines deleted...]
-      <x:c r="D816" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="817">
       <x:c r="A817" t="str">
-        <x:v>JQI</x:v>
+        <x:v>JQF</x:v>
       </x:c>
       <x:c r="B817" t="str">
-        <x:v>KALYONCU ENERJİ SANAYİ VE TİCARET LTD.ŞTİ.</x:v>
+        <x:v>KEY PERAKENDE ELEKTRİK ENERJİSİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C817" t="str">
-        <x:v>1253</x:v>
-[...1 lines deleted...]
-      <x:c r="D817" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="818">
       <x:c r="A818" t="str">
-        <x:v>JQJ</x:v>
+        <x:v>JQG</x:v>
       </x:c>
       <x:c r="B818" t="str">
-        <x:v>YURDEMİ ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>VOLOS ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C818" t="str">
-        <x:v>1253</x:v>
-[...1 lines deleted...]
-      <x:c r="D818" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="819">
       <x:c r="A819" t="str">
-        <x:v>JQK</x:v>
+        <x:v>JQH</x:v>
       </x:c>
       <x:c r="B819" t="str">
-        <x:v>HEZ ENERJİ İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KALYON YEKA RES 3 RÜZGAR ENERJİSİ YATIRIMLARI A.Ş.</x:v>
       </x:c>
       <x:c r="C819" t="str">
-        <x:v>1254</x:v>
-[...1 lines deleted...]
-      <x:c r="D819" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="820">
       <x:c r="A820" t="str">
-        <x:v>JQL</x:v>
+        <x:v>JQI</x:v>
       </x:c>
       <x:c r="B820" t="str">
-        <x:v>MANİSA ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>KALYONCU ENERJİ SANAYİ VE TİCARET LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C820" t="str">
-        <x:v>1255</x:v>
-[...1 lines deleted...]
-      <x:c r="D820" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="821">
       <x:c r="A821" t="str">
-        <x:v>JQM</x:v>
+        <x:v>JQJ</x:v>
       </x:c>
       <x:c r="B821" t="str">
-        <x:v>ARBAN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YURDEMİ ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C821" t="str">
-        <x:v>1255</x:v>
-[...1 lines deleted...]
-      <x:c r="D821" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="822">
       <x:c r="A822" t="str">
-        <x:v>JQN</x:v>
+        <x:v>JQK</x:v>
       </x:c>
       <x:c r="B822" t="str">
-        <x:v>OPEN MOUNTAIN TURKEY JEOTERMAL ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>HEZ ENERJİ İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C822" t="str">
-        <x:v>1256</x:v>
-[...1 lines deleted...]
-      <x:c r="D822" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="823">
       <x:c r="A823" t="str">
-        <x:v>JQO</x:v>
+        <x:v>JQL</x:v>
       </x:c>
       <x:c r="B823" t="str">
-        <x:v>ŞULE ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MANİSA ENERJİ SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C823" t="str">
-        <x:v>1257</x:v>
-[...1 lines deleted...]
-      <x:c r="D823" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="824">
       <x:c r="A824" t="str">
-        <x:v>JQP</x:v>
+        <x:v>JQM</x:v>
       </x:c>
       <x:c r="B824" t="str">
-        <x:v>OLTAN ENERJİ TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>ARBAN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C824" t="str">
-        <x:v>1257</x:v>
-[...1 lines deleted...]
-      <x:c r="D824" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="825">
       <x:c r="A825" t="str">
-        <x:v>JQR</x:v>
+        <x:v>JQN</x:v>
       </x:c>
       <x:c r="B825" t="str">
-        <x:v>İSPİRLİ ŞARJ HİZMETLERİ TİC. A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>OPEN MOUNTAIN TURKEY JEOTERMAL ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C825" t="str">
-        <x:v>1260</x:v>
-[...1 lines deleted...]
-      <x:c r="D825" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="826">
       <x:c r="A826" t="str">
-        <x:v>JQS</x:v>
+        <x:v>JQO</x:v>
       </x:c>
       <x:c r="B826" t="str">
-        <x:v>INAVITAS ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ŞULE ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C826" t="str">
-        <x:v>1261</x:v>
-[...1 lines deleted...]
-      <x:c r="D826" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="827">
       <x:c r="A827" t="str">
-        <x:v>JQT</x:v>
+        <x:v>JQP</x:v>
       </x:c>
       <x:c r="B827" t="str">
-        <x:v>REŞİTOĞLU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>OLTAN ENERJİ TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C827" t="str">
-        <x:v>1261</x:v>
-[...1 lines deleted...]
-      <x:c r="D827" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="828">
       <x:c r="A828" t="str">
-        <x:v>JQU</x:v>
+        <x:v>JQR</x:v>
       </x:c>
       <x:c r="B828" t="str">
-        <x:v>KMG ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>İSPİRLİ ŞARJ HİZMETLERİ TİC. A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C828" t="str">
-        <x:v>1262</x:v>
-[...1 lines deleted...]
-      <x:c r="D828" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="829">
       <x:c r="A829" t="str">
-        <x:v>JQV</x:v>
+        <x:v>JQS</x:v>
       </x:c>
       <x:c r="B829" t="str">
-        <x:v>MENEKŞE YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>INAVITAS ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C829" t="str">
-        <x:v>1262</x:v>
-[...1 lines deleted...]
-      <x:c r="D829" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="830">
       <x:c r="A830" t="str">
-        <x:v>JQW</x:v>
+        <x:v>JQT</x:v>
       </x:c>
       <x:c r="B830" t="str">
-        <x:v>ARMAHES ELEKTRİK ÜRETİM A.Ş._KTGR2</x:v>
+        <x:v>REŞİTOĞLU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C830" t="str">
-        <x:v>1262</x:v>
-[...1 lines deleted...]
-      <x:c r="D830" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="831">
       <x:c r="A831" t="str">
-        <x:v>JQY</x:v>
+        <x:v>JQU</x:v>
       </x:c>
       <x:c r="B831" t="str">
-        <x:v>AMR ENERJİ ÜRETİM PAZARLAMA TİCARET A.Ş.</x:v>
+        <x:v>KMG ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C831" t="str">
-        <x:v>1264</x:v>
-[...1 lines deleted...]
-      <x:c r="D831" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="832">
       <x:c r="A832" t="str">
-        <x:v>JQZ</x:v>
+        <x:v>JQV</x:v>
       </x:c>
       <x:c r="B832" t="str">
-        <x:v>REYTECH ENERJİ VE TİCARET LTD.ŞTİ. (TEDARİK)</x:v>
+        <x:v>MENEKŞE YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C832" t="str">
-        <x:v>1264</x:v>
-[...1 lines deleted...]
-      <x:c r="D832" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="833">
       <x:c r="A833" t="str">
-        <x:v>KQ0</x:v>
+        <x:v>JQW</x:v>
       </x:c>
       <x:c r="B833" t="str">
-        <x:v>AŞİYAN ENERJİ ÜRETİM İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ARMAHES ELEKTRİK ÜRETİM A.Ş._KTGR2</x:v>
       </x:c>
       <x:c r="C833" t="str">
-        <x:v>1264</x:v>
-[...1 lines deleted...]
-      <x:c r="D833" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="834">
       <x:c r="A834" t="str">
-        <x:v>KQ1</x:v>
+        <x:v>JQY</x:v>
       </x:c>
       <x:c r="B834" t="str">
-        <x:v>GERİLİM ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>AMR ENERJİ ÜRETİM PAZARLAMA TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C834" t="str">
-        <x:v>1265</x:v>
-[...1 lines deleted...]
-      <x:c r="D834" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="835">
       <x:c r="A835" t="str">
-        <x:v>KQ2</x:v>
+        <x:v>JQZ</x:v>
       </x:c>
       <x:c r="B835" t="str">
-        <x:v>SERKAR ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>REYTECH ENERJİ VE TİCARET LTD.ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C835" t="str">
-        <x:v>1266</x:v>
-[...1 lines deleted...]
-      <x:c r="D835" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="836">
       <x:c r="A836" t="str">
-        <x:v>KQ3</x:v>
+        <x:v>KQ0</x:v>
       </x:c>
       <x:c r="B836" t="str">
-        <x:v>SUPPLY ENERJİ ÜRETİMİ VE DEPOLAMA LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>AŞİYAN ENERJİ ÜRETİM İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C836" t="str">
-        <x:v>1266</x:v>
-[...1 lines deleted...]
-      <x:c r="D836" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="837">
       <x:c r="A837" t="str">
-        <x:v>KQ4</x:v>
+        <x:v>KQ1</x:v>
       </x:c>
       <x:c r="B837" t="str">
-        <x:v>SEALP ENERJİ ÜRETİMİ DEPOLAMA SANAYİ VE TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>GERİLİM ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C837" t="str">
-        <x:v>1266</x:v>
-[...1 lines deleted...]
-      <x:c r="D837" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="838">
       <x:c r="A838" t="str">
-        <x:v>KQ5</x:v>
+        <x:v>KQ2</x:v>
       </x:c>
       <x:c r="B838" t="str">
-        <x:v>RAL ENERJİ A.Ş.</x:v>
+        <x:v>SERKAR ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C838" t="str">
-        <x:v>1268</x:v>
-[...1 lines deleted...]
-      <x:c r="D838" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="839">
       <x:c r="A839" t="str">
-        <x:v>KQ6</x:v>
+        <x:v>KQ3</x:v>
       </x:c>
       <x:c r="B839" t="str">
-        <x:v>MUKSİT ENERJİ ELEKTRİK TEDARİK LTD.ŞTİ. (TEDARİK)</x:v>
+        <x:v>SUPPLY ENERJİ ÜRETİMİ VE DEPOLAMA LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C839" t="str">
-        <x:v>1268</x:v>
-[...1 lines deleted...]
-      <x:c r="D839" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="840">
       <x:c r="A840" t="str">
-        <x:v>KQ7</x:v>
+        <x:v>KQ4</x:v>
       </x:c>
       <x:c r="B840" t="str">
-        <x:v>ACAR GLOBAL ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>SEALP ENERJİ ÜRETİMİ DEPOLAMA SANAYİ VE TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C840" t="str">
-        <x:v>1269</x:v>
-[...1 lines deleted...]
-      <x:c r="D840" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="841">
       <x:c r="A841" t="str">
-        <x:v>KQ8</x:v>
+        <x:v>KQ5</x:v>
       </x:c>
       <x:c r="B841" t="str">
-        <x:v>EKO EN DİDİM ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>RAL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C841" t="str">
-        <x:v>1269</x:v>
-[...1 lines deleted...]
-      <x:c r="D841" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="842">
       <x:c r="A842" t="str">
-        <x:v>KQ9</x:v>
+        <x:v>KQ6</x:v>
       </x:c>
       <x:c r="B842" t="str">
-        <x:v>AKBALKAN ENERJİ İNŞAAT TAAHHÜT SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>MUKSİT ENERJİ ELEKTRİK TEDARİK LTD.ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C842" t="str">
-        <x:v>1269</x:v>
-[...1 lines deleted...]
-      <x:c r="D842" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="843">
       <x:c r="A843" t="str">
-        <x:v>KQA</x:v>
+        <x:v>KQ7</x:v>
       </x:c>
       <x:c r="B843" t="str">
-        <x:v>RAMA ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ACAR GLOBAL ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C843" t="str">
-        <x:v>1270</x:v>
-[...1 lines deleted...]
-      <x:c r="D843" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="844">
       <x:c r="A844" t="str">
-        <x:v>KQB</x:v>
+        <x:v>KQ8</x:v>
       </x:c>
       <x:c r="B844" t="str">
-        <x:v>ESS ENERJİ ÜRETİM DEPOLAMA SAN TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>EKO EN DİDİM ENERJİ ELEKTRİK İMALAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C844" t="str">
-        <x:v>1271</x:v>
-[...1 lines deleted...]
-      <x:c r="D844" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="845">
       <x:c r="A845" t="str">
-        <x:v>KQC</x:v>
+        <x:v>KQ9</x:v>
       </x:c>
       <x:c r="B845" t="str">
-        <x:v>H22 SOLAR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKBALKAN ENERJİ İNŞAAT TAAHHÜT SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C845" t="str">
-        <x:v>1274</x:v>
-[...1 lines deleted...]
-      <x:c r="D845" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="846">
       <x:c r="A846" t="str">
-        <x:v>KQD</x:v>
+        <x:v>KQA</x:v>
       </x:c>
       <x:c r="B846" t="str">
-        <x:v>AKS İŞLETME YÖNETİMİ VE DANIŞMANLIK A.Ş</x:v>
+        <x:v>RAMA ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C846" t="str">
-        <x:v>1274</x:v>
-[...1 lines deleted...]
-      <x:c r="D846" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="847">
       <x:c r="A847" t="str">
-        <x:v>KQE</x:v>
+        <x:v>KQB</x:v>
       </x:c>
       <x:c r="B847" t="str">
-        <x:v>ELİN TOPTAN ELEKTRİK SATIŞ A.Ş.</x:v>
+        <x:v>ESS ENERJİ ÜRETİM DEPOLAMA SAN TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C847" t="str">
-        <x:v>1275</x:v>
-[...1 lines deleted...]
-      <x:c r="D847" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="848">
       <x:c r="A848" t="str">
-        <x:v>KQF</x:v>
+        <x:v>KQC</x:v>
       </x:c>
       <x:c r="B848" t="str">
-        <x:v>ANTO YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
+        <x:v>H22 SOLAR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C848" t="str">
-        <x:v>1276</x:v>
-[...1 lines deleted...]
-      <x:c r="D848" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="849">
       <x:c r="A849" t="str">
-        <x:v>KQG</x:v>
+        <x:v>KQD</x:v>
       </x:c>
       <x:c r="B849" t="str">
-        <x:v>ENERMEFA ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKS İŞLETME YÖNETİMİ VE DANIŞMANLIK A.Ş</x:v>
       </x:c>
       <x:c r="C849" t="str">
-        <x:v>1276</x:v>
-[...1 lines deleted...]
-      <x:c r="D849" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="850">
       <x:c r="A850" t="str">
-        <x:v>KQH</x:v>
+        <x:v>KQE</x:v>
       </x:c>
       <x:c r="B850" t="str">
-        <x:v>TEM TOPTAN ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ELİN TOPTAN ELEKTRİK SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C850" t="str">
-        <x:v>1277</x:v>
-[...1 lines deleted...]
-      <x:c r="D850" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="851">
       <x:c r="A851" t="str">
-        <x:v>KQI</x:v>
+        <x:v>KQF</x:v>
       </x:c>
       <x:c r="B851" t="str">
-        <x:v>KÜTAHYA ENTEGRE KAĞIT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ANTO YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C851" t="str">
-        <x:v>1278</x:v>
-[...1 lines deleted...]
-      <x:c r="D851" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="852">
       <x:c r="A852" t="str">
-        <x:v>KQJ</x:v>
+        <x:v>KQG</x:v>
       </x:c>
       <x:c r="B852" t="str">
-        <x:v>PORT ELEKTRİK ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ENERMEFA ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C852" t="str">
-        <x:v>1278</x:v>
-[...1 lines deleted...]
-      <x:c r="D852" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="853">
       <x:c r="A853" t="str">
-        <x:v>KQK</x:v>
+        <x:v>KQH</x:v>
       </x:c>
       <x:c r="B853" t="str">
-        <x:v>BME BİRLEŞİK MÜTEAHHİTLER ENERJİ ÜRETİM VE TİCARET A.Ş.(TEDARİK LİSANSI)</x:v>
+        <x:v>TEM TOPTAN ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C853" t="str">
-        <x:v>1278</x:v>
-[...1 lines deleted...]
-      <x:c r="D853" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="854">
       <x:c r="A854" t="str">
-        <x:v>KQL</x:v>
+        <x:v>KQI</x:v>
       </x:c>
       <x:c r="B854" t="str">
-        <x:v>MİNSU MADENCİLİK SAN VE TİC. A.Ş.</x:v>
+        <x:v>KÜTAHYA ENTEGRE KAĞIT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C854" t="str">
-        <x:v>1278</x:v>
-[...1 lines deleted...]
-      <x:c r="D854" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="855">
       <x:c r="A855" t="str">
-        <x:v>KQM</x:v>
+        <x:v>KQJ</x:v>
       </x:c>
       <x:c r="B855" t="str">
-        <x:v>ZEROS GAZ VE ENERJİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>PORT ELEKTRİK ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C855" t="str">
-        <x:v>1280</x:v>
-[...1 lines deleted...]
-      <x:c r="D855" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="856">
       <x:c r="A856" t="str">
-        <x:v>KQN</x:v>
+        <x:v>KQK</x:v>
       </x:c>
       <x:c r="B856" t="str">
-        <x:v>MAHMUDİYE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BME BİRLEŞİK MÜTEAHHİTLER ENERJİ ÜRETİM VE TİCARET A.Ş.(TEDARİK LİSANSI)</x:v>
       </x:c>
       <x:c r="C856" t="str">
-        <x:v>1281</x:v>
-[...1 lines deleted...]
-      <x:c r="D856" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="857">
       <x:c r="A857" t="str">
-        <x:v>KQO</x:v>
+        <x:v>KQL</x:v>
       </x:c>
       <x:c r="B857" t="str">
-        <x:v>HEVSEL ENERJI A.Ş.</x:v>
+        <x:v>MİNSU MADENCİLİK SAN VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C857" t="str">
-        <x:v>1283</x:v>
-[...1 lines deleted...]
-      <x:c r="D857" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="858">
       <x:c r="A858" t="str">
-        <x:v>KQP</x:v>
+        <x:v>KQM</x:v>
       </x:c>
       <x:c r="B858" t="str">
-        <x:v>ENSTORAGE ENERJİ YATIRIMLARI TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ZEROS GAZ VE ENERJİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C858" t="str">
-        <x:v>1283</x:v>
-[...1 lines deleted...]
-      <x:c r="D858" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="859">
       <x:c r="A859" t="str">
-        <x:v>KQR</x:v>
+        <x:v>KQN</x:v>
       </x:c>
       <x:c r="B859" t="str">
-        <x:v>ALPİNE TEDARİK ENERJİ VE TİC. A.Ş. (TOPLAYICI)</x:v>
+        <x:v>MAHMUDİYE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C859" t="str">
-        <x:v>1283</x:v>
-[...1 lines deleted...]
-      <x:c r="D859" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="860">
       <x:c r="A860" t="str">
-        <x:v>KQS</x:v>
+        <x:v>KQO</x:v>
       </x:c>
       <x:c r="B860" t="str">
-        <x:v>SANCARLAR ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>HEVSEL ENERJI A.Ş.</x:v>
       </x:c>
       <x:c r="C860" t="str">
-        <x:v>1286</x:v>
-[...1 lines deleted...]
-      <x:c r="D860" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="861">
       <x:c r="A861" t="str">
-        <x:v>KQT</x:v>
+        <x:v>KQP</x:v>
       </x:c>
       <x:c r="B861" t="str">
-        <x:v>ERKİM ELEKTRİK ENERJİSİ TİCARET A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ENSTORAGE ENERJİ YATIRIMLARI TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C861" t="str">
-        <x:v>1287</x:v>
-[...1 lines deleted...]
-      <x:c r="D861" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="862">
       <x:c r="A862" t="str">
-        <x:v>KQU</x:v>
+        <x:v>KQR</x:v>
       </x:c>
       <x:c r="B862" t="str">
-        <x:v>TERMOPET AKARYAKIT A.Ş.</x:v>
+        <x:v>ALPİNE TEDARİK ENERJİ VE TİC. A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C862" t="str">
-        <x:v>1288</x:v>
-[...1 lines deleted...]
-      <x:c r="D862" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="863">
       <x:c r="A863" t="str">
-        <x:v>KQV</x:v>
+        <x:v>KQS</x:v>
       </x:c>
       <x:c r="B863" t="str">
-        <x:v>TERMOPET AKARYAKIT A.Ş.URTMKTGR1</x:v>
+        <x:v>SANCARLAR ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C863" t="str">
-        <x:v>1289</x:v>
-[...1 lines deleted...]
-      <x:c r="D863" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="864">
       <x:c r="A864" t="str">
-        <x:v>KQY</x:v>
+        <x:v>KQT</x:v>
       </x:c>
       <x:c r="B864" t="str">
-        <x:v>TERMOPET AKARYAKIT A.Ş.URTMKTGR2</x:v>
+        <x:v>ERKİM ELEKTRİK ENERJİSİ TİCARET A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C864" t="str">
-        <x:v>1289</x:v>
-[...1 lines deleted...]
-      <x:c r="D864" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="865">
       <x:c r="A865" t="str">
-        <x:v>KQZ</x:v>
+        <x:v>KQU</x:v>
       </x:c>
       <x:c r="B865" t="str">
-        <x:v>VEMUS YENİLENEBİLİR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TERMOPET AKARYAKIT A.Ş.</x:v>
       </x:c>
       <x:c r="C865" t="str">
-        <x:v>1289</x:v>
-[...1 lines deleted...]
-      <x:c r="D865" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="866">
       <x:c r="A866" t="str">
-        <x:v>LQ0</x:v>
+        <x:v>KQV</x:v>
       </x:c>
       <x:c r="B866" t="str">
-        <x:v>CEEN GRUP ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>TERMOPET AKARYAKIT A.Ş.URTMKTGR1</x:v>
       </x:c>
       <x:c r="C866" t="str">
-        <x:v>1289</x:v>
-[...1 lines deleted...]
-      <x:c r="D866" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="867">
       <x:c r="A867" t="str">
-        <x:v>LQ1</x:v>
+        <x:v>KQY</x:v>
       </x:c>
       <x:c r="B867" t="str">
-        <x:v>TÜRKOĞLU OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>TERMOPET AKARYAKIT A.Ş.URTMKTGR2</x:v>
       </x:c>
       <x:c r="C867" t="str">
-        <x:v>1290</x:v>
-[...1 lines deleted...]
-      <x:c r="D867" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="868">
       <x:c r="A868" t="str">
-        <x:v>LQ2</x:v>
+        <x:v>KQZ</x:v>
       </x:c>
       <x:c r="B868" t="str">
-        <x:v>BİKEY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>VEMUS YENİLENEBİLİR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C868" t="str">
-        <x:v>1290</x:v>
-[...1 lines deleted...]
-      <x:c r="D868" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="869">
       <x:c r="A869" t="str">
-        <x:v>LQ3</x:v>
+        <x:v>LQ0</x:v>
       </x:c>
       <x:c r="B869" t="str">
-        <x:v>AKSA DENGELEME VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>CEEN GRUP ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C869" t="str">
-        <x:v>1290</x:v>
-[...1 lines deleted...]
-      <x:c r="D869" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="870">
       <x:c r="A870" t="str">
-        <x:v>LQ4</x:v>
+        <x:v>LQ1</x:v>
       </x:c>
       <x:c r="B870" t="str">
-        <x:v>WAT MOBİLİTE ÇÖZÜMLERİ TEKNOLOJİ VE TİC. A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>TÜRKOĞLU OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C870" t="str">
-        <x:v>1293</x:v>
-[...1 lines deleted...]
-      <x:c r="D870" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="871">
       <x:c r="A871" t="str">
-        <x:v>LQ5</x:v>
+        <x:v>LQ2</x:v>
       </x:c>
       <x:c r="B871" t="str">
-        <x:v>HARPUT MESKEN YAPI RESTORASYON İNŞ. VE MALZ.TUR. ENERJİ HAY. TAR. GIDA SAN. İÇ VE DIŞ TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>BİKEY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C871" t="str">
-        <x:v>1293</x:v>
-[...1 lines deleted...]
-      <x:c r="D871" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="872">
       <x:c r="A872" t="str">
-        <x:v>LQ6</x:v>
+        <x:v>LQ3</x:v>
       </x:c>
       <x:c r="B872" t="str">
-        <x:v>OZE İNŞAAT BETON SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AKSA DENGELEME VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C872" t="str">
-        <x:v>1293</x:v>
-[...1 lines deleted...]
-      <x:c r="D872" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="873">
       <x:c r="A873" t="str">
-        <x:v>LQ7</x:v>
+        <x:v>LQ4</x:v>
       </x:c>
       <x:c r="B873" t="str">
-        <x:v>OKNAL ENERJİ DANIŞMANLIK SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>WAT MOBİLİTE ÇÖZÜMLERİ TEKNOLOJİ VE TİC. A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C873" t="str">
-        <x:v>1293</x:v>
-[...1 lines deleted...]
-      <x:c r="D873" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="874">
       <x:c r="A874" t="str">
-        <x:v>LQ8</x:v>
+        <x:v>LQ5</x:v>
       </x:c>
       <x:c r="B874" t="str">
-        <x:v>DESA ENERJİ ELEKTRİK ÜRETİM A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>HARPUT MESKEN YAPI RESTORASYON İNŞ. VE MALZ.TUR. ENERJİ HAY. TAR. GIDA SAN. İÇ VE DIŞ TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C874" t="str">
-        <x:v>1296</x:v>
-[...1 lines deleted...]
-      <x:c r="D874" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="875">
       <x:c r="A875" t="str">
-        <x:v>LQ9</x:v>
+        <x:v>LQ6</x:v>
       </x:c>
       <x:c r="B875" t="str">
-        <x:v>GEPAT ELEKTRİK ENERJİSİ TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>OZE İNŞAAT BETON SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C875" t="str">
-        <x:v>1296</x:v>
-[...1 lines deleted...]
-      <x:c r="D875" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="876">
       <x:c r="A876" t="str">
-        <x:v>LQA</x:v>
+        <x:v>LQ7</x:v>
       </x:c>
       <x:c r="B876" t="str">
-        <x:v>ZORLU YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>OKNAL ENERJİ DANIŞMANLIK SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C876" t="str">
-        <x:v>1296</x:v>
-[...1 lines deleted...]
-      <x:c r="D876" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="877">
       <x:c r="A877" t="str">
-        <x:v>LQB</x:v>
+        <x:v>LQ8</x:v>
       </x:c>
       <x:c r="B877" t="str">
-        <x:v>ENERJİSA MÜŞTERİ ÇÖZÜMLERİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>DESA ENERJİ ELEKTRİK ÜRETİM A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C877" t="str">
-        <x:v>1297</x:v>
-[...1 lines deleted...]
-      <x:c r="D877" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="878">
       <x:c r="A878" t="str">
-        <x:v>LQC</x:v>
+        <x:v>LQ9</x:v>
       </x:c>
       <x:c r="B878" t="str">
-        <x:v>ALPİNE TEDARİK ENERJİ VE TİC. A.Ş.(TEDARİK)</x:v>
+        <x:v>GEPAT ELEKTRİK ENERJİSİ TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C878" t="str">
-        <x:v>1298</x:v>
-[...1 lines deleted...]
-      <x:c r="D878" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="879">
       <x:c r="A879" t="str">
-        <x:v>LQD</x:v>
+        <x:v>LQA</x:v>
       </x:c>
       <x:c r="B879" t="str">
-        <x:v>ENKO ENERJİ SAN. VE TİC. A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ZORLU YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C879" t="str">
-        <x:v>1298</x:v>
-[...1 lines deleted...]
-      <x:c r="D879" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="880">
       <x:c r="A880" t="str">
-        <x:v>LQE</x:v>
+        <x:v>LQB</x:v>
       </x:c>
       <x:c r="B880" t="str">
-        <x:v>PURE ENERGY ELEKTRİK TEDARİK A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ENERJİSA MÜŞTERİ ÇÖZÜMLERİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C880" t="str">
-        <x:v>1298</x:v>
-[...1 lines deleted...]
-      <x:c r="D880" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="881">
       <x:c r="A881" t="str">
-        <x:v>LQF</x:v>
+        <x:v>LQC</x:v>
       </x:c>
       <x:c r="B881" t="str">
-        <x:v>ŞİRİKÇİOĞLU ELEKTRİK ÜRETİM VE SATIŞ TİC. A.Ş.(TEDARİK)</x:v>
+        <x:v>ALPİNE TEDARİK ENERJİ VE TİC. A.Ş.(TEDARİK)</x:v>
       </x:c>
       <x:c r="C881" t="str">
-        <x:v>1299</x:v>
-[...1 lines deleted...]
-      <x:c r="D881" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="882">
       <x:c r="A882" t="str">
-        <x:v>LQG</x:v>
+        <x:v>LQD</x:v>
       </x:c>
       <x:c r="B882" t="str">
-        <x:v>ELAN ENERGY GLOBAL ELEKTRİK YATIRIMLARI A.Ş. (TEDARİK)</x:v>
+        <x:v>ENKO ENERJİ SAN. VE TİC. A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C882" t="str">
-        <x:v>1300</x:v>
-[...1 lines deleted...]
-      <x:c r="D882" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="883">
       <x:c r="A883" t="str">
-        <x:v>LQH</x:v>
+        <x:v>LQE</x:v>
       </x:c>
       <x:c r="B883" t="str">
-        <x:v>SMART GES ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>PURE ENERGY ELEKTRİK TEDARİK A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C883" t="str">
-        <x:v>1301</x:v>
-[...1 lines deleted...]
-      <x:c r="D883" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="884">
       <x:c r="A884" t="str">
-        <x:v>LQI</x:v>
+        <x:v>LQF</x:v>
       </x:c>
       <x:c r="B884" t="str">
-        <x:v>PANAB VAN ENERJİ A.Ş.</x:v>
+        <x:v>ŞİRİKÇİOĞLU ELEKTRİK ÜRETİM VE SATIŞ TİC. A.Ş.(TEDARİK)</x:v>
       </x:c>
       <x:c r="C884" t="str">
-        <x:v>1301</x:v>
-[...1 lines deleted...]
-      <x:c r="D884" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="885">
       <x:c r="A885" t="str">
-        <x:v>LQJ</x:v>
+        <x:v>LQG</x:v>
       </x:c>
       <x:c r="B885" t="str">
-        <x:v>KREA YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ELAN ENERGY GLOBAL ELEKTRİK YATIRIMLARI A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C885" t="str">
-        <x:v>1303</x:v>
-[...1 lines deleted...]
-      <x:c r="D885" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="886">
       <x:c r="A886" t="str">
-        <x:v>LQK</x:v>
+        <x:v>LQH</x:v>
       </x:c>
       <x:c r="B886" t="str">
-        <x:v>SERHAS TEKSTİL TURİZM SANAYİ VE DIŞ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>SMART GES ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C886" t="str">
-        <x:v>1304</x:v>
-[...1 lines deleted...]
-      <x:c r="D886" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="887">
       <x:c r="A887" t="str">
-        <x:v>LQL</x:v>
+        <x:v>LQI</x:v>
       </x:c>
       <x:c r="B887" t="str">
-        <x:v>SAVES ELEKTRİK TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>PANAB VAN ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C887" t="str">
-        <x:v>1304</x:v>
-[...1 lines deleted...]
-      <x:c r="D887" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="888">
       <x:c r="A888" t="str">
-        <x:v>LQM</x:v>
+        <x:v>LQJ</x:v>
       </x:c>
       <x:c r="B888" t="str">
-        <x:v>EMİRGÜL ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
+        <x:v>KREA YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C888" t="str">
-        <x:v>1305</x:v>
-[...1 lines deleted...]
-      <x:c r="D888" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="889">
       <x:c r="A889" t="str">
-        <x:v>LQN</x:v>
+        <x:v>LQK</x:v>
       </x:c>
       <x:c r="B889" t="str">
-        <x:v>İYTE RES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SERHAS TEKSTİL TURİZM SANAYİ VE DIŞ TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C889" t="str">
-        <x:v>1305</x:v>
-[...1 lines deleted...]
-      <x:c r="D889" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="890">
       <x:c r="A890" t="str">
-        <x:v>LQO</x:v>
+        <x:v>LQL</x:v>
       </x:c>
       <x:c r="B890" t="str">
-        <x:v>MİGEN ENERJİ VE ELEKTRİKLİ ARAÇ ŞARJ HİZMETLERİ A.Ş. (TEDARİK)</x:v>
+        <x:v>SAVES ELEKTRİK TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C890" t="str">
-        <x:v>1305</x:v>
-[...1 lines deleted...]
-      <x:c r="D890" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="891">
       <x:c r="A891" t="str">
-        <x:v>LQP</x:v>
+        <x:v>LQM</x:v>
       </x:c>
       <x:c r="B891" t="str">
-        <x:v>ENERGY POOL TURKEY ENERJİ YÖNETİMİ VE HİZMETLERİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>EMİRGÜL ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C891" t="str">
-        <x:v>1308</x:v>
-[...1 lines deleted...]
-      <x:c r="D891" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="892">
       <x:c r="A892" t="str">
-        <x:v>LQR</x:v>
+        <x:v>LQN</x:v>
       </x:c>
       <x:c r="B892" t="str">
-        <x:v>INAVITAS TOPLAYICILIK VE ENERJİ TİCARET A.Ş. (TOPLAYICI)</x:v>
+        <x:v>İYTE RES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C892" t="str">
-        <x:v>1308</x:v>
-[...1 lines deleted...]
-      <x:c r="D892" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="893">
       <x:c r="A893" t="str">
-        <x:v>LQS</x:v>
+        <x:v>LQO</x:v>
       </x:c>
       <x:c r="B893" t="str">
-        <x:v>REMUS ELEKTRİK TEDARİK VE TEKNOLOJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>MİGEN ENERJİ VE ELEKTRİKLİ ARAÇ ŞARJ HİZMETLERİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C893" t="str">
-        <x:v>1310</x:v>
-[...1 lines deleted...]
-      <x:c r="D893" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="894">
       <x:c r="A894" t="str">
-        <x:v>LQT</x:v>
+        <x:v>LQP</x:v>
       </x:c>
       <x:c r="B894" t="str">
-        <x:v>CK TOPLAYICILIK VE ENERJİ YÖNETİMİ FAALİYETLERİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ENERGY POOL TURKEY ENERJİ YÖNETİMİ VE HİZMETLERİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C894" t="str">
-        <x:v>1311</x:v>
-[...1 lines deleted...]
-      <x:c r="D894" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="895">
       <x:c r="A895" t="str">
-        <x:v>LQU</x:v>
+        <x:v>LQR</x:v>
       </x:c>
       <x:c r="B895" t="str">
-        <x:v>LIBERTY PROJECTS İNŞAAT ANONİM ŞİRKETİ</x:v>
+        <x:v>INAVITAS TOPLAYICILIK VE ENERJİ TİCARET A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C895" t="str">
-        <x:v>1313</x:v>
-[...1 lines deleted...]
-      <x:c r="D895" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="896">
       <x:c r="A896" t="str">
-        <x:v>LQV</x:v>
+        <x:v>LQS</x:v>
       </x:c>
       <x:c r="B896" t="str">
-        <x:v>ATAM ENERJİ ÜRETİM A.Ş. (TOPLAYICI)</x:v>
+        <x:v>REMUS ELEKTRİK TEDARİK VE TEKNOLOJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C896" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D896" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="897">
       <x:c r="A897" t="str">
-        <x:v>LQY</x:v>
+        <x:v>LQT</x:v>
       </x:c>
       <x:c r="B897" t="str">
-        <x:v>EMEK BORU ENERJİ YATIRIM A.Ş.</x:v>
+        <x:v>CK TOPLAYICILIK VE ENERJİ YÖNETİMİ FAALİYETLERİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C897" t="str">
-        <x:v>1319</x:v>
-[...1 lines deleted...]
-      <x:c r="D897" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="898">
       <x:c r="A898" t="str">
-        <x:v>LQZ</x:v>
+        <x:v>LQU</x:v>
       </x:c>
       <x:c r="B898" t="str">
-        <x:v>SOCAR ENERJİ TİCARET A.Ş. (TOPLAYICI)</x:v>
+        <x:v>LIBERTY PROJECTS İNŞAAT ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C898" t="str">
-        <x:v>1320</x:v>
-[...1 lines deleted...]
-      <x:c r="D898" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="899">
       <x:c r="A899" t="str">
-        <x:v>MQ0</x:v>
+        <x:v>LQV</x:v>
       </x:c>
       <x:c r="B899" t="str">
-        <x:v>SÖZÜM ELEKTRİK ÜRETİM VE SATIŞ TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>ATAM ENERJİ ÜRETİM A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C899" t="str">
-        <x:v>1321</x:v>
-[...1 lines deleted...]
-      <x:c r="D899" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="900">
       <x:c r="A900" t="str">
-        <x:v>MQ1</x:v>
+        <x:v>LQY</x:v>
       </x:c>
       <x:c r="B900" t="str">
-        <x:v>AKKUŞ MİMARLIK İNŞAAT TURİZM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>EMEK BORU ENERJİ YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C900" t="str">
-        <x:v>1325</x:v>
-[...1 lines deleted...]
-      <x:c r="D900" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="901">
       <x:c r="A901" t="str">
-        <x:v>MQ2</x:v>
+        <x:v>LQZ</x:v>
       </x:c>
       <x:c r="B901" t="str">
-        <x:v>ENKA KIRKLARELİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SOCAR ENERJİ TİCARET A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C901" t="str">
-        <x:v>1325</x:v>
-[...1 lines deleted...]
-      <x:c r="D901" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="902">
       <x:c r="A902" t="str">
-        <x:v>MQ3</x:v>
+        <x:v>MQ0</x:v>
       </x:c>
       <x:c r="B902" t="str">
-        <x:v>ÇAYIRHAN TERMİK ELEKTRİK ÜRETİM VE MADENCİLİK A.Ş.</x:v>
+        <x:v>SÖZÜM ELEKTRİK ÜRETİM VE SATIŞ TİCARET LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C902" t="str">
-        <x:v>1329</x:v>
-[...1 lines deleted...]
-      <x:c r="D902" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="903">
       <x:c r="A903" t="str">
-        <x:v>MQ4</x:v>
+        <x:v>MQ1</x:v>
       </x:c>
       <x:c r="B903" t="str">
-        <x:v>META MOBİLİTE ENERJİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>AKKUŞ MİMARLIK İNŞAAT TURİZM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C903" t="str">
-        <x:v>1334</x:v>
-[...1 lines deleted...]
-      <x:c r="D903" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="904">
       <x:c r="A904" t="str">
-        <x:v>MQ5</x:v>
+        <x:v>MQ2</x:v>
       </x:c>
       <x:c r="B904" t="str">
-        <x:v>GÖKADA ELEKTRİK TOPLAYICILIK ÜRETİM SAN. VE TİC. A.Ş. ( TOPLAYICI )</x:v>
+        <x:v>ENKA KIRKLARELİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C904" t="str">
-        <x:v>1334</x:v>
-[...1 lines deleted...]
-      <x:c r="D904" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="905">
       <x:c r="A905" t="str">
-        <x:v>MQ6</x:v>
+        <x:v>MQ3</x:v>
       </x:c>
       <x:c r="B905" t="str">
-        <x:v>MT METAN ENERJİ TOPLAYICILIK TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>ÇAYIRHAN TERMİK ELEKTRİK ÜRETİM VE MADENCİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C905" t="str">
-        <x:v>1337</x:v>
-[...1 lines deleted...]
-      <x:c r="D905" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="906">
       <x:c r="A906" t="str">
-        <x:v>MQ7</x:v>
+        <x:v>MQ4</x:v>
       </x:c>
       <x:c r="B906" t="str">
-        <x:v>KALE ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.(TOPLAYICI)</x:v>
+        <x:v>META MOBİLİTE ENERJİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C906" t="str">
-        <x:v>1337</x:v>
-[...1 lines deleted...]
-      <x:c r="D906" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="907">
       <x:c r="A907" t="str">
-        <x:v>MQ8</x:v>
+        <x:v>MQ5</x:v>
       </x:c>
       <x:c r="B907" t="str">
-        <x:v>RÖNESANS REFLEX ENERJİ ÇÖZÜMLERİ SAN. VE TİC. A.Ş. (TOPLAYICI)</x:v>
+        <x:v>GÖKADA ELEKTRİK TOPLAYICILIK ÜRETİM SAN. VE TİC. A.Ş. ( TOPLAYICI )</x:v>
       </x:c>
       <x:c r="C907" t="str">
-        <x:v>1343</x:v>
-[...1 lines deleted...]
-      <x:c r="D907" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="908">
       <x:c r="A908" t="str">
-        <x:v>MQ9</x:v>
+        <x:v>MQ6</x:v>
       </x:c>
       <x:c r="B908" t="str">
-        <x:v>BETA ÇEVRE HİZMETLERİ VE ATIK YÖNETİMİ SANAYİ TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>MT METAN ENERJİ TOPLAYICILIK TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C908" t="str">
-        <x:v>1344</x:v>
-[...1 lines deleted...]
-      <x:c r="D908" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="909">
       <x:c r="A909" t="str">
-        <x:v>MQA</x:v>
+        <x:v>MQ7</x:v>
       </x:c>
       <x:c r="B909" t="str">
-        <x:v>GLOBAL ENCO ENERJİ VE TEKNOLOJİ A.Ş.(TEDARİK)</x:v>
+        <x:v>KALE ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.(TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C909" t="str">
-        <x:v>1347</x:v>
-[...1 lines deleted...]
-      <x:c r="D909" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="910">
       <x:c r="A910" t="str">
-        <x:v>MQB</x:v>
+        <x:v>MQ8</x:v>
       </x:c>
       <x:c r="B910" t="str">
-        <x:v>MBD RÜZGAR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>RÖNESANS REFLEX ENERJİ ÇÖZÜMLERİ SAN. VE TİC. A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C910" t="str">
-        <x:v>1347</x:v>
-[...1 lines deleted...]
-      <x:c r="D910" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="911">
       <x:c r="A911" t="str">
-        <x:v>MQC</x:v>
+        <x:v>MQ9</x:v>
       </x:c>
       <x:c r="B911" t="str">
-        <x:v>ZORLU DENGELEME VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>BETA ÇEVRE HİZMETLERİ VE ATIK YÖNETİMİ SANAYİ TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C911" t="str">
-        <x:v>1348</x:v>
-[...1 lines deleted...]
-      <x:c r="D911" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="912">
       <x:c r="A912" t="str">
-        <x:v>MQD</x:v>
+        <x:v>MQA</x:v>
       </x:c>
       <x:c r="B912" t="str">
-        <x:v>GAİN TOPLAYICILIK VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>GLOBAL ENCO ENERJİ VE TEKNOLOJİ A.Ş.(TEDARİK)</x:v>
       </x:c>
       <x:c r="C912" t="str">
-        <x:v>1349</x:v>
-[...1 lines deleted...]
-      <x:c r="D912" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="913">
       <x:c r="A913" t="str">
-        <x:v>MQE</x:v>
+        <x:v>MQB</x:v>
       </x:c>
       <x:c r="B913" t="str">
-        <x:v>AKSET ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MBD RÜZGAR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C913" t="str">
-        <x:v>1349</x:v>
-[...1 lines deleted...]
-      <x:c r="D913" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="914">
       <x:c r="A914" t="str">
-        <x:v>MQF</x:v>
+        <x:v>MQC</x:v>
       </x:c>
       <x:c r="B914" t="str">
-        <x:v>GENVERA ELEKTRİK TİCARET VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ZORLU DENGELEME VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C914" t="str">
-        <x:v>1352</x:v>
-[...1 lines deleted...]
-      <x:c r="D914" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="915">
       <x:c r="A915" t="str">
-        <x:v>MQG</x:v>
+        <x:v>MQD</x:v>
       </x:c>
       <x:c r="B915" t="str">
-        <x:v>ENERJİSA DOĞAL GAZ TOPTAN SATIŞ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>GAİN TOPLAYICILIK VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C915" t="str">
-        <x:v>1352</x:v>
-[...1 lines deleted...]
-      <x:c r="D915" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="916">
       <x:c r="A916" t="str">
-        <x:v>MQH</x:v>
+        <x:v>MQE</x:v>
       </x:c>
       <x:c r="B916" t="str">
-        <x:v>ECO BİO ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AKSET ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C916" t="str">
-        <x:v>1353</x:v>
-[...1 lines deleted...]
-      <x:c r="D916" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="917">
       <x:c r="A917" t="str">
-        <x:v>MQI</x:v>
+        <x:v>MQF</x:v>
       </x:c>
       <x:c r="B917" t="str">
-        <x:v>İŞ PERAKENDE VE TOPTAN ELEKTRİK TİCARET A.Ş. (TOPLAYICI)</x:v>
+        <x:v>GENVERA ELEKTRİK TİCARET VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C917" t="str">
-        <x:v>1353</x:v>
-[...1 lines deleted...]
-      <x:c r="D917" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="918">
       <x:c r="A918" t="str">
-        <x:v>MQJ</x:v>
+        <x:v>MQG</x:v>
       </x:c>
       <x:c r="B918" t="str">
-        <x:v>İŞ PERAKENDE VE TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ENERJİSA DOĞAL GAZ TOPTAN SATIŞ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C918" t="str">
-        <x:v>1353</x:v>
-[...1 lines deleted...]
-      <x:c r="D918" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="919">
       <x:c r="A919" t="str">
-        <x:v>MQK</x:v>
+        <x:v>MQH</x:v>
       </x:c>
       <x:c r="B919" t="str">
-        <x:v>ZEU ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ECO BİO ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C919" t="str">
-        <x:v>1353</x:v>
-[...1 lines deleted...]
-      <x:c r="D919" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="920">
       <x:c r="A920" t="str">
-        <x:v>MQL</x:v>
+        <x:v>MQI</x:v>
       </x:c>
       <x:c r="B920" t="str">
-        <x:v>PROLECTRİC ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
+        <x:v>İŞ PERAKENDE VE TOPTAN ELEKTRİK TİCARET A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C920" t="str">
-        <x:v>1353</x:v>
-[...1 lines deleted...]
-      <x:c r="D920" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="921">
       <x:c r="A921" t="str">
-        <x:v>MQM</x:v>
+        <x:v>MQJ</x:v>
       </x:c>
       <x:c r="B921" t="str">
-        <x:v>ZENTRAL ENERJİ TEKNOLOJİLERİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>İŞ PERAKENDE VE TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C921" t="str">
-        <x:v>1354</x:v>
-[...1 lines deleted...]
-      <x:c r="D921" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="922">
       <x:c r="A922" t="str">
-        <x:v>MQN</x:v>
+        <x:v>MQK</x:v>
       </x:c>
       <x:c r="B922" t="str">
-        <x:v>HESTİA GRUP ENERJİ YATIRIMLARI SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ZEU ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C922" t="str">
-        <x:v>1354</x:v>
-[...1 lines deleted...]
-      <x:c r="D922" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="923">
       <x:c r="A923" t="str">
-        <x:v>MQO</x:v>
+        <x:v>MQL</x:v>
       </x:c>
       <x:c r="B923" t="str">
-        <x:v>ESENGÜÇ ENERJİ YATIRIM A.Ş.</x:v>
+        <x:v>PROLECTRİC ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C923" t="str">
-        <x:v>1354</x:v>
-[...1 lines deleted...]
-      <x:c r="D923" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="924">
       <x:c r="A924" t="str">
-        <x:v>MQP</x:v>
+        <x:v>MQM</x:v>
       </x:c>
       <x:c r="B924" t="str">
-        <x:v>ON YENİLENEBİLİR ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>ZENTRAL ENERJİ TEKNOLOJİLERİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C924" t="str">
-        <x:v>1357</x:v>
-[...1 lines deleted...]
-      <x:c r="D924" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="925">
       <x:c r="A925" t="str">
-        <x:v>MQR</x:v>
+        <x:v>MQN</x:v>
       </x:c>
       <x:c r="B925" t="str">
-        <x:v>KARAMÜRSELBİR ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>HESTİA GRUP ENERJİ YATIRIMLARI SANAYİ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C925" t="str">
-        <x:v>1358</x:v>
-[...1 lines deleted...]
-      <x:c r="D925" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="926">
       <x:c r="A926" t="str">
-        <x:v>MQS</x:v>
+        <x:v>MQO</x:v>
       </x:c>
       <x:c r="B926" t="str">
-        <x:v>AKTOR TOPLAYICILIK VE ENERJİ YÖNETİMİ ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
+        <x:v>ESENGÜÇ ENERJİ YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C926" t="str">
-        <x:v>1360</x:v>
-[...1 lines deleted...]
-      <x:c r="D926" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="927">
       <x:c r="A927" t="str">
-        <x:v>MQT</x:v>
+        <x:v>MQP</x:v>
       </x:c>
       <x:c r="B927" t="str">
-        <x:v>OREN ORDU ÇEVRE ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ON YENİLENEBİLİR ENERJİ ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C927" t="str">
-        <x:v>1360</x:v>
-[...1 lines deleted...]
-      <x:c r="D927" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="928">
       <x:c r="A928" t="str">
-        <x:v>MQU</x:v>
+        <x:v>MQR</x:v>
       </x:c>
       <x:c r="B928" t="str">
-        <x:v>PERFECT TOPLAYICILIK ENERJİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>KARAMÜRSELBİR ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C928" t="str">
-        <x:v>1361</x:v>
-[...1 lines deleted...]
-      <x:c r="D928" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="929">
       <x:c r="A929" t="str">
-        <x:v>MQV</x:v>
+        <x:v>MQS</x:v>
       </x:c>
       <x:c r="B929" t="str">
-        <x:v>BALTECH ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AKTOR TOPLAYICILIK VE ENERJİ YÖNETİMİ ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C929" t="str">
-        <x:v>1362</x:v>
-[...1 lines deleted...]
-      <x:c r="D929" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="930">
       <x:c r="A930" t="str">
-        <x:v>MQY</x:v>
+        <x:v>MQT</x:v>
       </x:c>
       <x:c r="B930" t="str">
-        <x:v>NAS TOPLAYICILIK VE ENERJİ ÇÖZÜMLERİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>OREN ORDU ÇEVRE ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C930" t="str">
-        <x:v>1363</x:v>
-[...1 lines deleted...]
-      <x:c r="D930" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="931">
       <x:c r="A931" t="str">
-        <x:v>MQZ</x:v>
+        <x:v>MQU</x:v>
       </x:c>
       <x:c r="B931" t="str">
-        <x:v>MAKİ ELEKTRİK ENERJİ OPERASYONLARI YÖNETİMİ ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
+        <x:v>PERFECT TOPLAYICILIK ENERJİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C931" t="str">
-        <x:v>1363</x:v>
-[...1 lines deleted...]
-      <x:c r="D931" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="932">
       <x:c r="A932" t="str">
-        <x:v>NQ0</x:v>
+        <x:v>MQV</x:v>
       </x:c>
       <x:c r="B932" t="str">
-        <x:v>GÖKÇEDAĞ RÜZGAR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BALTECH ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C932" t="str">
-        <x:v>1363</x:v>
-[...1 lines deleted...]
-      <x:c r="D932" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="933">
       <x:c r="A933" t="str">
-        <x:v>NQ1</x:v>
+        <x:v>MQY</x:v>
       </x:c>
       <x:c r="B933" t="str">
-        <x:v>BALAY ENERJİ ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>NAS TOPLAYICILIK VE ENERJİ ÇÖZÜMLERİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C933" t="str">
-        <x:v>1345</x:v>
-[...1 lines deleted...]
-      <x:c r="D933" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="934">
       <x:c r="A934" t="str">
-        <x:v>NQ2</x:v>
+        <x:v>MQZ</x:v>
       </x:c>
       <x:c r="B934" t="str">
-        <x:v>MUTLUCAN ŞEKER ÜRETİM GIDA SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MAKİ ELEKTRİK ENERJİ OPERASYONLARI YÖNETİMİ ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C934" t="str">
-        <x:v>1363</x:v>
-[...1 lines deleted...]
-      <x:c r="D934" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="935">
       <x:c r="A935" t="str">
-        <x:v>NQ3</x:v>
+        <x:v>NQ0</x:v>
       </x:c>
       <x:c r="B935" t="str">
-        <x:v>MET TURKEY ENERJİ TİCARET ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
+        <x:v>GÖKÇEDAĞ RÜZGAR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C935" t="str">
-        <x:v>1364</x:v>
-[...1 lines deleted...]
-      <x:c r="D935" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="936">
       <x:c r="A936" t="str">
-        <x:v>NQ4</x:v>
+        <x:v>NQ1</x:v>
       </x:c>
       <x:c r="B936" t="str">
-        <x:v>SUNCORP ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>BALAY ENERJİ ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C936" t="str">
-        <x:v>1364</x:v>
-[...1 lines deleted...]
-      <x:c r="D936" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="937">
       <x:c r="A937" t="str">
-        <x:v>NQ5</x:v>
+        <x:v>NQ2</x:v>
       </x:c>
       <x:c r="B937" t="str">
-        <x:v>RENERJİA ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>MUTLUCAN ŞEKER ÜRETİM GIDA SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C937" t="str">
-        <x:v>1364</x:v>
-[...1 lines deleted...]
-      <x:c r="D937" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="938">
       <x:c r="A938" t="str">
-        <x:v>NQ6</x:v>
+        <x:v>NQ3</x:v>
       </x:c>
       <x:c r="B938" t="str">
-        <x:v>NEXTGEN ENERJİ TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>MET TURKEY ENERJİ TİCARET ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C938" t="str">
-        <x:v>1365</x:v>
-[...1 lines deleted...]
-      <x:c r="D938" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="939">
       <x:c r="A939" t="str">
-        <x:v>NQ7</x:v>
+        <x:v>NQ4</x:v>
       </x:c>
       <x:c r="B939" t="str">
-        <x:v>TÜRKİYE PETROLLERİ ANONİM ORTAKLIĞI</x:v>
+        <x:v>SUNCORP ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C939" t="str">
-        <x:v>1366</x:v>
-[...1 lines deleted...]
-      <x:c r="D939" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="940">
       <x:c r="A940" t="str">
-        <x:v>NQ8</x:v>
+        <x:v>NQ5</x:v>
       </x:c>
       <x:c r="B940" t="str">
-        <x:v>OPERA ENERJİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>RENERJİA ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C940" t="str">
-        <x:v>1366</x:v>
-[...1 lines deleted...]
-      <x:c r="D940" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="941">
       <x:c r="A941" t="str">
-        <x:v>NQ9</x:v>
+        <x:v>NQ6</x:v>
       </x:c>
       <x:c r="B941" t="str">
-        <x:v>GELKA ENERJİ YATIRIM SANAYİ VE TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>NEXTGEN ENERJİ TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C941" t="str">
-        <x:v>1366</x:v>
-[...1 lines deleted...]
-      <x:c r="D941" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="942">
       <x:c r="A942" t="str">
-        <x:v>NQA</x:v>
+        <x:v>NQ7</x:v>
       </x:c>
       <x:c r="B942" t="str">
-        <x:v>CALENERGY TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>TÜRKİYE PETROLLERİ ANONİM ORTAKLIĞI</x:v>
       </x:c>
       <x:c r="C942" t="str">
-        <x:v>1367</x:v>
-[...1 lines deleted...]
-      <x:c r="D942" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="943">
       <x:c r="A943" t="str">
-        <x:v>NQB</x:v>
+        <x:v>NQ8</x:v>
       </x:c>
       <x:c r="B943" t="str">
-        <x:v>MT METAN ENERJİ TOPLAYICILIK TİCARET VE SANAYİ A.Ş. (TEDARİK)</x:v>
+        <x:v>OPERA ENERJİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C943" t="str">
-        <x:v>1367</x:v>
-[...1 lines deleted...]
-      <x:c r="D943" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="944">
       <x:c r="A944" t="str">
-        <x:v>NQC</x:v>
+        <x:v>NQ9</x:v>
       </x:c>
       <x:c r="B944" t="str">
-        <x:v>YÜKSEL YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>GELKA ENERJİ YATIRIM SANAYİ VE TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C944" t="str">
-        <x:v>1367</x:v>
-[...1 lines deleted...]
-      <x:c r="D944" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="945">
       <x:c r="A945" t="str">
-        <x:v>NQD</x:v>
+        <x:v>NQA</x:v>
       </x:c>
       <x:c r="B945" t="str">
-        <x:v>İMA SOLAR ENERJİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>CALENERGY TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C945" t="str">
-        <x:v>1368</x:v>
-[...1 lines deleted...]
-      <x:c r="D945" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="946">
       <x:c r="A946" t="str">
-        <x:v>NQE</x:v>
+        <x:v>NQB</x:v>
       </x:c>
       <x:c r="B946" t="str">
-        <x:v>KIVANÇ ELEKTRİK TOPTAN SATIŞ A.Ş (TOPLAYICI)</x:v>
+        <x:v>MT METAN ENERJİ TOPLAYICILIK TİCARET VE SANAYİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C946" t="str">
-        <x:v>1368</x:v>
-[...1 lines deleted...]
-      <x:c r="D946" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="947">
       <x:c r="A947" t="str">
-        <x:v>NQF</x:v>
+        <x:v>NQC</x:v>
       </x:c>
       <x:c r="B947" t="str">
-        <x:v>ZEYBEK PROJE YENİLENEBİLİR ENERJİ İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>YÜKSEL YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C947" t="str">
-        <x:v>1368</x:v>
-[...1 lines deleted...]
-      <x:c r="D947" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="948">
       <x:c r="A948" t="str">
-        <x:v>NQG</x:v>
+        <x:v>NQD</x:v>
       </x:c>
       <x:c r="B948" t="str">
-        <x:v>FYS ENERJİ ELEKTRİK İNŞAAT NAKLİYAT SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>İMA SOLAR ENERJİ SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C948" t="str">
-        <x:v>1369</x:v>
-[...1 lines deleted...]
-      <x:c r="D948" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="949">
       <x:c r="A949" t="str">
-        <x:v>NQH</x:v>
+        <x:v>NQE</x:v>
       </x:c>
       <x:c r="B949" t="str">
-        <x:v>TANİN ENERJİ ÜRETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>KIVANÇ ELEKTRİK TOPTAN SATIŞ A.Ş (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C949" t="str">
-        <x:v>1370</x:v>
-[...1 lines deleted...]
-      <x:c r="D949" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="950">
       <x:c r="A950" t="str">
-        <x:v>NQI</x:v>
+        <x:v>NQF</x:v>
       </x:c>
       <x:c r="B950" t="str">
-        <x:v>ENERTİKS ENERJİ YATIRIMLARI SAN. VE TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>ZEYBEK PROJE YENİLENEBİLİR ENERJİ İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C950" t="str">
-        <x:v>1371</x:v>
-[...1 lines deleted...]
-      <x:c r="D950" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="951">
       <x:c r="A951" t="str">
-        <x:v>NQJ</x:v>
+        <x:v>NQG</x:v>
       </x:c>
       <x:c r="B951" t="str">
-        <x:v>ZİRVE ENERJİ ÇÖZÜMLERİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>FYS ENERJİ ELEKTRİK İNŞAAT NAKLİYAT SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C951" t="str">
-        <x:v>1371</x:v>
-[...1 lines deleted...]
-      <x:c r="D951" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="952">
       <x:c r="A952" t="str">
-        <x:v>NQK</x:v>
+        <x:v>NQH</x:v>
       </x:c>
       <x:c r="B952" t="str">
-        <x:v>KAREN KAHRAMANMARAŞ ELEKTRİK ÜRETİM ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
+        <x:v>TANİN ENERJİ ÜRETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C952" t="str">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="D952" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="953">
       <x:c r="A953" t="str">
-        <x:v>NQL</x:v>
+        <x:v>NQI</x:v>
       </x:c>
       <x:c r="B953" t="str">
-        <x:v>ARTUKLU GES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
+        <x:v>ENERTİKS ENERJİ YATIRIMLARI SAN. VE TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C953" t="str">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="D953" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="954">
       <x:c r="A954" t="str">
-        <x:v>NQM</x:v>
+        <x:v>NQJ</x:v>
       </x:c>
       <x:c r="B954" t="str">
-        <x:v>BEPET PETROL ÜRÜNLERİ TUR. TAŞ. MÜH. HİZ. İNŞ. TAAH. YAPI MALZ. GIDA TİC. LTD. ŞTİ._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>ZİRVE ENERJİ ÇÖZÜMLERİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C954" t="str">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="D954" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="955">
       <x:c r="A955" t="str">
-        <x:v>NQN</x:v>
+        <x:v>NQK</x:v>
       </x:c>
       <x:c r="B955" t="str">
-        <x:v>RÖNESANS ŞARJ İSTASYON ENERJİ YATIRIMLARI A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>KAREN KAHRAMANMARAŞ ELEKTRİK ÜRETİM ANONİM ŞİRKETİ (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C955" t="str">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="D955" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="956">
       <x:c r="A956" t="str">
-        <x:v>NQO</x:v>
+        <x:v>NQL</x:v>
       </x:c>
       <x:c r="B956" t="str">
-        <x:v>GÜNMAN ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ARTUKLU GES ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C956" t="str">
-        <x:v>1373</x:v>
-[...1 lines deleted...]
-      <x:c r="D956" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="957">
       <x:c r="A957" t="str">
-        <x:v>NQP</x:v>
+        <x:v>NQM</x:v>
       </x:c>
       <x:c r="B957" t="str">
-        <x:v>ÇETİNTEPE ENERJİ ÜRETİMİ A.Ş.</x:v>
+        <x:v>BEPET PETROL ÜRÜNLERİ TUR. TAŞ. MÜH. HİZ. İNŞ. TAAH. YAPI MALZ. GIDA TİC. LTD. ŞTİ._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C957" t="str">
-        <x:v>1374</x:v>
-[...1 lines deleted...]
-      <x:c r="D957" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="958">
       <x:c r="A958" t="str">
-        <x:v>NQR</x:v>
+        <x:v>NQN</x:v>
       </x:c>
       <x:c r="B958" t="str">
-        <x:v>ARTİVA ENERJİ YÖNETİM VE TİCARET A.Ş. ( TOPLAYICI )</x:v>
+        <x:v>RÖNESANS ŞARJ İSTASYON ENERJİ YATIRIMLARI A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C958" t="str">
-        <x:v>1374</x:v>
-[...1 lines deleted...]
-      <x:c r="D958" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="959">
       <x:c r="A959" t="str">
-        <x:v>NQS</x:v>
+        <x:v>NQO</x:v>
       </x:c>
       <x:c r="B959" t="str">
-        <x:v>IĞDIR HOŞHABER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GÜNMAN ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C959" t="str">
-        <x:v>1374</x:v>
-[...1 lines deleted...]
-      <x:c r="D959" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="960">
       <x:c r="A960" t="str">
-        <x:v>NQT</x:v>
+        <x:v>NQP</x:v>
       </x:c>
       <x:c r="B960" t="str">
-        <x:v>GÖNENÇ ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>ÇETİNTEPE ENERJİ ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C960" t="str">
-        <x:v>1375</x:v>
-[...1 lines deleted...]
-      <x:c r="D960" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="961">
       <x:c r="A961" t="str">
-        <x:v>NQU</x:v>
+        <x:v>NQR</x:v>
       </x:c>
       <x:c r="B961" t="str">
-        <x:v>ÇİMSTONE İNŞAAT MALZEMELERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ARTİVA ENERJİ YÖNETİM VE TİCARET A.Ş. ( TOPLAYICI )</x:v>
       </x:c>
       <x:c r="C961" t="str">
-        <x:v>1375</x:v>
-[...1 lines deleted...]
-      <x:c r="D961" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="962">
       <x:c r="A962" t="str">
-        <x:v>NQV</x:v>
+        <x:v>NQS</x:v>
       </x:c>
       <x:c r="B962" t="str">
-        <x:v>AYDEM TOPLAYICILIK VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>IĞDIR HOŞHABER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C962" t="str">
-        <x:v>1376</x:v>
-[...1 lines deleted...]
-      <x:c r="D962" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="963">
       <x:c r="A963" t="str">
-        <x:v>NQY</x:v>
+        <x:v>NQT</x:v>
       </x:c>
       <x:c r="B963" t="str">
-        <x:v>ALKEN ELEKTRİK ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
+        <x:v>GÖNENÇ ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C963" t="str">
-        <x:v>1376</x:v>
-[...1 lines deleted...]
-      <x:c r="D963" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="964">
       <x:c r="A964" t="str">
-        <x:v>NQZ</x:v>
+        <x:v>NQU</x:v>
       </x:c>
       <x:c r="B964" t="str">
-        <x:v>ALCEN ENERJİ TOPLAYICILIK A.Ş. (TOPLAYICI)</x:v>
+        <x:v>ÇİMSTONE İNŞAAT MALZEMELERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C964" t="str">
-        <x:v>1376</x:v>
-[...1 lines deleted...]
-      <x:c r="D964" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="965">
       <x:c r="A965" t="str">
-        <x:v>OQ0</x:v>
+        <x:v>NQV</x:v>
       </x:c>
       <x:c r="B965" t="str">
-        <x:v>EKSİM TOPLAYICILIK VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
+        <x:v>AYDEM TOPLAYICILIK VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C965" t="str">
-        <x:v>1377</x:v>
-[...1 lines deleted...]
-      <x:c r="D965" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="966">
       <x:c r="A966" t="str">
-        <x:v>OQ1</x:v>
+        <x:v>NQY</x:v>
       </x:c>
       <x:c r="B966" t="str">
-        <x:v>OZE ENERJİ A.Ş.</x:v>
+        <x:v>ALKEN ELEKTRİK ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C966" t="str">
-        <x:v>1378</x:v>
-[...1 lines deleted...]
-      <x:c r="D966" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="967">
       <x:c r="A967" t="str">
-        <x:v>OQ2</x:v>
+        <x:v>NQZ</x:v>
       </x:c>
       <x:c r="B967" t="str">
-        <x:v>HEKİMHAN MADENCİLİK İTH. İHR. SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ALCEN ENERJİ TOPLAYICILIK A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C967" t="str">
-        <x:v>1378</x:v>
-[...1 lines deleted...]
-      <x:c r="D967" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="968">
       <x:c r="A968" t="str">
-        <x:v>OQ3</x:v>
+        <x:v>OQ0</x:v>
       </x:c>
       <x:c r="B968" t="str">
-        <x:v>HADİM YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>EKSİM TOPLAYICILIK VE ENERJİ YÖNETİMİ A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C968" t="str">
-        <x:v>1379</x:v>
-[...1 lines deleted...]
-      <x:c r="D968" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="969">
       <x:c r="A969" t="str">
-        <x:v>OQ4</x:v>
+        <x:v>OQ1</x:v>
       </x:c>
       <x:c r="B969" t="str">
-        <x:v>MERKOM ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>OZE ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C969" t="str">
-        <x:v>1380</x:v>
-[...1 lines deleted...]
-      <x:c r="D969" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="970">
       <x:c r="A970" t="str">
-        <x:v>OQ5</x:v>
+        <x:v>OQ2</x:v>
       </x:c>
       <x:c r="B970" t="str">
-        <x:v>FAYES ENERJİ A.Ş.</x:v>
+        <x:v>HEKİMHAN MADENCİLİK İTH. İHR. SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C970" t="str">
-        <x:v>1380</x:v>
-[...1 lines deleted...]
-      <x:c r="D970" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="971">
       <x:c r="A971" t="str">
-        <x:v>OQ6</x:v>
+        <x:v>OQ3</x:v>
       </x:c>
       <x:c r="B971" t="str">
-        <x:v>KALYON ELECTRICAL VEHICLE ENERJİ YATIRIMLARI A.Ş._ŞARJ İŞLETMECİSİ</x:v>
+        <x:v>HADİM YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C971" t="str">
-        <x:v>1381</x:v>
-[...1 lines deleted...]
-      <x:c r="D971" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="972">
       <x:c r="A972" t="str">
-        <x:v>OQ7</x:v>
+        <x:v>OQ4</x:v>
       </x:c>
       <x:c r="B972" t="str">
-        <x:v>KOLEN ENERJİ YÖNETİMİ VE TOPLAYICILIK A.Ş. (TOPLAYICI)</x:v>
+        <x:v>MERKOM ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C972" t="str">
-        <x:v>1381</x:v>
-[...1 lines deleted...]
-      <x:c r="D972" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="973">
       <x:c r="A973" t="str">
-        <x:v>OQ8</x:v>
+        <x:v>OQ5</x:v>
       </x:c>
       <x:c r="B973" t="str">
-        <x:v>BAYSAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>FAYES ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C973" t="str">
-        <x:v>1381</x:v>
-[...1 lines deleted...]
-      <x:c r="D973" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="974">
       <x:c r="A974" t="str">
-        <x:v>OQ9</x:v>
+        <x:v>OQ6</x:v>
       </x:c>
       <x:c r="B974" t="str">
-        <x:v>ANALİZ GROUP TEKNOLOJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>KALYON ELECTRICAL VEHICLE ENERJİ YATIRIMLARI A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C974" t="str">
-        <x:v>1384</x:v>
-[...1 lines deleted...]
-      <x:c r="D974" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="975">
       <x:c r="A975" t="str">
-        <x:v>OQA</x:v>
+        <x:v>OQ7</x:v>
       </x:c>
       <x:c r="B975" t="str">
-        <x:v>BOTAŞ BORU HATLARI İLE PETROL TAŞIMA A.Ş.</x:v>
+        <x:v>KOLEN ENERJİ YÖNETİMİ VE TOPLAYICILIK A.Ş. (TOPLAYICI)</x:v>
       </x:c>
       <x:c r="C975" t="str">
-        <x:v>1385</x:v>
-[...1 lines deleted...]
-      <x:c r="D975" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="976">
       <x:c r="A976" t="str">
-        <x:v>OQB</x:v>
+        <x:v>OQ8</x:v>
       </x:c>
       <x:c r="B976" t="str">
-        <x:v>EŞREF ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BAYSAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C976" t="str">
-        <x:v>1385</x:v>
-[...1 lines deleted...]
-      <x:c r="D976" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="977">
       <x:c r="A977" t="str">
-        <x:v>OQC</x:v>
+        <x:v>OQ9</x:v>
       </x:c>
       <x:c r="B977" t="str">
-        <x:v>AYEK ENERJİ ÜRETİM İNŞAAT A.Ş.</x:v>
+        <x:v>ANALİZ GROUP TEKNOLOJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C977" t="str">
-        <x:v>1386</x:v>
-[...1 lines deleted...]
-      <x:c r="D977" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="978">
       <x:c r="A978" t="str">
-        <x:v>Q01</x:v>
+        <x:v>OQA</x:v>
       </x:c>
       <x:c r="B978" t="str">
-        <x:v>SÜPER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BOTAŞ BORU HATLARI İLE PETROL TAŞIMA A.Ş.</x:v>
       </x:c>
       <x:c r="C978" t="str">
-        <x:v>8236</x:v>
-[...1 lines deleted...]
-      <x:c r="D978" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="979">
       <x:c r="A979" t="str">
-        <x:v>Q02</x:v>
+        <x:v>OQB</x:v>
       </x:c>
       <x:c r="B979" t="str">
-        <x:v>MELİKOM ELEKTRIK ÜRETİM A.Ş.</x:v>
+        <x:v>EŞREF ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C979" t="str">
-        <x:v>8241</x:v>
-[...1 lines deleted...]
-      <x:c r="D979" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="980">
       <x:c r="A980" t="str">
-        <x:v>Q03</x:v>
+        <x:v>OQC</x:v>
       </x:c>
       <x:c r="B980" t="str">
-        <x:v>TKD KUZEY ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AYEK ENERJİ ÜRETİM İNŞAAT A.Ş.</x:v>
       </x:c>
       <x:c r="C980" t="str">
-        <x:v>8243</x:v>
-[...1 lines deleted...]
-      <x:c r="D980" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="981">
       <x:c r="A981" t="str">
-        <x:v>Q04</x:v>
+        <x:v>OQD</x:v>
       </x:c>
       <x:c r="B981" t="str">
-        <x:v>ABALIOĞLU LEZİTA GIDA SAN. A.Ş.</x:v>
+        <x:v>360 ENERJİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C981" t="str">
-        <x:v>8250</x:v>
-[...1 lines deleted...]
-      <x:c r="D981" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="982">
       <x:c r="A982" t="str">
-        <x:v>Q05</x:v>
+        <x:v>OQE</x:v>
       </x:c>
       <x:c r="B982" t="str">
-        <x:v>ZEUS ENERJİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>PRİMUS ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C982" t="str">
-        <x:v>8255</x:v>
-[...1 lines deleted...]
-      <x:c r="D982" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="983">
       <x:c r="A983" t="str">
-        <x:v>Q06</x:v>
+        <x:v>OQF</x:v>
       </x:c>
       <x:c r="B983" t="str">
-        <x:v>ÜÇGEN SEFERİHİSAR RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKSA YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (ÜRETİM)</x:v>
       </x:c>
       <x:c r="C983" t="str">
-        <x:v>8256</x:v>
-[...1 lines deleted...]
-      <x:c r="D983" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="984">
       <x:c r="A984" t="str">
-        <x:v>Q07</x:v>
+        <x:v>OQG</x:v>
       </x:c>
       <x:c r="B984" t="str">
-        <x:v>İÇ ANADOLU DOĞALGAZ ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>YELDEN ELEKTRİK ÜRETİM SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C984" t="str">
-        <x:v>8261</x:v>
-[...1 lines deleted...]
-      <x:c r="D984" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="985">
       <x:c r="A985" t="str">
-        <x:v>Q08</x:v>
+        <x:v>OQH</x:v>
       </x:c>
       <x:c r="B985" t="str">
-        <x:v>EĞİN ENERJİ ÜRETİM AĞAÇLANDIRMA TARIM VE HAYVANCILIK İNŞAAT TURİZM MAD.SAN.VE TİC.A.Ş.</x:v>
+        <x:v>DENİZLİ BİYOKÜTLE ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C985" t="str">
-        <x:v>8262</x:v>
-[...1 lines deleted...]
-      <x:c r="D985" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="986">
       <x:c r="A986" t="str">
-        <x:v>Q09</x:v>
+        <x:v>OQI</x:v>
       </x:c>
       <x:c r="B986" t="str">
-        <x:v>NM ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ZUMER ELEKTRİK PERAKENDE ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C986" t="str">
-        <x:v>8263</x:v>
-[...1 lines deleted...]
-      <x:c r="D986" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="987">
       <x:c r="A987" t="str">
-        <x:v>Q0A</x:v>
+        <x:v>OQJ</x:v>
       </x:c>
       <x:c r="B987" t="str">
-        <x:v>ŞEHZADE ENERJİ ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
+        <x:v>CTG ELEKTRİK A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C987" t="str">
-        <x:v>8267</x:v>
-[...1 lines deleted...]
-      <x:c r="D987" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="988">
       <x:c r="A988" t="str">
-        <x:v>Q0B</x:v>
+        <x:v>OQK</x:v>
       </x:c>
       <x:c r="B988" t="str">
-        <x:v>BAŞKÖY ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GELGİT YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C988" t="str">
-        <x:v>8268</x:v>
-[...1 lines deleted...]
-      <x:c r="D988" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="989">
       <x:c r="A989" t="str">
-        <x:v>Q0C</x:v>
+        <x:v>OQL</x:v>
       </x:c>
       <x:c r="B989" t="str">
-        <x:v>KİPAŞ KAĞIT SANAYİ İŞLETMELERİ A.Ş.</x:v>
+        <x:v>ATASA ENERJİ İNŞAAT TAAHHÜT TURİZM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C989" t="str">
-        <x:v>8272</x:v>
-[...1 lines deleted...]
-      <x:c r="D989" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="990">
       <x:c r="A990" t="str">
-        <x:v>Q0D</x:v>
+        <x:v>OQM</x:v>
       </x:c>
       <x:c r="B990" t="str">
-        <x:v>REA ELEKTRİK ÜRETİM TİC.VE SAN.LTD.ŞTİ</x:v>
+        <x:v>AKSÖZ ENERJİ ÜRETİM ANONİM ŞİRKETİ ( TEDARİK )</x:v>
       </x:c>
       <x:c r="C990" t="str">
-        <x:v>8276</x:v>
-[...1 lines deleted...]
-      <x:c r="D990" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="991">
       <x:c r="A991" t="str">
-        <x:v>Q0E</x:v>
+        <x:v>OQN</x:v>
       </x:c>
       <x:c r="B991" t="str">
-        <x:v>NAZAR TEKSTİL SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>EKA ENERJİ VE TEKNOLOJİ A.Ş._ŞARJ İŞLETMECİSİ</x:v>
       </x:c>
       <x:c r="C991" t="str">
-        <x:v>8281</x:v>
-[...1 lines deleted...]
-      <x:c r="D991" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="992">
       <x:c r="A992" t="str">
-        <x:v>Q0H</x:v>
+        <x:v>Q01</x:v>
       </x:c>
       <x:c r="B992" t="str">
-        <x:v>KREMNA ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>SÜPER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C992" t="str">
-        <x:v>8289</x:v>
-[...1 lines deleted...]
-      <x:c r="D992" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="993">
       <x:c r="A993" t="str">
-        <x:v>Q0I</x:v>
+        <x:v>Q02</x:v>
       </x:c>
       <x:c r="B993" t="str">
-        <x:v>ÇALIK RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MELİKOM ELEKTRIK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C993" t="str">
-        <x:v>8291</x:v>
-[...1 lines deleted...]
-      <x:c r="D993" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="994">
       <x:c r="A994" t="str">
-        <x:v>Q0J</x:v>
+        <x:v>Q03</x:v>
       </x:c>
       <x:c r="B994" t="str">
-        <x:v>BEREKETLİ ELEKTRİK ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>TKD KUZEY ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C994" t="str">
-        <x:v>8302</x:v>
-[...1 lines deleted...]
-      <x:c r="D994" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="995">
       <x:c r="A995" t="str">
-        <x:v>Q0K</x:v>
+        <x:v>Q04</x:v>
       </x:c>
       <x:c r="B995" t="str">
-        <x:v>SUARI MÜŞAVİRLİK MÜHENDİSLİK ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ABALIOĞLU LEZİTA GIDA SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C995" t="str">
-        <x:v>8309</x:v>
-[...1 lines deleted...]
-      <x:c r="D995" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="996">
       <x:c r="A996" t="str">
-        <x:v>Q0L</x:v>
+        <x:v>Q05</x:v>
       </x:c>
       <x:c r="B996" t="str">
-        <x:v>PURE ENERGY ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>ZEUS ENERJİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C996" t="str">
-        <x:v>8310</x:v>
-[...1 lines deleted...]
-      <x:c r="D996" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="997">
       <x:c r="A997" t="str">
-        <x:v>Q0M</x:v>
+        <x:v>Q06</x:v>
       </x:c>
       <x:c r="B997" t="str">
-        <x:v>TEKAS TEKSTİL İHR. VE İTH. TİC. VE SAN. A.Ş.</x:v>
+        <x:v>ÜÇGEN SEFERİHİSAR RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C997" t="str">
-        <x:v>8311</x:v>
-[...1 lines deleted...]
-      <x:c r="D997" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="998">
       <x:c r="A998" t="str">
-        <x:v>Q0N</x:v>
+        <x:v>Q07</x:v>
       </x:c>
       <x:c r="B998" t="str">
-        <x:v>NEK ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>İÇ ANADOLU DOĞALGAZ ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C998" t="str">
-        <x:v>8312</x:v>
-[...1 lines deleted...]
-      <x:c r="D998" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="999">
       <x:c r="A999" t="str">
-        <x:v>Q0O</x:v>
+        <x:v>Q08</x:v>
       </x:c>
       <x:c r="B999" t="str">
-        <x:v>AFYON BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EĞİN ENERJİ ÜRETİM AĞAÇLANDIRMA TARIM VE HAYVANCILIK İNŞAAT TURİZM MAD.SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C999" t="str">
-        <x:v>8326</x:v>
-[...1 lines deleted...]
-      <x:c r="D999" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1000">
       <x:c r="A1000" t="str">
-        <x:v>Q0P</x:v>
+        <x:v>Q09</x:v>
       </x:c>
       <x:c r="B1000" t="str">
-        <x:v>BERKE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>NM ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1000" t="str">
-        <x:v>8328</x:v>
-[...1 lines deleted...]
-      <x:c r="D1000" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1001">
       <x:c r="A1001" t="str">
-        <x:v>Q0Q</x:v>
+        <x:v>Q0A</x:v>
       </x:c>
       <x:c r="B1001" t="str">
-        <x:v>ACWA GÜÇ ELEKTRİK İŞLETME VE YÖNETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ŞEHZADE ENERJİ ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1001" t="str">
-        <x:v>8399</x:v>
-[...1 lines deleted...]
-      <x:c r="D1001" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1002">
       <x:c r="A1002" t="str">
-        <x:v>Q0R</x:v>
+        <x:v>Q0B</x:v>
       </x:c>
       <x:c r="B1002" t="str">
-        <x:v>HASSAS TEKNİK ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BAŞKÖY ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1002" t="str">
-        <x:v>8329</x:v>
-[...1 lines deleted...]
-      <x:c r="D1002" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1003">
       <x:c r="A1003" t="str">
-        <x:v>Q0T</x:v>
+        <x:v>Q0C</x:v>
       </x:c>
       <x:c r="B1003" t="str">
-        <x:v>MURSAL ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KİPAŞ KAĞIT SANAYİ İŞLETMELERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1003" t="str">
-        <x:v>8336</x:v>
-[...1 lines deleted...]
-      <x:c r="D1003" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1004">
       <x:c r="A1004" t="str">
-        <x:v>Q0U</x:v>
+        <x:v>Q0D</x:v>
       </x:c>
       <x:c r="B1004" t="str">
-        <x:v>AKYURT RÜZGAR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>REA ELEKTRİK ÜRETİM TİC.VE SAN.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1004" t="str">
-        <x:v>8337</x:v>
-[...1 lines deleted...]
-      <x:c r="D1004" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1005">
       <x:c r="A1005" t="str">
-        <x:v>Q0V</x:v>
+        <x:v>Q0E</x:v>
       </x:c>
       <x:c r="B1005" t="str">
-        <x:v>DİRİM ENERJİ ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>NAZAR TEKSTİL SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1005" t="str">
-        <x:v>8338</x:v>
-[...1 lines deleted...]
-      <x:c r="D1005" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1006">
       <x:c r="A1006" t="str">
-        <x:v>Q0W</x:v>
+        <x:v>Q0H</x:v>
       </x:c>
       <x:c r="B1006" t="str">
-        <x:v>DOĞU STAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KREMNA ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1006" t="str">
-        <x:v>8406</x:v>
-[...1 lines deleted...]
-      <x:c r="D1006" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1007">
       <x:c r="A1007" t="str">
-        <x:v>Q0X</x:v>
+        <x:v>Q0I</x:v>
       </x:c>
       <x:c r="B1007" t="str">
-        <x:v>YEK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ÇALIK RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1007" t="str">
-        <x:v>8393</x:v>
-[...1 lines deleted...]
-      <x:c r="D1007" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1008">
       <x:c r="A1008" t="str">
-        <x:v>Q0Y</x:v>
+        <x:v>Q0J</x:v>
       </x:c>
       <x:c r="B1008" t="str">
-        <x:v>ASSU ELEKTRİK ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>BEREKETLİ ELEKTRİK ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1008" t="str">
-        <x:v>8341</x:v>
-[...1 lines deleted...]
-      <x:c r="D1008" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1009">
       <x:c r="A1009" t="str">
-        <x:v>Q0Z</x:v>
+        <x:v>Q0K</x:v>
       </x:c>
       <x:c r="B1009" t="str">
-        <x:v>BAK ENERJİ ÜRETİMİ A.Ş.</x:v>
+        <x:v>SUARI MÜŞAVİRLİK MÜHENDİSLİK ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1009" t="str">
-        <x:v>8343</x:v>
-[...1 lines deleted...]
-      <x:c r="D1009" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1010">
       <x:c r="A1010" t="str">
-        <x:v>Q11</x:v>
+        <x:v>Q0L</x:v>
       </x:c>
       <x:c r="B1010" t="str">
-        <x:v>TURKOL TURIZM SANAYI VE TICARET A.Ş.</x:v>
+        <x:v>PURE ENERGY ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1010" t="str">
-        <x:v>7658</x:v>
-[...1 lines deleted...]
-      <x:c r="D1010" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1011">
       <x:c r="A1011" t="str">
-        <x:v>Q12</x:v>
+        <x:v>Q0M</x:v>
       </x:c>
       <x:c r="B1011" t="str">
-        <x:v>ESPİYE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TEKAS TEKSTİL İHR. VE İTH. TİC. VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1011" t="str">
-        <x:v>7662</x:v>
-[...1 lines deleted...]
-      <x:c r="D1011" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1012">
       <x:c r="A1012" t="str">
-        <x:v>Q13</x:v>
+        <x:v>Q0N</x:v>
       </x:c>
       <x:c r="B1012" t="str">
-        <x:v>PPC ELEKTRİK TEDARİK VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>NEK ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1012" t="str">
-        <x:v>7663</x:v>
-[...1 lines deleted...]
-      <x:c r="D1012" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1013">
       <x:c r="A1013" t="str">
-        <x:v>Q14</x:v>
+        <x:v>Q0O</x:v>
       </x:c>
       <x:c r="B1013" t="str">
-        <x:v>DİLER ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AFYON BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1013" t="str">
-        <x:v>7664</x:v>
-[...1 lines deleted...]
-      <x:c r="D1013" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1014">
       <x:c r="A1014" t="str">
-        <x:v>Q16</x:v>
+        <x:v>Q0P</x:v>
       </x:c>
       <x:c r="B1014" t="str">
-        <x:v>KANGAL ELEKTRIK ENERJI ÜRT.VE TIC. A.Ş.</x:v>
+        <x:v>BERKE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1014" t="str">
-        <x:v>7666</x:v>
-[...1 lines deleted...]
-      <x:c r="D1014" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1015">
       <x:c r="A1015" t="str">
-        <x:v>Q17</x:v>
+        <x:v>Q0Q</x:v>
       </x:c>
       <x:c r="B1015" t="str">
-        <x:v>BOZAT ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ACWA GÜÇ ELEKTRİK İŞLETME VE YÖNETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1015" t="str">
-        <x:v>7668</x:v>
-[...1 lines deleted...]
-      <x:c r="D1015" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1016">
       <x:c r="A1016" t="str">
-        <x:v>Q18</x:v>
+        <x:v>Q0R</x:v>
       </x:c>
       <x:c r="B1016" t="str">
-        <x:v>GET POWER ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>HASSAS TEKNİK ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1016" t="str">
-        <x:v>7669</x:v>
-[...1 lines deleted...]
-      <x:c r="D1016" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1017">
       <x:c r="A1017" t="str">
-        <x:v>Q19</x:v>
+        <x:v>Q0T</x:v>
       </x:c>
       <x:c r="B1017" t="str">
-        <x:v>ÇANAKÇI HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MURSAL ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1017" t="str">
-        <x:v>7670</x:v>
-[...1 lines deleted...]
-      <x:c r="D1017" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1018">
       <x:c r="A1018" t="str">
-        <x:v>Q1A</x:v>
+        <x:v>Q0U</x:v>
       </x:c>
       <x:c r="B1018" t="str">
-        <x:v>YEŞİLIRMAK ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>AKYURT RÜZGAR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1018" t="str">
-        <x:v>7146</x:v>
-[...1 lines deleted...]
-      <x:c r="D1018" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1019">
       <x:c r="A1019" t="str">
-        <x:v>Q1C</x:v>
+        <x:v>Q0V</x:v>
       </x:c>
       <x:c r="B1019" t="str">
-        <x:v>BOL SU ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.LTD..ŞTİ.</x:v>
+        <x:v>DİRİM ENERJİ ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1019" t="str">
-        <x:v>7151</x:v>
-[...1 lines deleted...]
-      <x:c r="D1019" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1020">
       <x:c r="A1020" t="str">
-        <x:v>Q1D</x:v>
+        <x:v>Q0W</x:v>
       </x:c>
       <x:c r="B1020" t="str">
-        <x:v>BUCAK YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>DOĞU STAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1020" t="str">
-        <x:v>7153</x:v>
-[...1 lines deleted...]
-      <x:c r="D1020" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1021">
       <x:c r="A1021" t="str">
-        <x:v>Q1E</x:v>
+        <x:v>Q0X</x:v>
       </x:c>
       <x:c r="B1021" t="str">
-        <x:v>TÜRKERLER VANGÖLÜ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>YEK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1021" t="str">
-        <x:v>7155</x:v>
-[...1 lines deleted...]
-      <x:c r="D1021" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1022">
       <x:c r="A1022" t="str">
-        <x:v>Q1F</x:v>
+        <x:v>Q0Y</x:v>
       </x:c>
       <x:c r="B1022" t="str">
-        <x:v>AKSA FIRAT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ASSU ELEKTRİK ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1022" t="str">
-        <x:v>7157</x:v>
-[...1 lines deleted...]
-      <x:c r="D1022" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1023">
       <x:c r="A1023" t="str">
-        <x:v>Q1G</x:v>
+        <x:v>Q0Z</x:v>
       </x:c>
       <x:c r="B1023" t="str">
-        <x:v>AKSA ÇORUH ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>BAK ENERJİ ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1023" t="str">
-        <x:v>7162</x:v>
-[...1 lines deleted...]
-      <x:c r="D1023" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1024">
       <x:c r="A1024" t="str">
-        <x:v>Q1H</x:v>
+        <x:v>Q11</x:v>
       </x:c>
       <x:c r="B1024" t="str">
-        <x:v>OSMANGAZİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>TURKOL TURIZM SANAYI VE TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1024" t="str">
-        <x:v>7165</x:v>
-[...1 lines deleted...]
-      <x:c r="D1024" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1025">
       <x:c r="A1025" t="str">
-        <x:v>Q1I</x:v>
+        <x:v>Q12</x:v>
       </x:c>
       <x:c r="B1025" t="str">
-        <x:v>BAYRAKTARLAR HOLDİNG A.Ş.</x:v>
+        <x:v>ESPİYE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1025" t="str">
-        <x:v>8409</x:v>
-[...1 lines deleted...]
-      <x:c r="D1025" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1026">
       <x:c r="A1026" t="str">
-        <x:v>Q1J</x:v>
+        <x:v>Q13</x:v>
       </x:c>
       <x:c r="B1026" t="str">
-        <x:v>ENERJİSA İSTANBUL ANADOLU YAKASI ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>PPC ELEKTRİK TEDARİK VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1026" t="str">
-        <x:v>7166</x:v>
-[...1 lines deleted...]
-      <x:c r="D1026" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1027">
       <x:c r="A1027" t="str">
-        <x:v>Q1K</x:v>
+        <x:v>Q14</x:v>
       </x:c>
       <x:c r="B1027" t="str">
-        <x:v>ARAS ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>DİLER ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1027" t="str">
-        <x:v>7167</x:v>
-[...1 lines deleted...]
-      <x:c r="D1027" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1028">
       <x:c r="A1028" t="str">
-        <x:v>Q1L</x:v>
+        <x:v>Q16</x:v>
       </x:c>
       <x:c r="B1028" t="str">
-        <x:v>CK BOĞAZİÇİ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
+        <x:v>KANGAL ELEKTRIK ENERJI ÜRT.VE TIC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1028" t="str">
-        <x:v>7173</x:v>
-[...1 lines deleted...]
-      <x:c r="D1028" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1029">
       <x:c r="A1029" t="str">
-        <x:v>Q1M</x:v>
+        <x:v>Q17</x:v>
       </x:c>
       <x:c r="B1029" t="str">
-        <x:v>KAM ENERJİ ÜRETİM TİC.VE SAN.A.Ş.</x:v>
+        <x:v>BOZAT ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1029" t="str">
-        <x:v>7174</x:v>
-[...1 lines deleted...]
-      <x:c r="D1029" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1030">
       <x:c r="A1030" t="str">
-        <x:v>Q1N</x:v>
+        <x:v>Q18</x:v>
       </x:c>
       <x:c r="B1030" t="str">
-        <x:v>ENERJİSA TOROSLAR ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>GET POWER ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1030" t="str">
-        <x:v>7172</x:v>
-[...1 lines deleted...]
-      <x:c r="D1030" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1031">
       <x:c r="A1031" t="str">
-        <x:v>Q1O</x:v>
+        <x:v>Q19</x:v>
       </x:c>
       <x:c r="B1031" t="str">
-        <x:v>CK AKDENİZ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
+        <x:v>ÇANAKÇI HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1031" t="str">
-        <x:v>7177</x:v>
-[...1 lines deleted...]
-      <x:c r="D1031" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1032">
       <x:c r="A1032" t="str">
-        <x:v>Q1P</x:v>
+        <x:v>Q1A</x:v>
       </x:c>
       <x:c r="B1032" t="str">
-        <x:v>SUATA ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>YEŞİLIRMAK ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1032" t="str">
-        <x:v>7189</x:v>
-[...1 lines deleted...]
-      <x:c r="D1032" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1033">
       <x:c r="A1033" t="str">
-        <x:v>Q1Q</x:v>
+        <x:v>Q1C</x:v>
       </x:c>
       <x:c r="B1033" t="str">
-        <x:v>ENKA ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>BOL SU ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.LTD..ŞTİ.</x:v>
       </x:c>
       <x:c r="C1033" t="str">
-        <x:v>8410</x:v>
-[...1 lines deleted...]
-      <x:c r="D1033" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1034">
       <x:c r="A1034" t="str">
-        <x:v>Q1S</x:v>
+        <x:v>Q1D</x:v>
       </x:c>
       <x:c r="B1034" t="str">
-        <x:v>AKKOÇ ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>BUCAK YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1034" t="str">
-        <x:v>7193</x:v>
-[...1 lines deleted...]
-      <x:c r="D1034" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1035">
       <x:c r="A1035" t="str">
-        <x:v>Q1T</x:v>
+        <x:v>Q1E</x:v>
       </x:c>
       <x:c r="B1035" t="str">
-        <x:v>KARAKURT ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>TÜRKERLER VANGÖLÜ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1035" t="str">
-        <x:v>7196</x:v>
-[...1 lines deleted...]
-      <x:c r="D1035" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1036">
       <x:c r="A1036" t="str">
-        <x:v>Q1U</x:v>
+        <x:v>Q1F</x:v>
       </x:c>
       <x:c r="B1036" t="str">
-        <x:v>EFE ENERJI ELEKTRIK ÜRETIMPAZ.DAN.SAN.TIC.LTD.ŞTI.</x:v>
+        <x:v>AKSA FIRAT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1036" t="str">
-        <x:v>7197</x:v>
-[...1 lines deleted...]
-      <x:c r="D1036" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1037">
       <x:c r="A1037" t="str">
-        <x:v>Q1V</x:v>
+        <x:v>Q1G</x:v>
       </x:c>
       <x:c r="B1037" t="str">
-        <x:v>KARAKÖY ELEKTRİK ÜRETİM VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>AKSA ÇORUH ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1037" t="str">
-        <x:v>7205</x:v>
-[...1 lines deleted...]
-      <x:c r="D1037" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1038">
       <x:c r="A1038" t="str">
-        <x:v>Q1Y</x:v>
+        <x:v>Q1H</x:v>
       </x:c>
       <x:c r="B1038" t="str">
-        <x:v>ÇİFTEKÖPRÜ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>OSMANGAZİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1038" t="str">
-        <x:v>7206</x:v>
-[...1 lines deleted...]
-      <x:c r="D1038" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1039">
       <x:c r="A1039" t="str">
-        <x:v>Q1Z</x:v>
+        <x:v>Q1I</x:v>
       </x:c>
       <x:c r="B1039" t="str">
-        <x:v>EGENDA EGE ENERJI ÜRETIM A.Ş.</x:v>
+        <x:v>BAYRAKTARLAR HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1039" t="str">
-        <x:v>7213</x:v>
-[...1 lines deleted...]
-      <x:c r="D1039" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1040">
       <x:c r="A1040" t="str">
-        <x:v>Q20</x:v>
+        <x:v>Q1J</x:v>
       </x:c>
       <x:c r="B1040" t="str">
-        <x:v>AYRES ELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>ENERJİSA İSTANBUL ANADOLU YAKASI ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1040" t="str">
-        <x:v>8345</x:v>
-[...1 lines deleted...]
-      <x:c r="D1040" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1041">
       <x:c r="A1041" t="str">
-        <x:v>Q23</x:v>
+        <x:v>Q1K</x:v>
       </x:c>
       <x:c r="B1041" t="str">
-        <x:v>ELFA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ARAS ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1041" t="str">
-        <x:v>7673</x:v>
-[...1 lines deleted...]
-      <x:c r="D1041" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1042">
       <x:c r="A1042" t="str">
-        <x:v>Q24</x:v>
+        <x:v>Q1L</x:v>
       </x:c>
       <x:c r="B1042" t="str">
-        <x:v>ŞİŞE CAM ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>CK BOĞAZİÇİ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
       </x:c>
       <x:c r="C1042" t="str">
-        <x:v>7674</x:v>
-[...1 lines deleted...]
-      <x:c r="D1042" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1043">
       <x:c r="A1043" t="str">
-        <x:v>Q25</x:v>
+        <x:v>Q1M</x:v>
       </x:c>
       <x:c r="B1043" t="str">
-        <x:v>ADULARYA ENERJİ ELEKTRİK ÜRETİMİ VE MADENCİLİK A.Ş.(TÜMSAN-ADULARYA TICARI VE İKTISADI BÜTÜNLÜĞÜ - 29/11/2026 )</x:v>
+        <x:v>KAM ENERJİ ÜRETİM TİC.VE SAN.A.Ş.</x:v>
       </x:c>
       <x:c r="C1043" t="str">
-        <x:v>7675</x:v>
-[...1 lines deleted...]
-      <x:c r="D1043" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1044">
       <x:c r="A1044" t="str">
-        <x:v>Q27</x:v>
+        <x:v>Q1N</x:v>
       </x:c>
       <x:c r="B1044" t="str">
-        <x:v>ELEN ENERJİ ÜRETİMİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>ENERJİSA TOROSLAR ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1044" t="str">
-        <x:v>7678</x:v>
-[...1 lines deleted...]
-      <x:c r="D1044" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1045">
       <x:c r="A1045" t="str">
-        <x:v>Q28</x:v>
+        <x:v>Q1O</x:v>
       </x:c>
       <x:c r="B1045" t="str">
-        <x:v>YENİ DORUK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>CK AKDENİZ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
       </x:c>
       <x:c r="C1045" t="str">
-        <x:v>7677</x:v>
-[...1 lines deleted...]
-      <x:c r="D1045" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1046">
       <x:c r="A1046" t="str">
-        <x:v>Q29</x:v>
+        <x:v>Q1P</x:v>
       </x:c>
       <x:c r="B1046" t="str">
-        <x:v>TIRSAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SUATA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1046" t="str">
-        <x:v>7679</x:v>
-[...1 lines deleted...]
-      <x:c r="D1046" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1047">
       <x:c r="A1047" t="str">
-        <x:v>Q2B</x:v>
+        <x:v>Q1Q</x:v>
       </x:c>
       <x:c r="B1047" t="str">
-        <x:v>ULUDAĞ PERAKENDE ELEKTRİK SATIŞ A.Ş.</x:v>
+        <x:v>ENKA ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1047" t="str">
-        <x:v>7215</x:v>
-[...1 lines deleted...]
-      <x:c r="D1047" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1048">
       <x:c r="A1048" t="str">
-        <x:v>Q2C</x:v>
+        <x:v>Q1S</x:v>
       </x:c>
       <x:c r="B1048" t="str">
-        <x:v>PRESTİJ ENERJİ ÜRETİM SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>AKKOÇ ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1048" t="str">
-        <x:v>7216</x:v>
-[...1 lines deleted...]
-      <x:c r="D1048" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1049">
       <x:c r="A1049" t="str">
-        <x:v>Q2D</x:v>
+        <x:v>Q1T</x:v>
       </x:c>
       <x:c r="B1049" t="str">
-        <x:v>CESE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KARAKURT ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1049" t="str">
-        <x:v>7217</x:v>
-[...1 lines deleted...]
-      <x:c r="D1049" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1050">
       <x:c r="A1050" t="str">
-        <x:v>Q2E</x:v>
+        <x:v>Q1U</x:v>
       </x:c>
       <x:c r="B1050" t="str">
-        <x:v>DİCLE ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>EFE ENERJI ELEKTRIK ÜRETIMPAZ.DAN.SAN.TIC.LTD.ŞTI.</x:v>
       </x:c>
       <x:c r="C1050" t="str">
-        <x:v>7218</x:v>
-[...1 lines deleted...]
-      <x:c r="D1050" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1051">
       <x:c r="A1051" t="str">
-        <x:v>Q2G</x:v>
+        <x:v>Q1V</x:v>
       </x:c>
       <x:c r="B1051" t="str">
-        <x:v>MET DURU ENERJI ÜRETİM A.Ş.</x:v>
+        <x:v>KARAKÖY ELEKTRİK ÜRETİM VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1051" t="str">
-        <x:v>7224</x:v>
-[...1 lines deleted...]
-      <x:c r="D1051" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1052">
       <x:c r="A1052" t="str">
-        <x:v>Q2H</x:v>
+        <x:v>Q1Y</x:v>
       </x:c>
       <x:c r="B1052" t="str">
-        <x:v>METEK HİDRO ENERJİ SAN.VE TİC.A.Ş.</x:v>
+        <x:v>ÇİFTEKÖPRÜ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1052" t="str">
-        <x:v>7228</x:v>
-[...1 lines deleted...]
-      <x:c r="D1052" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1053">
       <x:c r="A1053" t="str">
-        <x:v>Q2J</x:v>
+        <x:v>Q1Z</x:v>
       </x:c>
       <x:c r="B1053" t="str">
-        <x:v>DERYA ELEKTRİK ÜRETİMİ VE TİCARET A.Ş.</x:v>
+        <x:v>EGENDA EGE ENERJI ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1053" t="str">
-        <x:v>7229</x:v>
-[...1 lines deleted...]
-      <x:c r="D1053" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1054">
       <x:c r="A1054" t="str">
-        <x:v>Q2K</x:v>
+        <x:v>Q20</x:v>
       </x:c>
       <x:c r="B1054" t="str">
-        <x:v>TAYFURLAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AYRES ELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C1054" t="str">
-        <x:v>7231</x:v>
-[...1 lines deleted...]
-      <x:c r="D1054" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1055">
       <x:c r="A1055" t="str">
-        <x:v>Q2L</x:v>
+        <x:v>Q23</x:v>
       </x:c>
       <x:c r="B1055" t="str">
-        <x:v>TRABZON ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ELFA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1055" t="str">
-        <x:v>7232</x:v>
-[...1 lines deleted...]
-      <x:c r="D1055" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1056">
       <x:c r="A1056" t="str">
-        <x:v>Q2M</x:v>
+        <x:v>Q24</x:v>
       </x:c>
       <x:c r="B1056" t="str">
-        <x:v>NUROL GÖKSU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ŞİŞE CAM ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1056" t="str">
-        <x:v>7233</x:v>
-[...1 lines deleted...]
-      <x:c r="D1056" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1057">
       <x:c r="A1057" t="str">
-        <x:v>Q2N</x:v>
+        <x:v>Q25</x:v>
       </x:c>
       <x:c r="B1057" t="str">
-        <x:v>ESER ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ADULARYA ENERJİ ELEKTRİK ÜRETİMİ VE MADENCİLİK A.Ş.(TÜMSAN-ADULARYA TICARI VE İKTISADI BÜTÜNLÜĞÜ - 29/11/2026 )</x:v>
       </x:c>
       <x:c r="C1057" t="str">
-        <x:v>7235</x:v>
-[...1 lines deleted...]
-      <x:c r="D1057" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1058">
       <x:c r="A1058" t="str">
-        <x:v>Q2O</x:v>
+        <x:v>Q27</x:v>
       </x:c>
       <x:c r="B1058" t="str">
-        <x:v>R.K. RÜZGAR ENERJİSİ SANTRALLERİ ELEK. ÜRE.SAN.VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>ELEN ENERJİ ÜRETİMİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1058" t="str">
-        <x:v>7237</x:v>
-[...1 lines deleted...]
-      <x:c r="D1058" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1059">
       <x:c r="A1059" t="str">
-        <x:v>Q2P</x:v>
+        <x:v>Q28</x:v>
       </x:c>
       <x:c r="B1059" t="str">
-        <x:v>KILIÇ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>YENİ DORUK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1059" t="str">
-        <x:v>7238</x:v>
-[...1 lines deleted...]
-      <x:c r="D1059" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1060">
       <x:c r="A1060" t="str">
-        <x:v>Q2Q</x:v>
+        <x:v>Q29</x:v>
       </x:c>
       <x:c r="B1060" t="str">
-        <x:v>MANİSA ORGANİZE SANAYİ BÖLGESİ</x:v>
+        <x:v>TIRSAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1060" t="str">
-        <x:v>8426</x:v>
-[...1 lines deleted...]
-      <x:c r="D1060" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1061">
       <x:c r="A1061" t="str">
-        <x:v>Q2R</x:v>
+        <x:v>Q2B</x:v>
       </x:c>
       <x:c r="B1061" t="str">
-        <x:v>KİPAŞ MENSUCAT İŞLETMELERİ A.Ş.</x:v>
+        <x:v>ULUDAĞ PERAKENDE ELEKTRİK SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1061" t="str">
-        <x:v>7248</x:v>
-[...1 lines deleted...]
-      <x:c r="D1061" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1062">
       <x:c r="A1062" t="str">
-        <x:v>Q2S</x:v>
+        <x:v>Q2C</x:v>
       </x:c>
       <x:c r="B1062" t="str">
-        <x:v>AR-ES ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>PRESTİJ ENERJİ ÜRETİM SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1062" t="str">
-        <x:v>7250</x:v>
-[...1 lines deleted...]
-      <x:c r="D1062" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1063">
       <x:c r="A1063" t="str">
-        <x:v>Q2T</x:v>
+        <x:v>Q2D</x:v>
       </x:c>
       <x:c r="B1063" t="str">
-        <x:v>YENİ BELEN ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>CESE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1063" t="str">
-        <x:v>7278</x:v>
-[...1 lines deleted...]
-      <x:c r="D1063" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1064">
       <x:c r="A1064" t="str">
-        <x:v>Q2U</x:v>
+        <x:v>Q2E</x:v>
       </x:c>
       <x:c r="B1064" t="str">
-        <x:v>AY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DİCLE ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1064" t="str">
-        <x:v>7289</x:v>
-[...1 lines deleted...]
-      <x:c r="D1064" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1065">
       <x:c r="A1065" t="str">
-        <x:v>Q2V</x:v>
+        <x:v>Q2G</x:v>
       </x:c>
       <x:c r="B1065" t="str">
-        <x:v>MOTEK ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MET DURU ENERJI ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1065" t="str">
-        <x:v>7290</x:v>
-[...1 lines deleted...]
-      <x:c r="D1065" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1066">
       <x:c r="A1066" t="str">
-        <x:v>Q2Z</x:v>
+        <x:v>Q2H</x:v>
       </x:c>
       <x:c r="B1066" t="str">
-        <x:v>ÇERMİKLER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>METEK HİDRO ENERJİ SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1066" t="str">
-        <x:v>7308</x:v>
-[...1 lines deleted...]
-      <x:c r="D1066" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1067">
       <x:c r="A1067" t="str">
-        <x:v>Q30</x:v>
+        <x:v>Q2J</x:v>
       </x:c>
       <x:c r="B1067" t="str">
-        <x:v>BERRAK ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>DERYA ELEKTRİK ÜRETİMİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1067" t="str">
-        <x:v>8350</x:v>
-[...1 lines deleted...]
-      <x:c r="D1067" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1068">
       <x:c r="A1068" t="str">
-        <x:v>Q32</x:v>
+        <x:v>Q2K</x:v>
       </x:c>
       <x:c r="B1068" t="str">
-        <x:v>REON ENERJİ A.Ş</x:v>
+        <x:v>TAYFURLAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1068" t="str">
-        <x:v>7682</x:v>
-[...1 lines deleted...]
-      <x:c r="D1068" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1069">
       <x:c r="A1069" t="str">
-        <x:v>Q33</x:v>
+        <x:v>Q2L</x:v>
       </x:c>
       <x:c r="B1069" t="str">
-        <x:v>POLRES ELEKTRIK ÜRETİM İNŞ.TARIM HAYVANCILIK SAN.VE TİC.A.Ş.</x:v>
+        <x:v>TRABZON ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1069" t="str">
-        <x:v>7684</x:v>
-[...1 lines deleted...]
-      <x:c r="D1069" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1070">
       <x:c r="A1070" t="str">
-        <x:v>Q34</x:v>
+        <x:v>Q2M</x:v>
       </x:c>
       <x:c r="B1070" t="str">
-        <x:v>GÜRGEN ENERJİ ÜRETİM VE DAĞITIM A.Ş.</x:v>
+        <x:v>NUROL GÖKSU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1070" t="str">
-        <x:v>7683</x:v>
-[...1 lines deleted...]
-      <x:c r="D1070" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1071">
       <x:c r="A1071" t="str">
-        <x:v>Q35</x:v>
+        <x:v>Q2N</x:v>
       </x:c>
       <x:c r="B1071" t="str">
-        <x:v>MODERN BİYOKÜTLE ENERJISI ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ESER ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1071" t="str">
-        <x:v>7685</x:v>
-[...1 lines deleted...]
-      <x:c r="D1071" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1072">
       <x:c r="A1072" t="str">
-        <x:v>Q36</x:v>
+        <x:v>Q2O</x:v>
       </x:c>
       <x:c r="B1072" t="str">
-        <x:v>TAMYELİ ENERJİ YATIRIM ÜRETİM TİC.A.Ş.</x:v>
+        <x:v>R.K. RÜZGAR ENERJİSİ SANTRALLERİ ELEK. ÜRE.SAN.VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1072" t="str">
-        <x:v>7686</x:v>
-[...1 lines deleted...]
-      <x:c r="D1072" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1073">
       <x:c r="A1073" t="str">
-        <x:v>Q37</x:v>
+        <x:v>Q2P</x:v>
       </x:c>
       <x:c r="B1073" t="str">
-        <x:v>AFYON ENERJİ VE GÜBRE ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>KILIÇ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1073" t="str">
-        <x:v>7690</x:v>
-[...1 lines deleted...]
-      <x:c r="D1073" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1074">
       <x:c r="A1074" t="str">
-        <x:v>Q38</x:v>
+        <x:v>Q2Q</x:v>
       </x:c>
       <x:c r="B1074" t="str">
-        <x:v>ŞAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MANİSA ORGANİZE SANAYİ BÖLGESİ</x:v>
       </x:c>
       <x:c r="C1074" t="str">
-        <x:v>7692</x:v>
-[...1 lines deleted...]
-      <x:c r="D1074" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1075">
       <x:c r="A1075" t="str">
-        <x:v>Q39</x:v>
+        <x:v>Q2R</x:v>
       </x:c>
       <x:c r="B1075" t="str">
-        <x:v>SİGMA ELEKTRİK ÜRETİM MÜHENDİSLİK VE PAZARLAMA LTD. ŞTİ.</x:v>
+        <x:v>KİPAŞ MENSUCAT İŞLETMELERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1075" t="str">
-        <x:v>7693</x:v>
-[...1 lines deleted...]
-      <x:c r="D1075" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1076">
       <x:c r="A1076" t="str">
-        <x:v>Q3A</x:v>
+        <x:v>Q2S</x:v>
       </x:c>
       <x:c r="B1076" t="str">
-        <x:v>ÖZBEY YATIRIM ARAŞTIRMA GELİŞTİRME MADENCİLİK İNŞ. VE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AR-ES ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1076" t="str">
-        <x:v>7313</x:v>
-[...1 lines deleted...]
-      <x:c r="D1076" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1077">
       <x:c r="A1077" t="str">
-        <x:v>Q3C</x:v>
+        <x:v>Q2T</x:v>
       </x:c>
       <x:c r="B1077" t="str">
-        <x:v>MED ENERJİ A.Ş.</x:v>
+        <x:v>YENİ BELEN ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1077" t="str">
-        <x:v>7316</x:v>
-[...1 lines deleted...]
-      <x:c r="D1077" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1078">
       <x:c r="A1078" t="str">
-        <x:v>Q3E</x:v>
+        <x:v>Q2U</x:v>
       </x:c>
       <x:c r="B1078" t="str">
-        <x:v>ARSAN DOKUMA BOYA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1078" t="str">
-        <x:v>7323</x:v>
-[...1 lines deleted...]
-      <x:c r="D1078" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1079">
       <x:c r="A1079" t="str">
-        <x:v>Q3F</x:v>
+        <x:v>Q2V</x:v>
       </x:c>
       <x:c r="B1079" t="str">
-        <x:v>MOSTAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MOTEK ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1079" t="str">
-        <x:v>7327</x:v>
-[...1 lines deleted...]
-      <x:c r="D1079" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1080">
       <x:c r="A1080" t="str">
-        <x:v>Q3G</x:v>
+        <x:v>Q2Z</x:v>
       </x:c>
       <x:c r="B1080" t="str">
-        <x:v>HGG ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ÇERMİKLER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1080" t="str">
-        <x:v>7328</x:v>
-[...1 lines deleted...]
-      <x:c r="D1080" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1081">
       <x:c r="A1081" t="str">
-        <x:v>Q3I</x:v>
+        <x:v>Q30</x:v>
       </x:c>
       <x:c r="B1081" t="str">
-        <x:v>BERGRES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BERRAK ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1081" t="str">
-        <x:v>8469</x:v>
-[...1 lines deleted...]
-      <x:c r="D1081" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1082">
       <x:c r="A1082" t="str">
-        <x:v>Q3L</x:v>
+        <x:v>Q32</x:v>
       </x:c>
       <x:c r="B1082" t="str">
-        <x:v>HALİÇ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>REON ENERJİ A.Ş</x:v>
       </x:c>
       <x:c r="C1082" t="str">
-        <x:v>7341</x:v>
-[...1 lines deleted...]
-      <x:c r="D1082" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1083">
       <x:c r="A1083" t="str">
-        <x:v>Q3M</x:v>
+        <x:v>Q33</x:v>
       </x:c>
       <x:c r="B1083" t="str">
-        <x:v>ENERSE ENERJI ELEKTRİK ÜRETİM İNŞ. MADENCİLİK SAN. VE TİC.A.Ş.</x:v>
+        <x:v>POLRES ELEKTRIK ÜRETİM İNŞ.TARIM HAYVANCILIK SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1083" t="str">
-        <x:v>7343</x:v>
-[...1 lines deleted...]
-      <x:c r="D1083" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1084">
       <x:c r="A1084" t="str">
-        <x:v>Q3P</x:v>
+        <x:v>Q34</x:v>
       </x:c>
       <x:c r="B1084" t="str">
-        <x:v>RWE&amp;TURCAS GÜNEY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GÜRGEN ENERJİ ÜRETİM VE DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1084" t="str">
-        <x:v>7350</x:v>
-[...1 lines deleted...]
-      <x:c r="D1084" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1085">
       <x:c r="A1085" t="str">
-        <x:v>Q3Q</x:v>
+        <x:v>Q35</x:v>
       </x:c>
       <x:c r="B1085" t="str">
-        <x:v>EGEHİDRO ENERJİ MADENCİLİK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MODERN BİYOKÜTLE ENERJISI ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1085" t="str">
-        <x:v>8472</x:v>
-[...1 lines deleted...]
-      <x:c r="D1085" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1086">
       <x:c r="A1086" t="str">
-        <x:v>Q3R</x:v>
+        <x:v>Q36</x:v>
       </x:c>
       <x:c r="B1086" t="str">
-        <x:v>MOR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TAMYELİ ENERJİ YATIRIM ÜRETİM TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1086" t="str">
-        <x:v>7351</x:v>
-[...1 lines deleted...]
-      <x:c r="D1086" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1087">
       <x:c r="A1087" t="str">
-        <x:v>Q3S</x:v>
+        <x:v>Q37</x:v>
       </x:c>
       <x:c r="B1087" t="str">
-        <x:v>K2 TÜRKERLER VANGÖLÜ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>AFYON ENERJİ VE GÜBRE ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1087" t="str">
-        <x:v>7352</x:v>
-[...1 lines deleted...]
-      <x:c r="D1087" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1088">
       <x:c r="A1088" t="str">
-        <x:v>Q3T</x:v>
+        <x:v>Q38</x:v>
       </x:c>
       <x:c r="B1088" t="str">
-        <x:v>K2 ULUDAĞ PERAKENDE ELEKTRİK SATIŞ A.Ş.</x:v>
+        <x:v>ŞAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1088" t="str">
-        <x:v>7353</x:v>
-[...1 lines deleted...]
-      <x:c r="D1088" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1089">
       <x:c r="A1089" t="str">
-        <x:v>Q3U</x:v>
+        <x:v>Q39</x:v>
       </x:c>
       <x:c r="B1089" t="str">
-        <x:v>K2 TRAKYA ELEKTRİK PERAKENDE SATIŞ A.Ş</x:v>
+        <x:v>SİGMA ELEKTRİK ÜRETİM MÜHENDİSLİK VE PAZARLAMA LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1089" t="str">
-        <x:v>7354</x:v>
-[...1 lines deleted...]
-      <x:c r="D1089" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1090">
       <x:c r="A1090" t="str">
-        <x:v>Q3V</x:v>
+        <x:v>Q3A</x:v>
       </x:c>
       <x:c r="B1090" t="str">
-        <x:v>K2 ENERJİSA TOROSLAR ELEKTRİK PERAKENDE SATIŞ A.Ş</x:v>
+        <x:v>ÖZBEY YATIRIM ARAŞTIRMA GELİŞTİRME MADENCİLİK İNŞ. VE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1090" t="str">
-        <x:v>7355</x:v>
-[...1 lines deleted...]
-      <x:c r="D1090" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1091">
       <x:c r="A1091" t="str">
-        <x:v>Q3W</x:v>
+        <x:v>Q3C</x:v>
       </x:c>
       <x:c r="B1091" t="str">
-        <x:v>ENSAT ELEKTRİK ENERJİSİ TEDARİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>MED ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1091" t="str">
-        <x:v>8473</x:v>
-[...1 lines deleted...]
-      <x:c r="D1091" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1092">
       <x:c r="A1092" t="str">
-        <x:v>Q3X</x:v>
+        <x:v>Q3E</x:v>
       </x:c>
       <x:c r="B1092" t="str">
-        <x:v>KANDİL ELEKTRİK ÜRETİM TİC.VE SAN.A.Ş.</x:v>
+        <x:v>ARSAN DOKUMA BOYA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1092" t="str">
-        <x:v>7963</x:v>
-[...1 lines deleted...]
-      <x:c r="D1092" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1093">
       <x:c r="A1093" t="str">
-        <x:v>Q3Y</x:v>
+        <x:v>Q3F</x:v>
       </x:c>
       <x:c r="B1093" t="str">
-        <x:v>K2 SAKARYA ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>MOSTAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1093" t="str">
-        <x:v>7356</x:v>
-[...1 lines deleted...]
-      <x:c r="D1093" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1094">
       <x:c r="A1094" t="str">
-        <x:v>Q3Z</x:v>
+        <x:v>Q3G</x:v>
       </x:c>
       <x:c r="B1094" t="str">
-        <x:v>K2 OSMANGAZİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>HGG ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1094" t="str">
-        <x:v>7357</x:v>
-[...1 lines deleted...]
-      <x:c r="D1094" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1095">
       <x:c r="A1095" t="str">
-        <x:v>Q40</x:v>
+        <x:v>Q3I</x:v>
       </x:c>
       <x:c r="B1095" t="str">
-        <x:v>HANAY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BERGRES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1095" t="str">
-        <x:v>8353</x:v>
-[...1 lines deleted...]
-      <x:c r="D1095" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1096">
       <x:c r="A1096" t="str">
-        <x:v>Q41</x:v>
+        <x:v>Q3L</x:v>
       </x:c>
       <x:c r="B1096" t="str">
-        <x:v>TÜRKERLER JEOTERMAL ENERJİ ARAMA VE ÜRETİM A.Ş.</x:v>
+        <x:v>HALİÇ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1096" t="str">
-        <x:v>7696</x:v>
-[...1 lines deleted...]
-      <x:c r="D1096" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1097">
       <x:c r="A1097" t="str">
-        <x:v>Q42</x:v>
+        <x:v>Q3M</x:v>
       </x:c>
       <x:c r="B1097" t="str">
-        <x:v>BERTA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ENERSE ENERJI ELEKTRİK ÜRETİM İNŞ. MADENCİLİK SAN. VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1097" t="str">
-        <x:v>7697</x:v>
-[...1 lines deleted...]
-      <x:c r="D1097" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1098">
       <x:c r="A1098" t="str">
-        <x:v>Q43</x:v>
+        <x:v>Q3P</x:v>
       </x:c>
       <x:c r="B1098" t="str">
-        <x:v>Z.T ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>RWE&amp;TURCAS GÜNEY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1098" t="str">
-        <x:v>7698</x:v>
-[...1 lines deleted...]
-      <x:c r="D1098" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1099">
       <x:c r="A1099" t="str">
-        <x:v>Q46</x:v>
+        <x:v>Q3Q</x:v>
       </x:c>
       <x:c r="B1099" t="str">
-        <x:v>VEYSİ MADENCİLİK İNŞAAT NAK. PET. ENERJİ ÜR.DAĞ.SAN.VE TİC. LTD.ŞTİ.</x:v>
+        <x:v>EGEHİDRO ENERJİ MADENCİLİK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1099" t="str">
-        <x:v>7701</x:v>
-[...1 lines deleted...]
-      <x:c r="D1099" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1100">
       <x:c r="A1100" t="str">
-        <x:v>Q47</x:v>
+        <x:v>Q3R</x:v>
       </x:c>
       <x:c r="B1100" t="str">
-        <x:v>BİEM ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
+        <x:v>MOR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1100" t="str">
-        <x:v>7702</x:v>
-[...1 lines deleted...]
-      <x:c r="D1100" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1101">
       <x:c r="A1101" t="str">
-        <x:v>Q48</x:v>
+        <x:v>Q3S</x:v>
       </x:c>
       <x:c r="B1101" t="str">
-        <x:v>NKD ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>K2 TÜRKERLER VANGÖLÜ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1101" t="str">
-        <x:v>7703</x:v>
-[...1 lines deleted...]
-      <x:c r="D1101" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1102">
       <x:c r="A1102" t="str">
-        <x:v>Q4A</x:v>
+        <x:v>Q3T</x:v>
       </x:c>
       <x:c r="B1102" t="str">
-        <x:v>K2 MERAM ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K2 ULUDAĞ PERAKENDE ELEKTRİK SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1102" t="str">
-        <x:v>7358</x:v>
-[...1 lines deleted...]
-      <x:c r="D1102" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1103">
       <x:c r="A1103" t="str">
-        <x:v>Q4B</x:v>
+        <x:v>Q3U</x:v>
       </x:c>
       <x:c r="B1103" t="str">
-        <x:v>K2 KAYSERİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K2 TRAKYA ELEKTRİK PERAKENDE SATIŞ A.Ş</x:v>
       </x:c>
       <x:c r="C1103" t="str">
-        <x:v>7359</x:v>
-[...1 lines deleted...]
-      <x:c r="D1103" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1104">
       <x:c r="A1104" t="str">
-        <x:v>Q4C</x:v>
+        <x:v>Q3V</x:v>
       </x:c>
       <x:c r="B1104" t="str">
-        <x:v>K2 ENERJİSA İSTANBUL ANADOLU YAKASI ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K2 ENERJİSA TOROSLAR ELEKTRİK PERAKENDE SATIŞ A.Ş</x:v>
       </x:c>
       <x:c r="C1104" t="str">
-        <x:v>7360</x:v>
-[...1 lines deleted...]
-      <x:c r="D1104" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1105">
       <x:c r="A1105" t="str">
-        <x:v>Q4D</x:v>
+        <x:v>Q3W</x:v>
       </x:c>
       <x:c r="B1105" t="str">
-        <x:v>K2 GEDİZ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ENSAT ELEKTRİK ENERJİSİ TEDARİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1105" t="str">
-        <x:v>7361</x:v>
-[...1 lines deleted...]
-      <x:c r="D1105" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1106">
       <x:c r="A1106" t="str">
-        <x:v>Q4E</x:v>
+        <x:v>Q3X</x:v>
       </x:c>
       <x:c r="B1106" t="str">
-        <x:v>K2 AKSA FIRAT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>KANDİL ELEKTRİK ÜRETİM TİC.VE SAN.A.Ş.</x:v>
       </x:c>
       <x:c r="C1106" t="str">
-        <x:v>7362</x:v>
-[...1 lines deleted...]
-      <x:c r="D1106" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1107">
       <x:c r="A1107" t="str">
-        <x:v>Q4F</x:v>
+        <x:v>Q3Y</x:v>
       </x:c>
       <x:c r="B1107" t="str">
-        <x:v>K2 ENERJİSA BAŞKENT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K2 SAKARYA ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1107" t="str">
-        <x:v>7363</x:v>
-[...1 lines deleted...]
-      <x:c r="D1107" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1108">
       <x:c r="A1108" t="str">
-        <x:v>Q4G</x:v>
+        <x:v>Q3Z</x:v>
       </x:c>
       <x:c r="B1108" t="str">
-        <x:v>K2 DİCLE ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K2 OSMANGAZİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1108" t="str">
-        <x:v>7364</x:v>
-[...1 lines deleted...]
-      <x:c r="D1108" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1109">
       <x:c r="A1109" t="str">
-        <x:v>Q4H</x:v>
+        <x:v>Q40</x:v>
       </x:c>
       <x:c r="B1109" t="str">
-        <x:v>K2 AKSA ÇORUH ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>HANAY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1109" t="str">
-        <x:v>7365</x:v>
-[...1 lines deleted...]
-      <x:c r="D1109" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1110">
       <x:c r="A1110" t="str">
-        <x:v>Q4I</x:v>
+        <x:v>Q41</x:v>
       </x:c>
       <x:c r="B1110" t="str">
-        <x:v>SİS ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>TÜRKERLER JEOTERMAL ENERJİ ARAMA VE ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1110" t="str">
-        <x:v>8482</x:v>
-[...1 lines deleted...]
-      <x:c r="D1110" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1111">
       <x:c r="A1111" t="str">
-        <x:v>Q4J</x:v>
+        <x:v>Q42</x:v>
       </x:c>
       <x:c r="B1111" t="str">
-        <x:v>K2 CK ÇAMLIBEL ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>BERTA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1111" t="str">
-        <x:v>7366</x:v>
-[...1 lines deleted...]
-      <x:c r="D1111" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1112">
       <x:c r="A1112" t="str">
-        <x:v>Q4K</x:v>
+        <x:v>Q43</x:v>
       </x:c>
       <x:c r="B1112" t="str">
-        <x:v>K2 YEŞİLIRMAK ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>Z.T ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1112" t="str">
-        <x:v>7367</x:v>
-[...1 lines deleted...]
-      <x:c r="D1112" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1113">
       <x:c r="A1113" t="str">
-        <x:v>Q4L</x:v>
+        <x:v>Q46</x:v>
       </x:c>
       <x:c r="B1113" t="str">
-        <x:v>K2 CK BOĞAZİÇİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>VEYSİ MADENCİLİK İNŞAAT NAK. PET. ENERJİ ÜR.DAĞ.SAN.VE TİC. LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1113" t="str">
-        <x:v>7368</x:v>
-[...1 lines deleted...]
-      <x:c r="D1113" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1114">
       <x:c r="A1114" t="str">
-        <x:v>Q4M</x:v>
+        <x:v>Q47</x:v>
       </x:c>
       <x:c r="B1114" t="str">
-        <x:v>K2 AYDEM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>BİEM ENERJİ ÜRETİM TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1114" t="str">
-        <x:v>7369</x:v>
-[...1 lines deleted...]
-      <x:c r="D1114" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1115">
       <x:c r="A1115" t="str">
-        <x:v>Q4N</x:v>
+        <x:v>Q48</x:v>
       </x:c>
       <x:c r="B1115" t="str">
-        <x:v>K2 ARAS ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>NKD ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1115" t="str">
-        <x:v>7370</x:v>
-[...1 lines deleted...]
-      <x:c r="D1115" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1116">
       <x:c r="A1116" t="str">
-        <x:v>Q4O</x:v>
+        <x:v>Q4A</x:v>
       </x:c>
       <x:c r="B1116" t="str">
-        <x:v>K2 AKEDAŞ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K2 MERAM ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1116" t="str">
-        <x:v>7372</x:v>
-[...1 lines deleted...]
-      <x:c r="D1116" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1117">
       <x:c r="A1117" t="str">
-        <x:v>Q4P</x:v>
+        <x:v>Q4B</x:v>
       </x:c>
       <x:c r="B1117" t="str">
-        <x:v>K2 CK AKDENİZ ELEKTRİK PERAKENDE SATIŞ A.Ş</x:v>
+        <x:v>K2 KAYSERİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1117" t="str">
-        <x:v>7371</x:v>
-[...1 lines deleted...]
-      <x:c r="D1117" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1118">
       <x:c r="A1118" t="str">
-        <x:v>Q4Q</x:v>
+        <x:v>Q4C</x:v>
       </x:c>
       <x:c r="B1118" t="str">
-        <x:v>KARGI ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>K2 ENERJİSA İSTANBUL ANADOLU YAKASI ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1118" t="str">
-        <x:v>8483</x:v>
-[...1 lines deleted...]
-      <x:c r="D1118" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1119">
       <x:c r="A1119" t="str">
-        <x:v>Q4R</x:v>
+        <x:v>Q4D</x:v>
       </x:c>
       <x:c r="B1119" t="str">
-        <x:v>ENFAŞ ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K2 GEDİZ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1119" t="str">
-        <x:v>7373</x:v>
-[...1 lines deleted...]
-      <x:c r="D1119" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1120">
       <x:c r="A1120" t="str">
-        <x:v>Q4S</x:v>
+        <x:v>Q4E</x:v>
       </x:c>
       <x:c r="B1120" t="str">
-        <x:v>ÇELİKLER SEYİTÖMER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K2 AKSA FIRAT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1120" t="str">
-        <x:v>7374</x:v>
-[...1 lines deleted...]
-      <x:c r="D1120" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1121">
       <x:c r="A1121" t="str">
-        <x:v>Q4T</x:v>
+        <x:v>Q4F</x:v>
       </x:c>
       <x:c r="B1121" t="str">
-        <x:v>MELTEM KİMYA VE TEKSTİL SANAYİ İTH. İHR. VE TİC. A.Ş.</x:v>
+        <x:v>K2 ENERJİSA BAŞKENT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1121" t="str">
-        <x:v>7375</x:v>
-[...1 lines deleted...]
-      <x:c r="D1121" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1122">
       <x:c r="A1122" t="str">
-        <x:v>Q4U</x:v>
+        <x:v>Q4G</x:v>
       </x:c>
       <x:c r="B1122" t="str">
-        <x:v>EDİNCİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>K2 DİCLE ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1122" t="str">
-        <x:v>7377</x:v>
-[...1 lines deleted...]
-      <x:c r="D1122" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1123">
       <x:c r="A1123" t="str">
-        <x:v>Q4V</x:v>
+        <x:v>Q4H</x:v>
       </x:c>
       <x:c r="B1123" t="str">
-        <x:v>SAF ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>K2 AKSA ÇORUH ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1123" t="str">
-        <x:v>7378</x:v>
-[...1 lines deleted...]
-      <x:c r="D1123" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1124">
       <x:c r="A1124" t="str">
-        <x:v>Q4W</x:v>
+        <x:v>Q4I</x:v>
       </x:c>
       <x:c r="B1124" t="str">
-        <x:v>ALAÇAM ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>SİS ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1124" t="str">
-        <x:v>8484</x:v>
-[...1 lines deleted...]
-      <x:c r="D1124" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1125">
       <x:c r="A1125" t="str">
-        <x:v>Q4Z</x:v>
+        <x:v>Q4J</x:v>
       </x:c>
       <x:c r="B1125" t="str">
-        <x:v>KAİS ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K2 CK ÇAMLIBEL ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1125" t="str">
-        <x:v>7383</x:v>
-[...1 lines deleted...]
-      <x:c r="D1125" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1126">
       <x:c r="A1126" t="str">
-        <x:v>Q50</x:v>
+        <x:v>Q4K</x:v>
       </x:c>
       <x:c r="B1126" t="str">
-        <x:v>EGENER ELEKTRİK ÜRETİM VE MAKİNE SAN. TİC. A.Ş.</x:v>
+        <x:v>K2 YEŞİLIRMAK ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1126" t="str">
-        <x:v>8354</x:v>
-[...1 lines deleted...]
-      <x:c r="D1126" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1127">
       <x:c r="A1127" t="str">
-        <x:v>Q51</x:v>
+        <x:v>Q4L</x:v>
       </x:c>
       <x:c r="B1127" t="str">
-        <x:v>GÖKSU ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>K2 CK BOĞAZİÇİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1127" t="str">
-        <x:v>7705</x:v>
-[...1 lines deleted...]
-      <x:c r="D1127" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1128">
       <x:c r="A1128" t="str">
-        <x:v>Q52</x:v>
+        <x:v>Q4M</x:v>
       </x:c>
       <x:c r="B1128" t="str">
-        <x:v>MAÇKAM ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>K2 AYDEM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1128" t="str">
-        <x:v>7706</x:v>
-[...1 lines deleted...]
-      <x:c r="D1128" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1129">
       <x:c r="A1129" t="str">
-        <x:v>Q53</x:v>
+        <x:v>Q4N</x:v>
       </x:c>
       <x:c r="B1129" t="str">
-        <x:v>ATE ENERJİ ELEKTRIK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>K2 ARAS ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1129" t="str">
-        <x:v>7707</x:v>
-[...1 lines deleted...]
-      <x:c r="D1129" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1130">
       <x:c r="A1130" t="str">
-        <x:v>Q54</x:v>
+        <x:v>Q4O</x:v>
       </x:c>
       <x:c r="B1130" t="str">
-        <x:v>PELİN ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>K2 AKEDAŞ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1130" t="str">
-        <x:v>7708</x:v>
-[...1 lines deleted...]
-      <x:c r="D1130" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1131">
       <x:c r="A1131" t="str">
-        <x:v>Q55</x:v>
+        <x:v>Q4P</x:v>
       </x:c>
       <x:c r="B1131" t="str">
-        <x:v>TG ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K2 CK AKDENİZ ELEKTRİK PERAKENDE SATIŞ A.Ş</x:v>
       </x:c>
       <x:c r="C1131" t="str">
-        <x:v>7709</x:v>
-[...1 lines deleted...]
-      <x:c r="D1131" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1132">
       <x:c r="A1132" t="str">
-        <x:v>Q56</x:v>
+        <x:v>Q4Q</x:v>
       </x:c>
       <x:c r="B1132" t="str">
-        <x:v>DEMİRCİ ENERJİ YATIRIM ÜRETİM İNŞ. VE TİC. A.Ş.</x:v>
+        <x:v>KARGI ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1132" t="str">
-        <x:v>7710</x:v>
-[...1 lines deleted...]
-      <x:c r="D1132" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1133">
       <x:c r="A1133" t="str">
-        <x:v>Q57</x:v>
+        <x:v>Q4R</x:v>
       </x:c>
       <x:c r="B1133" t="str">
-        <x:v>AYCAN TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ENFAŞ ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1133" t="str">
-        <x:v>7711</x:v>
-[...1 lines deleted...]
-      <x:c r="D1133" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1134">
       <x:c r="A1134" t="str">
-        <x:v>Q58</x:v>
+        <x:v>Q4S</x:v>
       </x:c>
       <x:c r="B1134" t="str">
-        <x:v>GUNVOR ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>ÇELİKLER SEYİTÖMER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1134" t="str">
-        <x:v>7712</x:v>
-[...1 lines deleted...]
-      <x:c r="D1134" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1135">
       <x:c r="A1135" t="str">
-        <x:v>Q59</x:v>
+        <x:v>Q4T</x:v>
       </x:c>
       <x:c r="B1135" t="str">
-        <x:v>SERİN ENERJİ ELEKTRİK ÜRETİM DAĞITIM PAZARLAMA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MELTEM KİMYA VE TEKSTİL SANAYİ İTH. İHR. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1135" t="str">
-        <x:v>7713</x:v>
-[...1 lines deleted...]
-      <x:c r="D1135" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1136">
       <x:c r="A1136" t="str">
-        <x:v>Q5A</x:v>
+        <x:v>Q4U</x:v>
       </x:c>
       <x:c r="B1136" t="str">
-        <x:v>KAYA TURİSTİK TESİSLERİ TİTREYENGÖL OTELCİLİK A.Ş.</x:v>
+        <x:v>EDİNCİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1136" t="str">
-        <x:v>7385</x:v>
-[...1 lines deleted...]
-      <x:c r="D1136" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1137">
       <x:c r="A1137" t="str">
-        <x:v>Q5B</x:v>
+        <x:v>Q4V</x:v>
       </x:c>
       <x:c r="B1137" t="str">
-        <x:v>FENER ENERJİ TAAH. İNŞ. SAN. TİC. LTD. ŞTİ.</x:v>
+        <x:v>SAF ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1137" t="str">
-        <x:v>7386</x:v>
-[...1 lines deleted...]
-      <x:c r="D1137" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1138">
       <x:c r="A1138" t="str">
-        <x:v>Q5C</x:v>
+        <x:v>Q4W</x:v>
       </x:c>
       <x:c r="B1138" t="str">
-        <x:v>ADACAMİ ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ALAÇAM ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1138" t="str">
-        <x:v>7387</x:v>
-[...1 lines deleted...]
-      <x:c r="D1138" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1139">
       <x:c r="A1139" t="str">
-        <x:v>Q5E</x:v>
+        <x:v>Q4Z</x:v>
       </x:c>
       <x:c r="B1139" t="str">
-        <x:v>İDOL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KAİS ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1139" t="str">
-        <x:v>7394</x:v>
-[...1 lines deleted...]
-      <x:c r="D1139" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1140">
       <x:c r="A1140" t="str">
-        <x:v>Q5F</x:v>
+        <x:v>Q50</x:v>
       </x:c>
       <x:c r="B1140" t="str">
-        <x:v>ANADOLU İPLİK TEKSTİL FABRİKALARI SAN. A.Ş.</x:v>
+        <x:v>EGENER ELEKTRİK ÜRETİM VE MAKİNE SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1140" t="str">
-        <x:v>7390</x:v>
-[...1 lines deleted...]
-      <x:c r="D1140" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1141">
       <x:c r="A1141" t="str">
-        <x:v>Q5H</x:v>
+        <x:v>Q51</x:v>
       </x:c>
       <x:c r="B1141" t="str">
-        <x:v>HOŞDERE ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>GÖKSU ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1141" t="str">
-        <x:v>7398</x:v>
-[...1 lines deleted...]
-      <x:c r="D1141" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1142">
       <x:c r="A1142" t="str">
-        <x:v>Q5I</x:v>
+        <x:v>Q52</x:v>
       </x:c>
       <x:c r="B1142" t="str">
-        <x:v>EE ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK) (NEF İNŞAAT GRUBU TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ)</x:v>
+        <x:v>MAÇKAM ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1142" t="str">
-        <x:v>8485</x:v>
-[...1 lines deleted...]
-      <x:c r="D1142" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1143">
       <x:c r="A1143" t="str">
-        <x:v>Q5J</x:v>
+        <x:v>Q53</x:v>
       </x:c>
       <x:c r="B1143" t="str">
-        <x:v>AL-YEL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ATE ENERJİ ELEKTRIK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1143" t="str">
-        <x:v>7400</x:v>
-[...1 lines deleted...]
-      <x:c r="D1143" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1144">
       <x:c r="A1144" t="str">
-        <x:v>Q5L</x:v>
+        <x:v>Q54</x:v>
       </x:c>
       <x:c r="B1144" t="str">
-        <x:v>ENEKS ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>PELİN ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1144" t="str">
-        <x:v>7405</x:v>
-[...1 lines deleted...]
-      <x:c r="D1144" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1145">
       <x:c r="A1145" t="str">
-        <x:v>Q5N</x:v>
+        <x:v>Q55</x:v>
       </x:c>
       <x:c r="B1145" t="str">
-        <x:v>BİSEN ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>TG ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1145" t="str">
-        <x:v>7408</x:v>
-[...1 lines deleted...]
-      <x:c r="D1145" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1146">
       <x:c r="A1146" t="str">
-        <x:v>Q5O</x:v>
+        <x:v>Q56</x:v>
       </x:c>
       <x:c r="B1146" t="str">
-        <x:v>DARIVEREN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DEMİRCİ ENERJİ YATIRIM ÜRETİM İNŞ. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1146" t="str">
-        <x:v>7410</x:v>
-[...1 lines deleted...]
-      <x:c r="D1146" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1147">
       <x:c r="A1147" t="str">
-        <x:v>Q5P</x:v>
+        <x:v>Q57</x:v>
       </x:c>
       <x:c r="B1147" t="str">
-        <x:v>KANGAL TERMIK SANTRAL ELEKTRIK ÜRETIM A.Ş.</x:v>
+        <x:v>AYCAN TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1147" t="str">
-        <x:v>7412</x:v>
-[...1 lines deleted...]
-      <x:c r="D1147" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1148">
       <x:c r="A1148" t="str">
-        <x:v>Q5Q</x:v>
+        <x:v>Q58</x:v>
       </x:c>
       <x:c r="B1148" t="str">
-        <x:v>BUPİLİÇ ENTEGRE GIDA SANAYİ TİC. A.Ş.</x:v>
+        <x:v>GUNVOR ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1148" t="str">
-        <x:v>8486</x:v>
-[...1 lines deleted...]
-      <x:c r="D1148" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1149">
       <x:c r="A1149" t="str">
-        <x:v>Q5T</x:v>
+        <x:v>Q59</x:v>
       </x:c>
       <x:c r="B1149" t="str">
-        <x:v>DEREBAŞI ENERJİ A.Ş.</x:v>
+        <x:v>SERİN ENERJİ ELEKTRİK ÜRETİM DAĞITIM PAZARLAMA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1149" t="str">
-        <x:v>7421</x:v>
-[...1 lines deleted...]
-      <x:c r="D1149" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1150">
       <x:c r="A1150" t="str">
-        <x:v>Q5V</x:v>
+        <x:v>Q5A</x:v>
       </x:c>
       <x:c r="B1150" t="str">
-        <x:v>DOKUBOY DOKUMACILAR TEKSTİL MADENCİLİK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KAYA TURİSTİK TESİSLERİ TİTREYENGÖL OTELCİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C1150" t="str">
-        <x:v>7431</x:v>
-[...1 lines deleted...]
-      <x:c r="D1150" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1151">
       <x:c r="A1151" t="str">
-        <x:v>Q5W</x:v>
+        <x:v>Q5B</x:v>
       </x:c>
       <x:c r="B1151" t="str">
-        <x:v>TİMSE ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
+        <x:v>FENER ENERJİ TAAH. İNŞ. SAN. TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1151" t="str">
-        <x:v>8491</x:v>
-[...1 lines deleted...]
-      <x:c r="D1151" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1152">
       <x:c r="A1152" t="str">
-        <x:v>Q5X</x:v>
+        <x:v>Q5C</x:v>
       </x:c>
       <x:c r="B1152" t="str">
-        <x:v>USTA HİDROELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ADACAMİ ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1152" t="str">
-        <x:v>7965</x:v>
-[...1 lines deleted...]
-      <x:c r="D1152" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1153">
       <x:c r="A1153" t="str">
-        <x:v>Q5Y</x:v>
+        <x:v>Q5E</x:v>
       </x:c>
       <x:c r="B1153" t="str">
-        <x:v>SOCAR ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>İDOL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1153" t="str">
-        <x:v>7435</x:v>
-[...1 lines deleted...]
-      <x:c r="D1153" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1154">
       <x:c r="A1154" t="str">
-        <x:v>Q5Z</x:v>
+        <x:v>Q5F</x:v>
       </x:c>
       <x:c r="B1154" t="str">
-        <x:v>NAKSAN ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>ANADOLU İPLİK TEKSTİL FABRİKALARI SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1154" t="str">
-        <x:v>7432</x:v>
-[...1 lines deleted...]
-      <x:c r="D1154" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1155">
       <x:c r="A1155" t="str">
-        <x:v>Q62</x:v>
+        <x:v>Q5H</x:v>
       </x:c>
       <x:c r="B1155" t="str">
-        <x:v>YATAĞAN TERMİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>HOŞDERE ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1155" t="str">
-        <x:v>7715</x:v>
-[...1 lines deleted...]
-      <x:c r="D1155" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1156">
       <x:c r="A1156" t="str">
-        <x:v>Q64</x:v>
+        <x:v>Q5I</x:v>
       </x:c>
       <x:c r="B1156" t="str">
-        <x:v>ELİF GRUP ENERJİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>EE ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK) (NEF İNŞAAT GRUBU TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ)</x:v>
       </x:c>
       <x:c r="C1156" t="str">
-        <x:v>7717</x:v>
-[...1 lines deleted...]
-      <x:c r="D1156" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1157">
       <x:c r="A1157" t="str">
-        <x:v>Q65</x:v>
+        <x:v>Q5J</x:v>
       </x:c>
       <x:c r="B1157" t="str">
-        <x:v>KALEHAN BEYHAN ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AL-YEL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1157" t="str">
-        <x:v>7718</x:v>
-[...1 lines deleted...]
-      <x:c r="D1157" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1158">
       <x:c r="A1158" t="str">
-        <x:v>Q66</x:v>
+        <x:v>Q5L</x:v>
       </x:c>
       <x:c r="B1158" t="str">
-        <x:v>EAG ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>ENEKS ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1158" t="str">
-        <x:v>7719</x:v>
-[...1 lines deleted...]
-      <x:c r="D1158" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1159">
       <x:c r="A1159" t="str">
-        <x:v>Q68</x:v>
+        <x:v>Q5N</x:v>
       </x:c>
       <x:c r="B1159" t="str">
-        <x:v>YENİKÖY KEMERKÖY ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>BİSEN ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1159" t="str">
-        <x:v>7720</x:v>
-[...1 lines deleted...]
-      <x:c r="D1159" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1160">
       <x:c r="A1160" t="str">
-        <x:v>Q69</x:v>
+        <x:v>Q5O</x:v>
       </x:c>
       <x:c r="B1160" t="str">
-        <x:v>RWE SUPPLY TRADING TURKEY ENERJİ A.Ş.</x:v>
+        <x:v>DARIVEREN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1160" t="str">
-        <x:v>7721</x:v>
-[...1 lines deleted...]
-      <x:c r="D1160" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1161">
       <x:c r="A1161" t="str">
-        <x:v>Q6A</x:v>
+        <x:v>Q5P</x:v>
       </x:c>
       <x:c r="B1161" t="str">
-        <x:v>BAREN ENERJİ ÜRETİM SAN. VE TİC A.Ş.</x:v>
+        <x:v>KANGAL TERMIK SANTRAL ELEKTRIK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1161" t="str">
-        <x:v>7433</x:v>
-[...1 lines deleted...]
-      <x:c r="D1161" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1162">
       <x:c r="A1162" t="str">
-        <x:v>Q6B</x:v>
+        <x:v>Q5Q</x:v>
       </x:c>
       <x:c r="B1162" t="str">
-        <x:v>YENİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BUPİLİÇ ENTEGRE GIDA SANAYİ TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1162" t="str">
-        <x:v>7436</x:v>
-[...1 lines deleted...]
-      <x:c r="D1162" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1163">
       <x:c r="A1163" t="str">
-        <x:v>Q6C</x:v>
+        <x:v>Q5T</x:v>
       </x:c>
       <x:c r="B1163" t="str">
-        <x:v>KADİRLİ ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>DEREBAŞI ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1163" t="str">
-        <x:v>7437</x:v>
-[...1 lines deleted...]
-      <x:c r="D1163" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1164">
       <x:c r="A1164" t="str">
-        <x:v>Q6E</x:v>
+        <x:v>Q5V</x:v>
       </x:c>
       <x:c r="B1164" t="str">
-        <x:v>ADASU ENERJİ A.Ş.</x:v>
+        <x:v>DOKUBOY DOKUMACILAR TEKSTİL MADENCİLİK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1164" t="str">
-        <x:v>7454</x:v>
-[...1 lines deleted...]
-      <x:c r="D1164" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1165">
       <x:c r="A1165" t="str">
-        <x:v>Q6F</x:v>
+        <x:v>Q5W</x:v>
       </x:c>
       <x:c r="B1165" t="str">
-        <x:v>LUTUF MENSUCAT A.Ş.</x:v>
+        <x:v>TİMSE ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1165" t="str">
-        <x:v>7459</x:v>
-[...1 lines deleted...]
-      <x:c r="D1165" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1166">
       <x:c r="A1166" t="str">
-        <x:v>Q6G</x:v>
+        <x:v>Q5X</x:v>
       </x:c>
       <x:c r="B1166" t="str">
-        <x:v>ATABEY ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>USTA HİDROELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1166" t="str">
-        <x:v>7462</x:v>
-[...1 lines deleted...]
-      <x:c r="D1166" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1167">
       <x:c r="A1167" t="str">
-        <x:v>Q6H</x:v>
+        <x:v>Q5Y</x:v>
       </x:c>
       <x:c r="B1167" t="str">
-        <x:v>BGT ELEKTRİK ÜRETİMİ VE TİC.A.Ş.</x:v>
+        <x:v>SOCAR ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1167" t="str">
-        <x:v>7463</x:v>
-[...1 lines deleted...]
-      <x:c r="D1167" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1168">
       <x:c r="A1168" t="str">
-        <x:v>Q6I</x:v>
+        <x:v>Q5Z</x:v>
       </x:c>
       <x:c r="B1168" t="str">
-        <x:v>MEM TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>NAKSAN ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1168" t="str">
-        <x:v>8497</x:v>
-[...1 lines deleted...]
-      <x:c r="D1168" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1169">
       <x:c r="A1169" t="str">
-        <x:v>Q6J</x:v>
+        <x:v>Q62</x:v>
       </x:c>
       <x:c r="B1169" t="str">
-        <x:v>SARAY DÖKÜM VE MADENİ AKSAM SANAYİ TURİZM A.Ş.</x:v>
+        <x:v>YATAĞAN TERMİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1169" t="str">
-        <x:v>7464</x:v>
-[...1 lines deleted...]
-      <x:c r="D1169" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1170">
       <x:c r="A1170" t="str">
-        <x:v>Q6K</x:v>
+        <x:v>Q64</x:v>
       </x:c>
       <x:c r="B1170" t="str">
-        <x:v>POLAT ELEKTRİK ÜRETİM İNŞAAT İTHALAT İHRACAT A.Ş.</x:v>
+        <x:v>ELİF GRUP ENERJİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1170" t="str">
-        <x:v>7465</x:v>
-[...1 lines deleted...]
-      <x:c r="D1170" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1171">
       <x:c r="A1171" t="str">
-        <x:v>Q6L</x:v>
+        <x:v>Q65</x:v>
       </x:c>
       <x:c r="B1171" t="str">
-        <x:v>MELET ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>KALEHAN BEYHAN ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1171" t="str">
-        <x:v>7467</x:v>
-[...1 lines deleted...]
-      <x:c r="D1171" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1172">
       <x:c r="A1172" t="str">
-        <x:v>Q6M</x:v>
+        <x:v>Q66</x:v>
       </x:c>
       <x:c r="B1172" t="str">
-        <x:v>İLCAN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EAG ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1172" t="str">
-        <x:v>7468</x:v>
-[...1 lines deleted...]
-      <x:c r="D1172" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1173">
       <x:c r="A1173" t="str">
-        <x:v>Q6N</x:v>
+        <x:v>Q68</x:v>
       </x:c>
       <x:c r="B1173" t="str">
-        <x:v>EFELER BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YENİKÖY KEMERKÖY ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1173" t="str">
-        <x:v>7478</x:v>
-[...1 lines deleted...]
-      <x:c r="D1173" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1174">
       <x:c r="A1174" t="str">
-        <x:v>Q6O</x:v>
+        <x:v>Q69</x:v>
       </x:c>
       <x:c r="B1174" t="str">
-        <x:v>ÇELİKLER JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>RWE SUPPLY TRADING TURKEY ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1174" t="str">
-        <x:v>7482</x:v>
-[...1 lines deleted...]
-      <x:c r="D1174" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1175">
       <x:c r="A1175" t="str">
-        <x:v>Q6P</x:v>
+        <x:v>Q6A</x:v>
       </x:c>
       <x:c r="B1175" t="str">
-        <x:v>ÖRES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BAREN ENERJİ ÜRETİM SAN. VE TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C1175" t="str">
-        <x:v>7483</x:v>
-[...1 lines deleted...]
-      <x:c r="D1175" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1176">
       <x:c r="A1176" t="str">
-        <x:v>Q6R</x:v>
+        <x:v>Q6B</x:v>
       </x:c>
       <x:c r="B1176" t="str">
-        <x:v>ARI SU ENERJI ÜRETIM A.Ş.</x:v>
+        <x:v>YENİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1176" t="str">
-        <x:v>7486</x:v>
-[...1 lines deleted...]
-      <x:c r="D1176" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1177">
       <x:c r="A1177" t="str">
-        <x:v>Q6S</x:v>
+        <x:v>Q6C</x:v>
       </x:c>
       <x:c r="B1177" t="str">
-        <x:v>DNZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KADİRLİ ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1177" t="str">
-        <x:v>7487</x:v>
-[...1 lines deleted...]
-      <x:c r="D1177" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1178">
       <x:c r="A1178" t="str">
-        <x:v>Q6T</x:v>
+        <x:v>Q6E</x:v>
       </x:c>
       <x:c r="B1178" t="str">
-        <x:v>AYSU ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ADASU ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1178" t="str">
-        <x:v>7488</x:v>
-[...1 lines deleted...]
-      <x:c r="D1178" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1179">
       <x:c r="A1179" t="str">
-        <x:v>Q6U</x:v>
+        <x:v>Q6F</x:v>
       </x:c>
       <x:c r="B1179" t="str">
-        <x:v>ÇANRES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>LUTUF MENSUCAT A.Ş.</x:v>
       </x:c>
       <x:c r="C1179" t="str">
-        <x:v>7489</x:v>
-[...1 lines deleted...]
-      <x:c r="D1179" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1180">
       <x:c r="A1180" t="str">
-        <x:v>Q6X</x:v>
+        <x:v>Q6G</x:v>
       </x:c>
       <x:c r="B1180" t="str">
-        <x:v>KİBAR ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>ATABEY ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1180" t="str">
-        <x:v>7966</x:v>
-[...1 lines deleted...]
-      <x:c r="D1180" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1181">
       <x:c r="A1181" t="str">
-        <x:v>Q6Y</x:v>
+        <x:v>Q6H</x:v>
       </x:c>
       <x:c r="B1181" t="str">
-        <x:v>ASLANCIK ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BGT ELEKTRİK ÜRETİMİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1181" t="str">
-        <x:v>7496</x:v>
-[...1 lines deleted...]
-      <x:c r="D1181" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1182">
       <x:c r="A1182" t="str">
-        <x:v>Q6Z</x:v>
+        <x:v>Q6I</x:v>
       </x:c>
       <x:c r="B1182" t="str">
-        <x:v>ETKEN ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>MEM TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1182" t="str">
-        <x:v>7497</x:v>
-[...1 lines deleted...]
-      <x:c r="D1182" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1183">
       <x:c r="A1183" t="str">
-        <x:v>Q70</x:v>
+        <x:v>Q6J</x:v>
       </x:c>
       <x:c r="B1183" t="str">
-        <x:v>DESA ELEKTRİK ENERJİSİ TEDARİK VE TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>SARAY DÖKÜM VE MADENİ AKSAM SANAYİ TURİZM A.Ş.</x:v>
       </x:c>
       <x:c r="C1183" t="str">
-        <x:v>8360</x:v>
-[...1 lines deleted...]
-      <x:c r="D1183" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1184">
       <x:c r="A1184" t="str">
-        <x:v>Q71</x:v>
+        <x:v>Q6K</x:v>
       </x:c>
       <x:c r="B1184" t="str">
-        <x:v>ÇATES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>POLAT ELEKTRİK ÜRETİM İNŞAAT İTHALAT İHRACAT A.Ş.</x:v>
       </x:c>
       <x:c r="C1184" t="str">
-        <x:v>7722</x:v>
-[...1 lines deleted...]
-      <x:c r="D1184" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1185">
       <x:c r="A1185" t="str">
-        <x:v>Q73</x:v>
+        <x:v>Q6L</x:v>
       </x:c>
       <x:c r="B1185" t="str">
-        <x:v>SUKOM ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>MELET ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1185" t="str">
-        <x:v>7724</x:v>
-[...1 lines deleted...]
-      <x:c r="D1185" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1186">
       <x:c r="A1186" t="str">
-        <x:v>Q74</x:v>
+        <x:v>Q6M</x:v>
       </x:c>
       <x:c r="B1186" t="str">
-        <x:v>YEŞİLKÖY ELEKTRİK ÜRETİM VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>İLCAN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1186" t="str">
-        <x:v>7725</x:v>
-[...1 lines deleted...]
-      <x:c r="D1186" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1187">
       <x:c r="A1187" t="str">
-        <x:v>Q75</x:v>
+        <x:v>Q6N</x:v>
       </x:c>
       <x:c r="B1187" t="str">
-        <x:v>ÜLKE YATIRIM ARAŞTIRMA GELİŞTİRME MADENCİLİK İNŞ.VE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EFELER BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1187" t="str">
-        <x:v>7726</x:v>
-[...1 lines deleted...]
-      <x:c r="D1187" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1188">
       <x:c r="A1188" t="str">
-        <x:v>Q77</x:v>
+        <x:v>Q6O</x:v>
       </x:c>
       <x:c r="B1188" t="str">
-        <x:v>TEKSMAK MAKİNE TEKSTİL ENERJİ SAN.TİC.PAZ.LTD.ŞTİ.</x:v>
+        <x:v>ÇELİKLER JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1188" t="str">
-        <x:v>7730</x:v>
-[...1 lines deleted...]
-      <x:c r="D1188" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1189">
       <x:c r="A1189" t="str">
-        <x:v>Q79</x:v>
+        <x:v>Q6P</x:v>
       </x:c>
       <x:c r="B1189" t="str">
-        <x:v>PEKER ENERJİ A.Ş.</x:v>
+        <x:v>ÖRES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1189" t="str">
-        <x:v>7732</x:v>
-[...1 lines deleted...]
-      <x:c r="D1189" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1190">
       <x:c r="A1190" t="str">
-        <x:v>Q7A</x:v>
+        <x:v>Q6R</x:v>
       </x:c>
       <x:c r="B1190" t="str">
-        <x:v>MUY ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ARI SU ENERJI ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1190" t="str">
-        <x:v>7501</x:v>
-[...1 lines deleted...]
-      <x:c r="D1190" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1191">
       <x:c r="A1191" t="str">
-        <x:v>Q7B</x:v>
+        <x:v>Q6S</x:v>
       </x:c>
       <x:c r="B1191" t="str">
-        <x:v>AĞAOĞLU ENERJI ÜRETIM A.Ş.</x:v>
+        <x:v>DNZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1191" t="str">
-        <x:v>7502</x:v>
-[...1 lines deleted...]
-      <x:c r="D1191" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1192">
       <x:c r="A1192" t="str">
-        <x:v>Q7C</x:v>
+        <x:v>Q6T</x:v>
       </x:c>
       <x:c r="B1192" t="str">
-        <x:v>ENSU ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AYSU ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1192" t="str">
-        <x:v>7503</x:v>
-[...1 lines deleted...]
-      <x:c r="D1192" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1193">
       <x:c r="A1193" t="str">
-        <x:v>Q7D</x:v>
+        <x:v>Q6U</x:v>
       </x:c>
       <x:c r="B1193" t="str">
-        <x:v>OYKA KAĞIT AMBALAJ SAN.VE TIC.A.Ş.</x:v>
+        <x:v>ÇANRES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1193" t="str">
-        <x:v>7527</x:v>
-[...1 lines deleted...]
-      <x:c r="D1193" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1194">
       <x:c r="A1194" t="str">
-        <x:v>Q7E</x:v>
+        <x:v>Q6X</x:v>
       </x:c>
       <x:c r="B1194" t="str">
-        <x:v>BND ELEKTRIK ÜRETIM A.Ş.</x:v>
+        <x:v>KİBAR ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1194" t="str">
-        <x:v>7528</x:v>
-[...1 lines deleted...]
-      <x:c r="D1194" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1195">
       <x:c r="A1195" t="str">
-        <x:v>Q7F</x:v>
+        <x:v>Q6Y</x:v>
       </x:c>
       <x:c r="B1195" t="str">
-        <x:v>BÜKKÖY MADENCİLİK TURİZM İNŞAAT ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ASLANCIK ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1195" t="str">
-        <x:v>7535</x:v>
-[...1 lines deleted...]
-      <x:c r="D1195" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1196">
       <x:c r="A1196" t="str">
-        <x:v>Q7G</x:v>
+        <x:v>Q6Z</x:v>
       </x:c>
       <x:c r="B1196" t="str">
-        <x:v>AK-ÖZLÜCE ELEKTRİK ÜRETİM TİC. A.Ş.</x:v>
+        <x:v>ETKEN ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1196" t="str">
-        <x:v>7536</x:v>
-[...1 lines deleted...]
-      <x:c r="D1196" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1197">
       <x:c r="A1197" t="str">
-        <x:v>Q7H</x:v>
+        <x:v>Q70</x:v>
       </x:c>
       <x:c r="B1197" t="str">
-        <x:v>KGM ENERJİ TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>DESA ELEKTRİK ENERJİSİ TEDARİK VE TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1197" t="str">
-        <x:v>7542</x:v>
-[...1 lines deleted...]
-      <x:c r="D1197" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1198">
       <x:c r="A1198" t="str">
-        <x:v>Q7I</x:v>
+        <x:v>Q71</x:v>
       </x:c>
       <x:c r="B1198" t="str">
-        <x:v>ÇAĞLAR ENERJİ ELEKTRİK ÜRETİM YAPI VE YAPI MALZEMELERİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>ÇATES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1198" t="str">
-        <x:v>8500</x:v>
-[...1 lines deleted...]
-      <x:c r="D1198" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1199">
       <x:c r="A1199" t="str">
-        <x:v>Q7J</x:v>
+        <x:v>Q73</x:v>
       </x:c>
       <x:c r="B1199" t="str">
-        <x:v>ÇELİKLER ELEKTRİK ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>SUKOM ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1199" t="str">
-        <x:v>7545</x:v>
-[...1 lines deleted...]
-      <x:c r="D1199" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1200">
       <x:c r="A1200" t="str">
-        <x:v>Q7K</x:v>
+        <x:v>Q74</x:v>
       </x:c>
       <x:c r="B1200" t="str">
-        <x:v>TASFİYE HALİNDE FATİH ENERJİ ELEKTRİK ÜR. PAZ.DAN.SAN.VETİC.A.Ş.</x:v>
+        <x:v>YEŞİLKÖY ELEKTRİK ÜRETİM VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1200" t="str">
-        <x:v>7551</x:v>
-[...1 lines deleted...]
-      <x:c r="D1200" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1201">
       <x:c r="A1201" t="str">
-        <x:v>Q7L</x:v>
+        <x:v>Q75</x:v>
       </x:c>
       <x:c r="B1201" t="str">
-        <x:v>VİTOL ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>ÜLKE YATIRIM ARAŞTIRMA GELİŞTİRME MADENCİLİK İNŞ.VE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1201" t="str">
-        <x:v>7553</x:v>
-[...1 lines deleted...]
-      <x:c r="D1201" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1202">
       <x:c r="A1202" t="str">
-        <x:v>Q7N</x:v>
+        <x:v>Q79</x:v>
       </x:c>
       <x:c r="B1202" t="str">
-        <x:v>TUFAN ENERJİ İNŞAAT TAAHHÜT SAN.TİC.A.Ş.</x:v>
+        <x:v>PEKER ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1202" t="str">
-        <x:v>7555</x:v>
-[...1 lines deleted...]
-      <x:c r="D1202" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1203">
       <x:c r="A1203" t="str">
-        <x:v>Q7O</x:v>
+        <x:v>Q7A</x:v>
       </x:c>
       <x:c r="B1203" t="str">
-        <x:v>İZDEMİR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MUY ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1203" t="str">
-        <x:v>7560</x:v>
-[...1 lines deleted...]
-      <x:c r="D1203" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1204">
       <x:c r="A1204" t="str">
-        <x:v>Q7Q</x:v>
+        <x:v>Q7B</x:v>
       </x:c>
       <x:c r="B1204" t="str">
-        <x:v>ADAPAZARI ŞEKER FABRİKASI A.Ş.</x:v>
+        <x:v>AĞAOĞLU ENERJI ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1204" t="str">
-        <x:v>8501</x:v>
-[...1 lines deleted...]
-      <x:c r="D1204" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1205">
       <x:c r="A1205" t="str">
-        <x:v>Q7S</x:v>
+        <x:v>Q7C</x:v>
       </x:c>
       <x:c r="B1205" t="str">
-        <x:v>TOROS GÖNEN YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ENSU ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1205" t="str">
-        <x:v>7563</x:v>
-[...1 lines deleted...]
-      <x:c r="D1205" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1206">
       <x:c r="A1206" t="str">
-        <x:v>Q7U</x:v>
+        <x:v>Q7D</x:v>
       </x:c>
       <x:c r="B1206" t="str">
-        <x:v>ASKA ENERJİ TOPTAN SATIŞ SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>OYKA KAĞIT AMBALAJ SAN.VE TIC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1206" t="str">
-        <x:v>7567</x:v>
-[...1 lines deleted...]
-      <x:c r="D1206" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1207">
       <x:c r="A1207" t="str">
-        <x:v>Q7V</x:v>
+        <x:v>Q7E</x:v>
       </x:c>
       <x:c r="B1207" t="str">
-        <x:v>DOĞRUDAN ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>BND ELEKTRIK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1207" t="str">
-        <x:v>7568</x:v>
-[...1 lines deleted...]
-      <x:c r="D1207" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1208">
       <x:c r="A1208" t="str">
-        <x:v>Q7X</x:v>
+        <x:v>Q7F</x:v>
       </x:c>
       <x:c r="B1208" t="str">
-        <x:v>MONO MİMARLIK İNŞAAT TURİZM YATIRIM TANITIM VE MAĞAZACILIK TİC.A.Ş.</x:v>
+        <x:v>BÜKKÖY MADENCİLİK TURİZM İNŞAAT ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1208" t="str">
-        <x:v>7967</x:v>
-[...1 lines deleted...]
-      <x:c r="D1208" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1209">
       <x:c r="A1209" t="str">
-        <x:v>Q7Z</x:v>
+        <x:v>Q7G</x:v>
       </x:c>
       <x:c r="B1209" t="str">
-        <x:v>TESLA ENERJİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>AK-ÖZLÜCE ELEKTRİK ÜRETİM TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1209" t="str">
-        <x:v>7571</x:v>
-[...1 lines deleted...]
-      <x:c r="D1209" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1210">
       <x:c r="A1210" t="str">
-        <x:v>Q80</x:v>
+        <x:v>Q7H</x:v>
       </x:c>
       <x:c r="B1210" t="str">
-        <x:v>YAĞMUR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KGM ENERJİ TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1210" t="str">
-        <x:v>8358</x:v>
-[...1 lines deleted...]
-      <x:c r="D1210" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1211">
       <x:c r="A1211" t="str">
-        <x:v>Q82</x:v>
+        <x:v>Q7I</x:v>
       </x:c>
       <x:c r="B1211" t="str">
-        <x:v>TRABLUS ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇAĞLAR ENERJİ ELEKTRİK ÜRETİM YAPI VE YAPI MALZEMELERİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1211" t="str">
-        <x:v>7734</x:v>
-[...1 lines deleted...]
-      <x:c r="D1211" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1212">
       <x:c r="A1212" t="str">
-        <x:v>Q83</x:v>
+        <x:v>Q7J</x:v>
       </x:c>
       <x:c r="B1212" t="str">
-        <x:v>BIÇAKCILAR ÇANDARLI ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇELİKLER ELEKTRİK ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1212" t="str">
-        <x:v>7735</x:v>
-[...1 lines deleted...]
-      <x:c r="D1212" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1213">
       <x:c r="A1213" t="str">
-        <x:v>Q86</x:v>
+        <x:v>Q7K</x:v>
       </x:c>
       <x:c r="B1213" t="str">
-        <x:v>GAZİPAŞA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>TASFİYE HALİNDE FATİH ENERJİ ELEKTRİK ÜR. PAZ.DAN.SAN.VETİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1213" t="str">
-        <x:v>7738</x:v>
-[...1 lines deleted...]
-      <x:c r="D1213" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1214">
       <x:c r="A1214" t="str">
-        <x:v>Q87</x:v>
+        <x:v>Q7L</x:v>
       </x:c>
       <x:c r="B1214" t="str">
-        <x:v>PAŞA HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>VİTOL ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1214" t="str">
-        <x:v>7739</x:v>
-[...1 lines deleted...]
-      <x:c r="D1214" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1215">
       <x:c r="A1215" t="str">
-        <x:v>Q8A</x:v>
+        <x:v>Q7N</x:v>
       </x:c>
       <x:c r="B1215" t="str">
-        <x:v>NİSAN ENERJİ ÜRETİM SAN. TİC. A.Ş.</x:v>
+        <x:v>TUFAN ENERJİ İNŞAAT TAAHHÜT SAN.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1215" t="str">
-        <x:v>7572</x:v>
-[...1 lines deleted...]
-      <x:c r="D1215" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1216">
       <x:c r="A1216" t="str">
-        <x:v>Q8B</x:v>
+        <x:v>Q7O</x:v>
       </x:c>
       <x:c r="B1216" t="str">
-        <x:v>MİRAN ENERJİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>İZDEMİR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1216" t="str">
-        <x:v>7574</x:v>
-[...1 lines deleted...]
-      <x:c r="D1216" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1217">
       <x:c r="A1217" t="str">
-        <x:v>Q8C</x:v>
+        <x:v>Q7Q</x:v>
       </x:c>
       <x:c r="B1217" t="str">
-        <x:v>BİFA BİSKÜVİ VE GIDA SAN.A.Ş.</x:v>
+        <x:v>ADAPAZARI ŞEKER FABRİKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C1217" t="str">
-        <x:v>7576</x:v>
-[...1 lines deleted...]
-      <x:c r="D1217" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1218">
       <x:c r="A1218" t="str">
-        <x:v>Q8D</x:v>
+        <x:v>Q7S</x:v>
       </x:c>
       <x:c r="B1218" t="str">
-        <x:v>DEREMEN ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>TOROS GÖNEN YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1218" t="str">
-        <x:v>7579</x:v>
-[...1 lines deleted...]
-      <x:c r="D1218" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1219">
       <x:c r="A1219" t="str">
-        <x:v>Q8E</x:v>
+        <x:v>Q7U</x:v>
       </x:c>
       <x:c r="B1219" t="str">
-        <x:v>VASFİ ENERJİ ELEKTRİK ÜRETİM PAZARLAMA SAN. VE TİC. LTD. ŞTİ</x:v>
+        <x:v>ASKA ENERJİ TOPTAN SATIŞ SAN. VE TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1219" t="str">
-        <x:v>7581</x:v>
-[...1 lines deleted...]
-      <x:c r="D1219" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1220">
       <x:c r="A1220" t="str">
-        <x:v>Q8F</x:v>
+        <x:v>Q7V</x:v>
       </x:c>
       <x:c r="B1220" t="str">
-        <x:v>USTAOĞLU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DOĞRUDAN ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1220" t="str">
-        <x:v>7582</x:v>
-[...1 lines deleted...]
-      <x:c r="D1220" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1221">
       <x:c r="A1221" t="str">
-        <x:v>Q8H</x:v>
+        <x:v>Q7X</x:v>
       </x:c>
       <x:c r="B1221" t="str">
-        <x:v>ERENLER ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>MONO MİMARLIK İNŞAAT TURİZM YATIRIM TANITIM VE MAĞAZACILIK TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1221" t="str">
-        <x:v>7584</x:v>
-[...1 lines deleted...]
-      <x:c r="D1221" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1222">
       <x:c r="A1222" t="str">
-        <x:v>Q8I</x:v>
+        <x:v>Q7Z</x:v>
       </x:c>
       <x:c r="B1222" t="str">
-        <x:v>MELİKE İPLİK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TESLA ENERJİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1222" t="str">
-        <x:v>8506</x:v>
-[...1 lines deleted...]
-      <x:c r="D1222" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1223">
       <x:c r="A1223" t="str">
-        <x:v>Q8J</x:v>
+        <x:v>Q80</x:v>
       </x:c>
       <x:c r="B1223" t="str">
-        <x:v>KARBİO ENERJİ VE ORGANİK GÜBRE ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>YAĞMUR ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1223" t="str">
-        <x:v>7586</x:v>
-[...1 lines deleted...]
-      <x:c r="D1223" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1224">
       <x:c r="A1224" t="str">
-        <x:v>Q8K</x:v>
+        <x:v>Q82</x:v>
       </x:c>
       <x:c r="B1224" t="str">
-        <x:v>TÜRKAY ALTERNATİF ENERJİDEN ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TRABLUS ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1224" t="str">
-        <x:v>7587</x:v>
-[...1 lines deleted...]
-      <x:c r="D1224" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1225">
       <x:c r="A1225" t="str">
-        <x:v>Q8L</x:v>
+        <x:v>Q83</x:v>
       </x:c>
       <x:c r="B1225" t="str">
-        <x:v>AES ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>BIÇAKCILAR ÇANDARLI ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1225" t="str">
-        <x:v>7588</x:v>
-[...1 lines deleted...]
-      <x:c r="D1225" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1226">
       <x:c r="A1226" t="str">
-        <x:v>Q8M</x:v>
+        <x:v>Q86</x:v>
       </x:c>
       <x:c r="B1226" t="str">
-        <x:v>ALPEREN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GAZİPAŞA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1226" t="str">
-        <x:v>7589</x:v>
-[...1 lines deleted...]
-      <x:c r="D1226" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1227">
       <x:c r="A1227" t="str">
-        <x:v>Q8N</x:v>
+        <x:v>Q87</x:v>
       </x:c>
       <x:c r="B1227" t="str">
-        <x:v>YEŞİLYURT ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE İTHALAT İHRACAT A.Ş. (TEDARİK)</x:v>
+        <x:v>PAŞA HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1227" t="str">
-        <x:v>7590</x:v>
-[...1 lines deleted...]
-      <x:c r="D1227" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1228">
       <x:c r="A1228" t="str">
-        <x:v>Q8Q</x:v>
+        <x:v>Q8A</x:v>
       </x:c>
       <x:c r="B1228" t="str">
-        <x:v>ETİ KROM A.Ş.</x:v>
+        <x:v>NİSAN ENERJİ ÜRETİM SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1228" t="str">
-        <x:v>8508</x:v>
-[...1 lines deleted...]
-      <x:c r="D1228" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1229">
       <x:c r="A1229" t="str">
-        <x:v>Q8T</x:v>
+        <x:v>Q8B</x:v>
       </x:c>
       <x:c r="B1229" t="str">
-        <x:v>IRMAK ENERJİ ÜRETİM SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>MİRAN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1229" t="str">
-        <x:v>7598</x:v>
-[...1 lines deleted...]
-      <x:c r="D1229" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1230">
       <x:c r="A1230" t="str">
-        <x:v>Q8U</x:v>
+        <x:v>Q8C</x:v>
       </x:c>
       <x:c r="B1230" t="str">
-        <x:v>İÇTAŞ YENİLENEBİLİR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>BİFA BİSKÜVİ VE GIDA SAN.A.Ş.</x:v>
       </x:c>
       <x:c r="C1230" t="str">
-        <x:v>7599</x:v>
-[...1 lines deleted...]
-      <x:c r="D1230" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1231">
       <x:c r="A1231" t="str">
-        <x:v>Q8V</x:v>
+        <x:v>Q8D</x:v>
       </x:c>
       <x:c r="B1231" t="str">
-        <x:v>GÖKBEL ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DEREMEN ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1231" t="str">
-        <x:v>7604</x:v>
-[...1 lines deleted...]
-      <x:c r="D1231" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1232">
       <x:c r="A1232" t="str">
-        <x:v>Q8W</x:v>
+        <x:v>Q8E</x:v>
       </x:c>
       <x:c r="B1232" t="str">
-        <x:v>İSTANBUL GÜBRE SAN. A.Ş. (İGSAŞ)</x:v>
+        <x:v>VASFİ ENERJİ ELEKTRİK ÜRETİM PAZARLAMA SAN. VE TİC. LTD. ŞTİ</x:v>
       </x:c>
       <x:c r="C1232" t="str">
-        <x:v>8509</x:v>
-[...1 lines deleted...]
-      <x:c r="D1232" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1233">
       <x:c r="A1233" t="str">
-        <x:v>Q8X</x:v>
+        <x:v>Q8F</x:v>
       </x:c>
       <x:c r="B1233" t="str">
-        <x:v>MELTEM ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>USTAOĞLU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1233" t="str">
-        <x:v>7975</x:v>
-[...1 lines deleted...]
-      <x:c r="D1233" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1234">
       <x:c r="A1234" t="str">
-        <x:v>Q8Y</x:v>
+        <x:v>Q8H</x:v>
       </x:c>
       <x:c r="B1234" t="str">
-        <x:v>VARTO ELEKTRİK ÜRETIM A.Ş.</x:v>
+        <x:v>ERENLER ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1234" t="str">
-        <x:v>7605</x:v>
-[...1 lines deleted...]
-      <x:c r="D1234" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1235">
       <x:c r="A1235" t="str">
-        <x:v>Q90</x:v>
+        <x:v>Q8I</x:v>
       </x:c>
       <x:c r="B1235" t="str">
-        <x:v>BOYUT GRUP ENERJİ ELEKTRİK ÜRETİM İNŞAAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MELİKE İPLİK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1235" t="str">
-        <x:v>8362</x:v>
-[...1 lines deleted...]
-      <x:c r="D1235" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1236">
       <x:c r="A1236" t="str">
-        <x:v>Q91</x:v>
+        <x:v>Q8J</x:v>
       </x:c>
       <x:c r="B1236" t="str">
-        <x:v>HES ENERJİ ÜRETİMİ SAN.VE TİC.A.Ş.</x:v>
+        <x:v>KARBİO ENERJİ VE ORGANİK GÜBRE ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1236" t="str">
-        <x:v>7742</x:v>
-[...1 lines deleted...]
-      <x:c r="D1236" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1237">
       <x:c r="A1237" t="str">
-        <x:v>Q92</x:v>
+        <x:v>Q8K</x:v>
       </x:c>
       <x:c r="B1237" t="str">
-        <x:v>YURTBAY SERAMIK SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>TÜRKAY ALTERNATİF ENERJİDEN ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1237" t="str">
-        <x:v>7743</x:v>
-[...1 lines deleted...]
-      <x:c r="D1237" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1238">
       <x:c r="A1238" t="str">
-        <x:v>Q95</x:v>
+        <x:v>Q8L</x:v>
       </x:c>
       <x:c r="B1238" t="str">
-        <x:v>KARGI KIZILIRMAK ENERJI A.Ş.</x:v>
+        <x:v>AES ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1238" t="str">
-        <x:v>7751</x:v>
-[...1 lines deleted...]
-      <x:c r="D1238" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1239">
       <x:c r="A1239" t="str">
-        <x:v>Q97</x:v>
+        <x:v>Q8M</x:v>
       </x:c>
       <x:c r="B1239" t="str">
-        <x:v>EFOM ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ALPEREN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1239" t="str">
-        <x:v>7754</x:v>
-[...1 lines deleted...]
-      <x:c r="D1239" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1240">
       <x:c r="A1240" t="str">
-        <x:v>Q99</x:v>
+        <x:v>Q8N</x:v>
       </x:c>
       <x:c r="B1240" t="str">
-        <x:v>SE SANTRAL ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş</x:v>
+        <x:v>YEŞİLYURT ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE İTHALAT İHRACAT A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1240" t="str">
-        <x:v>7763</x:v>
-[...1 lines deleted...]
-      <x:c r="D1240" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1241">
       <x:c r="A1241" t="str">
-        <x:v>Q9B</x:v>
+        <x:v>Q8Q</x:v>
       </x:c>
       <x:c r="B1241" t="str">
-        <x:v>GETİRİ ENERJİ ÜRETİM SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
+        <x:v>ETİ KROM A.Ş.</x:v>
       </x:c>
       <x:c r="C1241" t="str">
-        <x:v>7613</x:v>
-[...1 lines deleted...]
-      <x:c r="D1241" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1242">
       <x:c r="A1242" t="str">
-        <x:v>Q9D</x:v>
+        <x:v>Q8T</x:v>
       </x:c>
       <x:c r="B1242" t="str">
-        <x:v>SEDSAL ELEKTRİK ENERJİSİ TOPTAN SATIŞ LİMİTED ŞTİ. (TEDARİK)</x:v>
+        <x:v>IRMAK ENERJİ ÜRETİM SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1242" t="str">
-        <x:v>7616</x:v>
-[...1 lines deleted...]
-      <x:c r="D1242" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1243">
       <x:c r="A1243" t="str">
-        <x:v>Q9G</x:v>
+        <x:v>Q8U</x:v>
       </x:c>
       <x:c r="B1243" t="str">
-        <x:v>KRDMR E KARDEMİR ENERJİ ELEKTRİK ÜRETİM  SAN. VE TİC. A.Ş.</x:v>
+        <x:v>İÇTAŞ YENİLENEBİLİR ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1243" t="str">
-        <x:v>7620</x:v>
-[...1 lines deleted...]
-      <x:c r="D1243" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1244">
       <x:c r="A1244" t="str">
-        <x:v>Q9H</x:v>
+        <x:v>Q8V</x:v>
       </x:c>
       <x:c r="B1244" t="str">
-        <x:v>SHELL ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>GÖKBEL ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1244" t="str">
-        <x:v>7621</x:v>
-[...1 lines deleted...]
-      <x:c r="D1244" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1245">
       <x:c r="A1245" t="str">
-        <x:v>Q9I</x:v>
+        <x:v>Q8W</x:v>
       </x:c>
       <x:c r="B1245" t="str">
-        <x:v>YILDIZ ENTEGRE AĞAÇ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>İSTANBUL GÜBRE SAN. A.Ş. (İGSAŞ)</x:v>
       </x:c>
       <x:c r="C1245" t="str">
-        <x:v>8510</x:v>
-[...1 lines deleted...]
-      <x:c r="D1245" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1246">
       <x:c r="A1246" t="str">
-        <x:v>Q9J</x:v>
+        <x:v>Q8X</x:v>
       </x:c>
       <x:c r="B1246" t="str">
-        <x:v>AŞKALE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MELTEM ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1246" t="str">
-        <x:v>7622</x:v>
-[...1 lines deleted...]
-      <x:c r="D1246" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1247">
       <x:c r="A1247" t="str">
-        <x:v>Q9K</x:v>
+        <x:v>Q8Y</x:v>
       </x:c>
       <x:c r="B1247" t="str">
-        <x:v>GÜVEN GIDA SAN. VE TİC. A.Ş.</x:v>
+        <x:v>VARTO ELEKTRİK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1247" t="str">
-        <x:v>7623</x:v>
-[...1 lines deleted...]
-      <x:c r="D1247" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1248">
       <x:c r="A1248" t="str">
-        <x:v>Q9L</x:v>
+        <x:v>Q90</x:v>
       </x:c>
       <x:c r="B1248" t="str">
-        <x:v>AHMET HAKAN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BOYUT GRUP ENERJİ ELEKTRİK ÜRETİM İNŞAAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1248" t="str">
-        <x:v>7624</x:v>
-[...1 lines deleted...]
-      <x:c r="D1248" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1249">
       <x:c r="A1249" t="str">
-        <x:v>Q9M</x:v>
+        <x:v>Q91</x:v>
       </x:c>
       <x:c r="B1249" t="str">
-        <x:v>BRİZA RÜZGAR ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>HES ENERJİ ÜRETİMİ SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1249" t="str">
-        <x:v>7625</x:v>
-[...1 lines deleted...]
-      <x:c r="D1249" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1250">
       <x:c r="A1250" t="str">
-        <x:v>Q9O</x:v>
+        <x:v>Q92</x:v>
       </x:c>
       <x:c r="B1250" t="str">
-        <x:v>MERTLER ENERJİ ÜRETİM PAZARLAMA A.Ş.</x:v>
+        <x:v>YURTBAY SERAMIK SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1250" t="str">
-        <x:v>7627</x:v>
-[...1 lines deleted...]
-      <x:c r="D1250" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1251">
       <x:c r="A1251" t="str">
-        <x:v>Q9Q</x:v>
+        <x:v>Q95</x:v>
       </x:c>
       <x:c r="B1251" t="str">
-        <x:v>TEZCAN GALVANİZLİ YAPI ELEMANLARI SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KARGI KIZILIRMAK ENERJI A.Ş.</x:v>
       </x:c>
       <x:c r="C1251" t="str">
-        <x:v>8513</x:v>
-[...1 lines deleted...]
-      <x:c r="D1251" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1252">
       <x:c r="A1252" t="str">
-        <x:v>Q9S</x:v>
+        <x:v>Q97</x:v>
       </x:c>
       <x:c r="B1252" t="str">
-        <x:v>GÜFEN ENERJİ ELEKTRİK ÜRETİM PAZARLAMA SAN.TİC.LTD.ŞTİ</x:v>
+        <x:v>EFOM ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1252" t="str">
-        <x:v>7642</x:v>
-[...1 lines deleted...]
-      <x:c r="D1252" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1253">
       <x:c r="A1253" t="str">
-        <x:v>Q9T</x:v>
+        <x:v>Q99</x:v>
       </x:c>
       <x:c r="B1253" t="str">
-        <x:v>GENERAL ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SE SANTRAL ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş</x:v>
       </x:c>
       <x:c r="C1253" t="str">
-        <x:v>7643</x:v>
-[...1 lines deleted...]
-      <x:c r="D1253" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1254">
       <x:c r="A1254" t="str">
-        <x:v>Q9U</x:v>
+        <x:v>Q9B</x:v>
       </x:c>
       <x:c r="B1254" t="str">
-        <x:v>ATLAS ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>GETİRİ ENERJİ ÜRETİM SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1254" t="str">
-        <x:v>7645</x:v>
-[...1 lines deleted...]
-      <x:c r="D1254" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1255">
       <x:c r="A1255" t="str">
-        <x:v>Q9V</x:v>
+        <x:v>Q9D</x:v>
       </x:c>
       <x:c r="B1255" t="str">
-        <x:v>A.F.E ELEKTRİK ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
+        <x:v>SEDSAL ELEKTRİK ENERJİSİ TOPTAN SATIŞ LİMİTED ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1255" t="str">
-        <x:v>7649</x:v>
-[...1 lines deleted...]
-      <x:c r="D1255" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1256">
       <x:c r="A1256" t="str">
-        <x:v>Q9W</x:v>
+        <x:v>Q9G</x:v>
       </x:c>
       <x:c r="B1256" t="str">
-        <x:v>GEMCİLER GÜVEN METAL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KRDMR E KARDEMİR ENERJİ ELEKTRİK ÜRETİM  SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1256" t="str">
-        <x:v>8515</x:v>
-[...1 lines deleted...]
-      <x:c r="D1256" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1257">
       <x:c r="A1257" t="str">
-        <x:v>Q9X</x:v>
+        <x:v>Q9H</x:v>
       </x:c>
       <x:c r="B1257" t="str">
-        <x:v>KÜÇÜK ENERJİ ÜRETİM VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>SHELL ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1257" t="str">
-        <x:v>7981</x:v>
-[...1 lines deleted...]
-      <x:c r="D1257" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1258">
       <x:c r="A1258" t="str">
-        <x:v>Q9Y</x:v>
+        <x:v>Q9I</x:v>
       </x:c>
       <x:c r="B1258" t="str">
-        <x:v>DERİN ENERJİ ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>YILDIZ ENTEGRE AĞAÇ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1258" t="str">
-        <x:v>7652</x:v>
-[...1 lines deleted...]
-      <x:c r="D1258" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1259">
       <x:c r="A1259" t="str">
-        <x:v>Q9Z</x:v>
+        <x:v>Q9J</x:v>
       </x:c>
       <x:c r="B1259" t="str">
-        <x:v>ALEN ALARKO ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AŞKALE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1259" t="str">
-        <x:v>7657</x:v>
-[...1 lines deleted...]
-      <x:c r="D1259" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1260">
       <x:c r="A1260" t="str">
-        <x:v>QA0</x:v>
+        <x:v>Q9K</x:v>
       </x:c>
       <x:c r="B1260" t="str">
-        <x:v>YALOVA RÜZGAR ENERJİSİNDEN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GÜVEN GIDA SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1260" t="str">
-        <x:v>8363</x:v>
-[...1 lines deleted...]
-      <x:c r="D1260" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1261">
       <x:c r="A1261" t="str">
-        <x:v>QA2</x:v>
+        <x:v>Q9L</x:v>
       </x:c>
       <x:c r="B1261" t="str">
-        <x:v>EKOTEN TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AHMET HAKAN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1261" t="str">
-        <x:v>6676</x:v>
-[...1 lines deleted...]
-      <x:c r="D1261" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1262">
       <x:c r="A1262" t="str">
-        <x:v>QA3</x:v>
+        <x:v>Q9M</x:v>
       </x:c>
       <x:c r="B1262" t="str">
-        <x:v>MURAT HES ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>BRİZA RÜZGAR ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1262" t="str">
-        <x:v>6677</x:v>
-[...1 lines deleted...]
-      <x:c r="D1262" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1263">
       <x:c r="A1263" t="str">
-        <x:v>QA4</x:v>
+        <x:v>Q9O</x:v>
       </x:c>
       <x:c r="B1263" t="str">
-        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. BATMAN RAFİNERİ MÜDÜRLÜĞÜ</x:v>
+        <x:v>MERTLER ENERJİ ÜRETİM PAZARLAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1263" t="str">
-        <x:v>6679</x:v>
-[...1 lines deleted...]
-      <x:c r="D1263" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1264">
       <x:c r="A1264" t="str">
-        <x:v>QA5</x:v>
+        <x:v>Q9Q</x:v>
       </x:c>
       <x:c r="B1264" t="str">
-        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. KIRIKKALE RAFİNERİ MÜDÜRLÜĞÜ</x:v>
+        <x:v>TEZCAN GALVANİZLİ YAPI ELEMANLARI SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1264" t="str">
-        <x:v>6680</x:v>
-[...1 lines deleted...]
-      <x:c r="D1264" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1265">
       <x:c r="A1265" t="str">
-        <x:v>QA6</x:v>
+        <x:v>Q9S</x:v>
       </x:c>
       <x:c r="B1265" t="str">
-        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. İZMİT RAFİNERİ MÜDÜRLÜĞÜ</x:v>
+        <x:v>GÜFEN ENERJİ ELEKTRİK ÜRETİM PAZARLAMA SAN.TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1265" t="str">
-        <x:v>6681</x:v>
-[...1 lines deleted...]
-      <x:c r="D1265" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1266">
       <x:c r="A1266" t="str">
-        <x:v>QA7</x:v>
+        <x:v>Q9T</x:v>
       </x:c>
       <x:c r="B1266" t="str">
-        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. İZMİR RAFİNERİ MÜDÜRLÜĞÜ</x:v>
+        <x:v>GENERAL ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1266" t="str">
-        <x:v>6682</x:v>
-[...1 lines deleted...]
-      <x:c r="D1266" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1267">
       <x:c r="A1267" t="str">
-        <x:v>QA8</x:v>
+        <x:v>Q9U</x:v>
       </x:c>
       <x:c r="B1267" t="str">
-        <x:v>GOODYEAR LASTİKLERİ T.A.Ş. - İZMİT</x:v>
+        <x:v>ATLAS ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1267" t="str">
-        <x:v>6683</x:v>
-[...1 lines deleted...]
-      <x:c r="D1267" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1268">
       <x:c r="A1268" t="str">
-        <x:v>QA9</x:v>
+        <x:v>Q9V</x:v>
       </x:c>
       <x:c r="B1268" t="str">
-        <x:v>GOODYEAR LASTİKLERİ T.A.Ş.-ADAPAZARI</x:v>
+        <x:v>A.F.E ELEKTRİK ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1268" t="str">
-        <x:v>6684</x:v>
-[...1 lines deleted...]
-      <x:c r="D1268" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1269">
       <x:c r="A1269" t="str">
-        <x:v>QAA</x:v>
+        <x:v>Q9W</x:v>
       </x:c>
       <x:c r="B1269" t="str">
-        <x:v>ENERJİ PİYASALARI İŞLETME A.Ş.</x:v>
+        <x:v>GEMCİLER GÜVEN METAL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1269" t="str">
-        <x:v>6048</x:v>
-[...1 lines deleted...]
-      <x:c r="D1269" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1270">
       <x:c r="A1270" t="str">
-        <x:v>QAB</x:v>
+        <x:v>Q9X</x:v>
       </x:c>
       <x:c r="B1270" t="str">
-        <x:v>ALTINMARKA GIDA SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KÜÇÜK ENERJİ ÜRETİM VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1270" t="str">
-        <x:v>6050</x:v>
-[...1 lines deleted...]
-      <x:c r="D1270" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1271">
       <x:c r="A1271" t="str">
-        <x:v>QAC</x:v>
+        <x:v>Q9Y</x:v>
       </x:c>
       <x:c r="B1271" t="str">
-        <x:v>DİLER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DERİN ENERJİ ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1271" t="str">
-        <x:v>6058</x:v>
-[...1 lines deleted...]
-      <x:c r="D1271" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1272">
       <x:c r="A1272" t="str">
-        <x:v>QAF</x:v>
+        <x:v>Q9Z</x:v>
       </x:c>
       <x:c r="B1272" t="str">
-        <x:v>ELESTAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ALEN ALARKO ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1272" t="str">
-        <x:v>6063</x:v>
-[...1 lines deleted...]
-      <x:c r="D1272" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1273">
       <x:c r="A1273" t="str">
-        <x:v>QAI</x:v>
+        <x:v>QA0</x:v>
       </x:c>
       <x:c r="B1273" t="str">
-        <x:v>KAZAN SODA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YALOVA RÜZGAR ENERJİSİNDEN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1273" t="str">
-        <x:v>8516</x:v>
-[...1 lines deleted...]
-      <x:c r="D1273" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1274">
       <x:c r="A1274" t="str">
-        <x:v>QAJ</x:v>
+        <x:v>QA2</x:v>
       </x:c>
       <x:c r="B1274" t="str">
-        <x:v>ORT ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>EKOTEN TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1274" t="str">
-        <x:v>6067</x:v>
-[...1 lines deleted...]
-      <x:c r="D1274" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1275">
       <x:c r="A1275" t="str">
-        <x:v>QAK</x:v>
+        <x:v>QA3</x:v>
       </x:c>
       <x:c r="B1275" t="str">
-        <x:v>YEŞİL GLOBAL ENERJİ A.Ş.</x:v>
+        <x:v>MURAT HES ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1275" t="str">
-        <x:v>6068</x:v>
-[...1 lines deleted...]
-      <x:c r="D1275" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1276">
       <x:c r="A1276" t="str">
-        <x:v>QAL</x:v>
+        <x:v>QA4</x:v>
       </x:c>
       <x:c r="B1276" t="str">
-        <x:v>ÇALDERE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. BATMAN RAFİNERİ MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C1276" t="str">
-        <x:v>6069</x:v>
-[...1 lines deleted...]
-      <x:c r="D1276" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1277">
       <x:c r="A1277" t="str">
-        <x:v>QAM</x:v>
+        <x:v>QA5</x:v>
       </x:c>
       <x:c r="B1277" t="str">
-        <x:v>PETKİM PETROKİMYA HOLDİNG A.Ş.</x:v>
+        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. KIRIKKALE RAFİNERİ MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C1277" t="str">
-        <x:v>6071</x:v>
-[...1 lines deleted...]
-      <x:c r="D1277" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1278">
       <x:c r="A1278" t="str">
-        <x:v>QAN</x:v>
+        <x:v>QA6</x:v>
       </x:c>
       <x:c r="B1278" t="str">
-        <x:v>KALESERAMİK ÇANAKKALE KALEBODUR SERAMİK SAN. A.Ş.</x:v>
+        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. İZMİT RAFİNERİ MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C1278" t="str">
-        <x:v>6072</x:v>
-[...1 lines deleted...]
-      <x:c r="D1278" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1279">
       <x:c r="A1279" t="str">
-        <x:v>QAO</x:v>
+        <x:v>QA7</x:v>
       </x:c>
       <x:c r="B1279" t="str">
-        <x:v>CEREAN ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>TÜRKİYE PETROL RAFİNERİLERİ A.Ş. İZMİR RAFİNERİ MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C1279" t="str">
-        <x:v>6077</x:v>
-[...1 lines deleted...]
-      <x:c r="D1279" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1280">
       <x:c r="A1280" t="str">
-        <x:v>QAP</x:v>
+        <x:v>QA8</x:v>
       </x:c>
       <x:c r="B1280" t="str">
-        <x:v>İLK ELEKTRİK ENERJİ ÜRETİMİ SAN. TİC. A.Ş.</x:v>
+        <x:v>GOODYEAR LASTİKLERİ T.A.Ş. - İZMİT</x:v>
       </x:c>
       <x:c r="C1280" t="str">
-        <x:v>6073</x:v>
-[...1 lines deleted...]
-      <x:c r="D1280" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1281">
       <x:c r="A1281" t="str">
-        <x:v>QAQ</x:v>
+        <x:v>QA9</x:v>
       </x:c>
       <x:c r="B1281" t="str">
-        <x:v>SEF ELEKTRİK ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>GOODYEAR LASTİKLERİ T.A.Ş.-ADAPAZARI</x:v>
       </x:c>
       <x:c r="C1281" t="str">
-        <x:v>8517</x:v>
-[...1 lines deleted...]
-      <x:c r="D1281" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1282">
       <x:c r="A1282" t="str">
-        <x:v>QAR</x:v>
+        <x:v>QAA</x:v>
       </x:c>
       <x:c r="B1282" t="str">
-        <x:v>ÜTOPYA ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ENERJİ PİYASALARI İŞLETME A.Ş.</x:v>
       </x:c>
       <x:c r="C1282" t="str">
-        <x:v>6078</x:v>
-[...1 lines deleted...]
-      <x:c r="D1282" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1283">
       <x:c r="A1283" t="str">
-        <x:v>QAU</x:v>
+        <x:v>QAB</x:v>
       </x:c>
       <x:c r="B1283" t="str">
-        <x:v>GENT ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ALTINMARKA GIDA SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1283" t="str">
-        <x:v>6082</x:v>
-[...1 lines deleted...]
-      <x:c r="D1283" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1284">
       <x:c r="A1284" t="str">
-        <x:v>QAW</x:v>
+        <x:v>QAC</x:v>
       </x:c>
       <x:c r="B1284" t="str">
-        <x:v>KIRCA ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>DİLER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1284" t="str">
-        <x:v>8186</x:v>
-[...1 lines deleted...]
-      <x:c r="D1284" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1285">
       <x:c r="A1285" t="str">
-        <x:v>QAX</x:v>
+        <x:v>QAF</x:v>
       </x:c>
       <x:c r="B1285" t="str">
-        <x:v>ÇAĞLAYAN-SU ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>ELESTAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1285" t="str">
-        <x:v>8520</x:v>
-[...1 lines deleted...]
-      <x:c r="D1285" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1286">
       <x:c r="A1286" t="str">
-        <x:v>QAY</x:v>
+        <x:v>QAI</x:v>
       </x:c>
       <x:c r="B1286" t="str">
-        <x:v>ROTOR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KAZAN SODA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1286" t="str">
-        <x:v>6084</x:v>
-[...1 lines deleted...]
-      <x:c r="D1286" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1287">
       <x:c r="A1287" t="str">
-        <x:v>QAZ</x:v>
+        <x:v>QAJ</x:v>
       </x:c>
       <x:c r="B1287" t="str">
-        <x:v>ZORLU ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ORT ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1287" t="str">
-        <x:v>6085</x:v>
-[...1 lines deleted...]
-      <x:c r="D1287" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1288">
       <x:c r="A1288" t="str">
-        <x:v>QB0</x:v>
+        <x:v>QAK</x:v>
       </x:c>
       <x:c r="B1288" t="str">
-        <x:v>MOĞİ ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>YEŞİL GLOBAL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1288" t="str">
-        <x:v>8364</x:v>
-[...1 lines deleted...]
-      <x:c r="D1288" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1289">
       <x:c r="A1289" t="str">
-        <x:v>QB1</x:v>
+        <x:v>QAL</x:v>
       </x:c>
       <x:c r="B1289" t="str">
-        <x:v>HALKALI KAĞIT KARTON SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÇALDERE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1289" t="str">
-        <x:v>6685</x:v>
-[...1 lines deleted...]
-      <x:c r="D1289" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1290">
       <x:c r="A1290" t="str">
-        <x:v>QB3</x:v>
+        <x:v>QAM</x:v>
       </x:c>
       <x:c r="B1290" t="str">
-        <x:v>ATIK PASHA TURİZM A.Ş.</x:v>
+        <x:v>PETKİM PETROKİMYA HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1290" t="str">
-        <x:v>6687</x:v>
-[...1 lines deleted...]
-      <x:c r="D1290" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1291">
       <x:c r="A1291" t="str">
-        <x:v>QB5</x:v>
+        <x:v>QAN</x:v>
       </x:c>
       <x:c r="B1291" t="str">
-        <x:v>AKHİSAR ENERJİ A.Ş.</x:v>
+        <x:v>KALESERAMİK ÇANAKKALE KALEBODUR SERAMİK SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1291" t="str">
-        <x:v>6689</x:v>
-[...1 lines deleted...]
-      <x:c r="D1291" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1292">
       <x:c r="A1292" t="str">
-        <x:v>QB6</x:v>
+        <x:v>QAO</x:v>
       </x:c>
       <x:c r="B1292" t="str">
-        <x:v>NAS ENERJİ A.Ş.</x:v>
+        <x:v>CEREAN ENERJİ ANONİM ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1292" t="str">
-        <x:v>6690</x:v>
-[...1 lines deleted...]
-      <x:c r="D1292" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1293">
       <x:c r="A1293" t="str">
-        <x:v>QB9</x:v>
+        <x:v>QAP</x:v>
       </x:c>
       <x:c r="B1293" t="str">
-        <x:v>TÜRKER GRUP ELEKTRİK ENERJİSİ İTHALAT İHRACAT TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>İLK ELEKTRİK ENERJİ ÜRETİMİ SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1293" t="str">
-        <x:v>6694</x:v>
-[...1 lines deleted...]
-      <x:c r="D1293" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1294">
       <x:c r="A1294" t="str">
-        <x:v>QBA</x:v>
+        <x:v>QAQ</x:v>
       </x:c>
       <x:c r="B1294" t="str">
-        <x:v>ZORLU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SEF ELEKTRİK ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1294" t="str">
-        <x:v>6086</x:v>
-[...1 lines deleted...]
-      <x:c r="D1294" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1295">
       <x:c r="A1295" t="str">
-        <x:v>QBB</x:v>
+        <x:v>QAR</x:v>
       </x:c>
       <x:c r="B1295" t="str">
-        <x:v>OYPOWER ELEKTRİK TİCARETİ VE HİZMETLERİ A.Ş. (TEDARİK)</x:v>
+        <x:v>ÜTOPYA ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1295" t="str">
-        <x:v>6087</x:v>
-[...1 lines deleted...]
-      <x:c r="D1295" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1296">
       <x:c r="A1296" t="str">
-        <x:v>QBC</x:v>
+        <x:v>QAU</x:v>
       </x:c>
       <x:c r="B1296" t="str">
-        <x:v>ALTEK ALARKO ELEKTRİK SANTRALLARI TESİS İŞLETME VE TİC. A.Ş.</x:v>
+        <x:v>GENT ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1296" t="str">
-        <x:v>6089</x:v>
-[...1 lines deleted...]
-      <x:c r="D1296" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1297">
       <x:c r="A1297" t="str">
-        <x:v>QBD</x:v>
+        <x:v>QAW</x:v>
       </x:c>
       <x:c r="B1297" t="str">
-        <x:v>AKUA ENERJİ ÜRETİM VE PAZARLAMA SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KIRCA ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1297" t="str">
-        <x:v>6090</x:v>
-[...1 lines deleted...]
-      <x:c r="D1297" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1298">
       <x:c r="A1298" t="str">
-        <x:v>QBF</x:v>
+        <x:v>QAX</x:v>
       </x:c>
       <x:c r="B1298" t="str">
-        <x:v>İSKUR TEKSTİL ENERJİ TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>ÇAĞLAYAN-SU ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1298" t="str">
-        <x:v>6100</x:v>
-[...1 lines deleted...]
-      <x:c r="D1298" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1299">
       <x:c r="A1299" t="str">
-        <x:v>QBG</x:v>
+        <x:v>QAY</x:v>
       </x:c>
       <x:c r="B1299" t="str">
-        <x:v>SER-ER ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ROTOR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1299" t="str">
-        <x:v>6101</x:v>
-[...1 lines deleted...]
-      <x:c r="D1299" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1300">
       <x:c r="A1300" t="str">
-        <x:v>QBH</x:v>
+        <x:v>QAZ</x:v>
       </x:c>
       <x:c r="B1300" t="str">
-        <x:v>EPTAŞ ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ZORLU ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1300" t="str">
-        <x:v>6102</x:v>
-[...1 lines deleted...]
-      <x:c r="D1300" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1301">
       <x:c r="A1301" t="str">
-        <x:v>QBI</x:v>
+        <x:v>QB0</x:v>
       </x:c>
       <x:c r="B1301" t="str">
-        <x:v>ÇARDAKLI ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MOĞİ ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1301" t="str">
-        <x:v>8521</x:v>
-[...1 lines deleted...]
-      <x:c r="D1301" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1302">
       <x:c r="A1302" t="str">
-        <x:v>QBJ</x:v>
+        <x:v>QB1</x:v>
       </x:c>
       <x:c r="B1302" t="str">
-        <x:v>MARMARA ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN TİC. A.Ş. (TEDARİK)</x:v>
+        <x:v>HALKALI KAĞIT KARTON SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1302" t="str">
-        <x:v>6104</x:v>
-[...1 lines deleted...]
-      <x:c r="D1302" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1303">
       <x:c r="A1303" t="str">
-        <x:v>QBL</x:v>
+        <x:v>QB3</x:v>
       </x:c>
       <x:c r="B1303" t="str">
-        <x:v>ÇELİK HALAT VE TEL SANAYİ A.Ş.</x:v>
+        <x:v>ATIK PASHA TURİZM A.Ş.</x:v>
       </x:c>
       <x:c r="C1303" t="str">
-        <x:v>6106</x:v>
-[...1 lines deleted...]
-      <x:c r="D1303" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1304">
       <x:c r="A1304" t="str">
-        <x:v>QBM</x:v>
+        <x:v>QB5</x:v>
       </x:c>
       <x:c r="B1304" t="str">
-        <x:v>BME BİRLEŞİK MÜTEAHHİTLER ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>AKHİSAR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1304" t="str">
-        <x:v>6107</x:v>
-[...1 lines deleted...]
-      <x:c r="D1304" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1305">
       <x:c r="A1305" t="str">
-        <x:v>QBN</x:v>
+        <x:v>QB6</x:v>
       </x:c>
       <x:c r="B1305" t="str">
-        <x:v>CEYKAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>NAS ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1305" t="str">
-        <x:v>6108</x:v>
-[...1 lines deleted...]
-      <x:c r="D1305" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1306">
       <x:c r="A1306" t="str">
-        <x:v>QBQ</x:v>
+        <x:v>QB9</x:v>
       </x:c>
       <x:c r="B1306" t="str">
-        <x:v>BULUT ENERJİ ÜRETİM İNŞAAT SAN.VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>TÜRKER GRUP ELEKTRİK ENERJİSİ İTHALAT İHRACAT TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1306" t="str">
-        <x:v>8522</x:v>
-[...1 lines deleted...]
-      <x:c r="D1306" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1307">
       <x:c r="A1307" t="str">
-        <x:v>QBS</x:v>
+        <x:v>QBA</x:v>
       </x:c>
       <x:c r="B1307" t="str">
-        <x:v>GARET ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ZORLU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1307" t="str">
-        <x:v>6112</x:v>
-[...1 lines deleted...]
-      <x:c r="D1307" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1308">
       <x:c r="A1308" t="str">
-        <x:v>QBT</x:v>
+        <x:v>QBB</x:v>
       </x:c>
       <x:c r="B1308" t="str">
-        <x:v>ANADOLU ELEKTRİK ÜRETİM TİC. SAN. A.Ş.</x:v>
+        <x:v>OYPOWER ELEKTRİK TİCARETİ VE HİZMETLERİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1308" t="str">
-        <x:v>6113</x:v>
-[...1 lines deleted...]
-      <x:c r="D1308" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1309">
       <x:c r="A1309" t="str">
-        <x:v>QBU</x:v>
+        <x:v>QBC</x:v>
       </x:c>
       <x:c r="B1309" t="str">
-        <x:v>TGT ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ALTEK ALARKO ELEKTRİK SANTRALLARI TESİS İŞLETME VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1309" t="str">
-        <x:v>6114</x:v>
-[...1 lines deleted...]
-      <x:c r="D1309" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1310">
       <x:c r="A1310" t="str">
-        <x:v>QBW</x:v>
+        <x:v>QBD</x:v>
       </x:c>
       <x:c r="B1310" t="str">
-        <x:v>TENERA ENERJİ TİC.A.Ş. (TEDARİK)</x:v>
+        <x:v>AKUA ENERJİ ÜRETİM VE PAZARLAMA SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1310" t="str">
-        <x:v>8191</x:v>
-[...1 lines deleted...]
-      <x:c r="D1310" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1311">
       <x:c r="A1311" t="str">
-        <x:v>QC0</x:v>
+        <x:v>QBF</x:v>
       </x:c>
       <x:c r="B1311" t="str">
-        <x:v>AREL YENİLENEBİLİR ENERJİ TEKNOLOJİLERİ VE ELEKTRİK ÜRETİMİ LTD. ŞTİ.</x:v>
+        <x:v>İSKUR TEKSTİL ENERJİ TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1311" t="str">
-        <x:v>8365</x:v>
-[...1 lines deleted...]
-      <x:c r="D1311" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1312">
       <x:c r="A1312" t="str">
-        <x:v>QC2</x:v>
+        <x:v>QBG</x:v>
       </x:c>
       <x:c r="B1312" t="str">
-        <x:v>YILDIZ SUNTA MDF ORMAN ÜRÜNLERİ SANAYİ TESİSLERİ İTHALAT İHRACAT VE TİCARET A.Ş.</x:v>
+        <x:v>SER-ER ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1312" t="str">
-        <x:v>6696</x:v>
-[...1 lines deleted...]
-      <x:c r="D1312" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1313">
       <x:c r="A1313" t="str">
-        <x:v>QC3</x:v>
+        <x:v>QBH</x:v>
       </x:c>
       <x:c r="B1313" t="str">
-        <x:v>BERK ENERJİ ÜRETİMİ A.Ş.</x:v>
+        <x:v>EPTAŞ ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1313" t="str">
-        <x:v>6697</x:v>
-[...1 lines deleted...]
-      <x:c r="D1313" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1314">
       <x:c r="A1314" t="str">
-        <x:v>QC5</x:v>
+        <x:v>QBI</x:v>
       </x:c>
       <x:c r="B1314" t="str">
-        <x:v>MAURİ MAYA SANAYİ A.Ş.</x:v>
+        <x:v>ÇARDAKLI ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1314" t="str">
-        <x:v>6700</x:v>
-[...1 lines deleted...]
-      <x:c r="D1314" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1315">
       <x:c r="A1315" t="str">
-        <x:v>QC6</x:v>
+        <x:v>QBJ</x:v>
       </x:c>
       <x:c r="B1315" t="str">
-        <x:v>KET KİPAŞ ELEKTRİK ENERJİSİ TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>MARMARA ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN TİC. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1315" t="str">
-        <x:v>6701</x:v>
-[...1 lines deleted...]
-      <x:c r="D1315" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1316">
       <x:c r="A1316" t="str">
-        <x:v>QC7</x:v>
+        <x:v>QBL</x:v>
       </x:c>
       <x:c r="B1316" t="str">
-        <x:v>MONDİ TURKEY OLUKLU MUKAVVA KAĞIT VE AMBALAJ SANAYİ A.Ş.</x:v>
+        <x:v>ÇELİK HALAT VE TEL SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1316" t="str">
-        <x:v>6702</x:v>
-[...1 lines deleted...]
-      <x:c r="D1316" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1317">
       <x:c r="A1317" t="str">
-        <x:v>QC8</x:v>
+        <x:v>QBM</x:v>
       </x:c>
       <x:c r="B1317" t="str">
-        <x:v>HETAŞ HACISALİHOĞLU ENERJİ VE TİCARET A.Ş.</x:v>
+        <x:v>BME BİRLEŞİK MÜTEAHHİTLER ENERJİ ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1317" t="str">
-        <x:v>6703</x:v>
-[...1 lines deleted...]
-      <x:c r="D1317" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1318">
       <x:c r="A1318" t="str">
-        <x:v>QCA</x:v>
+        <x:v>QBN</x:v>
       </x:c>
       <x:c r="B1318" t="str">
-        <x:v>KALE ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>CEYKAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1318" t="str">
-        <x:v>6118</x:v>
-[...1 lines deleted...]
-      <x:c r="D1318" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1319">
       <x:c r="A1319" t="str">
-        <x:v>QCB</x:v>
+        <x:v>QBQ</x:v>
       </x:c>
       <x:c r="B1319" t="str">
-        <x:v>YURT ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BULUT ENERJİ ÜRETİM İNŞAAT SAN.VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1319" t="str">
-        <x:v>6119</x:v>
-[...1 lines deleted...]
-      <x:c r="D1319" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1320">
       <x:c r="A1320" t="str">
-        <x:v>QCD</x:v>
+        <x:v>QBS</x:v>
       </x:c>
       <x:c r="B1320" t="str">
-        <x:v>BURSA TEMİZ ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>GARET ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1320" t="str">
-        <x:v>6121</x:v>
-[...1 lines deleted...]
-      <x:c r="D1320" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1321">
       <x:c r="A1321" t="str">
-        <x:v>QCE</x:v>
+        <x:v>QBT</x:v>
       </x:c>
       <x:c r="B1321" t="str">
-        <x:v>TRK ELEKTRİK PERAKENDE SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ANADOLU ELEKTRİK ÜRETİM TİC. SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1321" t="str">
-        <x:v>6122</x:v>
-[...1 lines deleted...]
-      <x:c r="D1321" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1322">
       <x:c r="A1322" t="str">
-        <x:v>QCF</x:v>
+        <x:v>QBU</x:v>
       </x:c>
       <x:c r="B1322" t="str">
-        <x:v>PAMUK HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TGT ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1322" t="str">
-        <x:v>6123</x:v>
-[...1 lines deleted...]
-      <x:c r="D1322" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1323">
       <x:c r="A1323" t="str">
-        <x:v>QCH</x:v>
+        <x:v>QBW</x:v>
       </x:c>
       <x:c r="B1323" t="str">
-        <x:v>ALP ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TENERA ENERJİ TİC.A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1323" t="str">
-        <x:v>6125</x:v>
-[...1 lines deleted...]
-      <x:c r="D1323" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1324">
       <x:c r="A1324" t="str">
-        <x:v>QCI</x:v>
+        <x:v>QC0</x:v>
       </x:c>
       <x:c r="B1324" t="str">
-        <x:v>NUH ÇİMENTO SANAYİ A.Ş.</x:v>
+        <x:v>AREL YENİLENEBİLİR ENERJİ TEKNOLOJİLERİ VE ELEKTRİK ÜRETİMİ LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1324" t="str">
-        <x:v>8530</x:v>
-[...1 lines deleted...]
-      <x:c r="D1324" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1325">
       <x:c r="A1325" t="str">
-        <x:v>QCJ</x:v>
+        <x:v>QC2</x:v>
       </x:c>
       <x:c r="B1325" t="str">
-        <x:v>DURUCASU ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>YILDIZ SUNTA MDF ORMAN ÜRÜNLERİ SANAYİ TESİSLERİ İTHALAT İHRACAT VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1325" t="str">
-        <x:v>6126</x:v>
-[...1 lines deleted...]
-      <x:c r="D1325" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1326">
       <x:c r="A1326" t="str">
-        <x:v>QCL</x:v>
+        <x:v>QC3</x:v>
       </x:c>
       <x:c r="B1326" t="str">
-        <x:v>GATES ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>BERK ENERJİ ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1326" t="str">
-        <x:v>6129</x:v>
-[...1 lines deleted...]
-      <x:c r="D1326" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1327">
       <x:c r="A1327" t="str">
-        <x:v>QCN</x:v>
+        <x:v>QC5</x:v>
       </x:c>
       <x:c r="B1327" t="str">
-        <x:v>KURTOĞLU BAKIR KURŞUN SAN. A.Ş.</x:v>
+        <x:v>MAURİ MAYA SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1327" t="str">
-        <x:v>6131</x:v>
-[...1 lines deleted...]
-      <x:c r="D1327" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1328">
       <x:c r="A1328" t="str">
-        <x:v>QCO</x:v>
+        <x:v>QC6</x:v>
       </x:c>
       <x:c r="B1328" t="str">
-        <x:v>DELTA ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>KET KİPAŞ ELEKTRİK ENERJİSİ TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1328" t="str">
-        <x:v>6134</x:v>
-[...1 lines deleted...]
-      <x:c r="D1328" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1329">
       <x:c r="A1329" t="str">
-        <x:v>QCQ</x:v>
+        <x:v>QC7</x:v>
       </x:c>
       <x:c r="B1329" t="str">
-        <x:v>MUTLU MAKARNACILIK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MONDİ TURKEY OLUKLU MUKAVVA KAĞIT VE AMBALAJ SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1329" t="str">
-        <x:v>8534</x:v>
-[...1 lines deleted...]
-      <x:c r="D1329" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1330">
       <x:c r="A1330" t="str">
-        <x:v>QCR</x:v>
+        <x:v>QC8</x:v>
       </x:c>
       <x:c r="B1330" t="str">
-        <x:v>AKEDAŞ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>HETAŞ HACISALİHOĞLU ENERJİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1330" t="str">
-        <x:v>6133</x:v>
-[...1 lines deleted...]
-      <x:c r="D1330" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1331">
       <x:c r="A1331" t="str">
-        <x:v>QCS</x:v>
+        <x:v>QCA</x:v>
       </x:c>
       <x:c r="B1331" t="str">
-        <x:v>RASA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KALE ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1331" t="str">
-        <x:v>6135</x:v>
-[...1 lines deleted...]
-      <x:c r="D1331" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1332">
       <x:c r="A1332" t="str">
-        <x:v>QCT</x:v>
+        <x:v>QCB</x:v>
       </x:c>
       <x:c r="B1332" t="str">
-        <x:v>AKSA ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>YURT ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1332" t="str">
-        <x:v>6136</x:v>
-[...1 lines deleted...]
-      <x:c r="D1332" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1333">
       <x:c r="A1333" t="str">
-        <x:v>QCU</x:v>
+        <x:v>QCD</x:v>
       </x:c>
       <x:c r="B1333" t="str">
-        <x:v>FIRAT ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>BURSA TEMİZ ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1333" t="str">
-        <x:v>6137</x:v>
-[...1 lines deleted...]
-      <x:c r="D1333" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1334">
       <x:c r="A1334" t="str">
-        <x:v>QCV</x:v>
+        <x:v>QCE</x:v>
       </x:c>
       <x:c r="B1334" t="str">
-        <x:v>ÇORUH ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>TRK ELEKTRİK PERAKENDE SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1334" t="str">
-        <x:v>6138</x:v>
-[...1 lines deleted...]
-      <x:c r="D1334" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1335">
       <x:c r="A1335" t="str">
-        <x:v>QCW</x:v>
+        <x:v>QCF</x:v>
       </x:c>
       <x:c r="B1335" t="str">
-        <x:v>İDEAL PERAKENDE ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>PAMUK HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1335" t="str">
-        <x:v>8194</x:v>
-[...1 lines deleted...]
-      <x:c r="D1335" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1336">
       <x:c r="A1336" t="str">
-        <x:v>QCY</x:v>
+        <x:v>QCH</x:v>
       </x:c>
       <x:c r="B1336" t="str">
-        <x:v>BAKİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ALP ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1336" t="str">
-        <x:v>6139</x:v>
-[...1 lines deleted...]
-      <x:c r="D1336" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1337">
       <x:c r="A1337" t="str">
-        <x:v>QCZ</x:v>
+        <x:v>QCI</x:v>
       </x:c>
       <x:c r="B1337" t="str">
-        <x:v>DENİZ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>NUH ÇİMENTO SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1337" t="str">
-        <x:v>6140</x:v>
-[...1 lines deleted...]
-      <x:c r="D1337" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1338">
       <x:c r="A1338" t="str">
-        <x:v>QD1</x:v>
+        <x:v>QCJ</x:v>
       </x:c>
       <x:c r="B1338" t="str">
-        <x:v>ÖZYAKUT ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>DURUCASU ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1338" t="str">
-        <x:v>6707</x:v>
-[...1 lines deleted...]
-      <x:c r="D1338" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1339">
       <x:c r="A1339" t="str">
-        <x:v>QD2</x:v>
+        <x:v>QCL</x:v>
       </x:c>
       <x:c r="B1339" t="str">
-        <x:v>TEKBOY TEKSTİL VE BOYAMA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>GATES ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1339" t="str">
-        <x:v>6708</x:v>
-[...1 lines deleted...]
-      <x:c r="D1339" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1340">
       <x:c r="A1340" t="str">
-        <x:v>QD3</x:v>
+        <x:v>QCN</x:v>
       </x:c>
       <x:c r="B1340" t="str">
-        <x:v>SELVA GIDA SANAYİ A.Ş.</x:v>
+        <x:v>KURTOĞLU BAKIR KURŞUN SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1340" t="str">
-        <x:v>6709</x:v>
-[...1 lines deleted...]
-      <x:c r="D1340" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1341">
       <x:c r="A1341" t="str">
-        <x:v>QD4</x:v>
+        <x:v>QCO</x:v>
       </x:c>
       <x:c r="B1341" t="str">
-        <x:v>MOPAK KAĞIT KARTON SAN.VE TİC. A.Ş.</x:v>
+        <x:v>DELTA ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1341" t="str">
-        <x:v>6710</x:v>
-[...1 lines deleted...]
-      <x:c r="D1341" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1342">
       <x:c r="A1342" t="str">
-        <x:v>QD5</x:v>
+        <x:v>QCQ</x:v>
       </x:c>
       <x:c r="B1342" t="str">
-        <x:v>VANGÖLÜ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>MUTLU MAKARNACILIK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1342" t="str">
-        <x:v>6711</x:v>
-[...1 lines deleted...]
-      <x:c r="D1342" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1343">
       <x:c r="A1343" t="str">
-        <x:v>QD6</x:v>
+        <x:v>QCR</x:v>
       </x:c>
       <x:c r="B1343" t="str">
-        <x:v>KARDEMİR ÇELİK SANAYİ A.Ş.</x:v>
+        <x:v>AKEDAŞ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1343" t="str">
-        <x:v>6712</x:v>
-[...1 lines deleted...]
-      <x:c r="D1343" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1344">
       <x:c r="A1344" t="str">
-        <x:v>QD7</x:v>
+        <x:v>QCS</x:v>
       </x:c>
       <x:c r="B1344" t="str">
-        <x:v>SARAY HALI A.Ş.</x:v>
+        <x:v>RASA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1344" t="str">
-        <x:v>6713</x:v>
-[...1 lines deleted...]
-      <x:c r="D1344" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1345">
       <x:c r="A1345" t="str">
-        <x:v>QD8</x:v>
+        <x:v>QCT</x:v>
       </x:c>
       <x:c r="B1345" t="str">
-        <x:v>ADB ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AKSA ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1345" t="str">
-        <x:v>6714</x:v>
-[...1 lines deleted...]
-      <x:c r="D1345" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1346">
       <x:c r="A1346" t="str">
-        <x:v>QDA</x:v>
+        <x:v>QCU</x:v>
       </x:c>
       <x:c r="B1346" t="str">
-        <x:v>KONİ İNŞAAT SANAYİ A.Ş.</x:v>
+        <x:v>FIRAT ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1346" t="str">
-        <x:v>6141</x:v>
-[...1 lines deleted...]
-      <x:c r="D1346" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1347">
       <x:c r="A1347" t="str">
-        <x:v>QDC</x:v>
+        <x:v>QCV</x:v>
       </x:c>
       <x:c r="B1347" t="str">
-        <x:v>AKSA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ÇORUH ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1347" t="str">
-        <x:v>6143</x:v>
-[...1 lines deleted...]
-      <x:c r="D1347" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1348">
       <x:c r="A1348" t="str">
-        <x:v>QDD</x:v>
+        <x:v>QCW</x:v>
       </x:c>
       <x:c r="B1348" t="str">
-        <x:v>KORES KOCADAĞ RÜZGAR ENERJİ SANTRALİ ÜRETİM A.Ş.</x:v>
+        <x:v>İDEAL PERAKENDE ELEKTRİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1348" t="str">
-        <x:v>6144</x:v>
-[...1 lines deleted...]
-      <x:c r="D1348" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1349">
       <x:c r="A1349" t="str">
-        <x:v>QDE</x:v>
+        <x:v>QCY</x:v>
       </x:c>
       <x:c r="B1349" t="str">
-        <x:v>İNNORES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BAKİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1349" t="str">
-        <x:v>6145</x:v>
-[...1 lines deleted...]
-      <x:c r="D1349" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1350">
       <x:c r="A1350" t="str">
-        <x:v>QDF</x:v>
+        <x:v>QCZ</x:v>
       </x:c>
       <x:c r="B1350" t="str">
-        <x:v>KALEN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DENİZ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1350" t="str">
-        <x:v>6146</x:v>
-[...1 lines deleted...]
-      <x:c r="D1350" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1351">
       <x:c r="A1351" t="str">
-        <x:v>QDH</x:v>
+        <x:v>QD1</x:v>
       </x:c>
       <x:c r="B1351" t="str">
-        <x:v>PALPORT ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ÖZYAKUT ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1351" t="str">
-        <x:v>6148</x:v>
-[...1 lines deleted...]
-      <x:c r="D1351" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1352">
       <x:c r="A1352" t="str">
-        <x:v>QDM</x:v>
+        <x:v>QD2</x:v>
       </x:c>
       <x:c r="B1352" t="str">
-        <x:v>İÇ-EN ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>TEKBOY TEKSTİL VE BOYAMA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1352" t="str">
-        <x:v>6155</x:v>
-[...1 lines deleted...]
-      <x:c r="D1352" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1353">
       <x:c r="A1353" t="str">
-        <x:v>QDN</x:v>
+        <x:v>QD3</x:v>
       </x:c>
       <x:c r="B1353" t="str">
-        <x:v>EKSİM ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>SELVA GIDA SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1353" t="str">
-        <x:v>6156</x:v>
-[...1 lines deleted...]
-      <x:c r="D1353" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1354">
       <x:c r="A1354" t="str">
-        <x:v>QDO</x:v>
+        <x:v>QD4</x:v>
       </x:c>
       <x:c r="B1354" t="str">
-        <x:v>TUZLA JEOTERMAL ENERJİ A.Ş.</x:v>
+        <x:v>MOPAK KAĞIT KARTON SAN.VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1354" t="str">
-        <x:v>6159</x:v>
-[...1 lines deleted...]
-      <x:c r="D1354" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1355">
       <x:c r="A1355" t="str">
-        <x:v>QDP</x:v>
+        <x:v>QD5</x:v>
       </x:c>
       <x:c r="B1355" t="str">
-        <x:v>ALDAŞ ALTYAPI YÖNETİM DANIŞMANLIK ELEKTRİK ENERJİSİ ÜRETİM HİZMETLERİ İNŞAAT TAAHHÜT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>VANGÖLÜ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1355" t="str">
-        <x:v>6157</x:v>
-[...1 lines deleted...]
-      <x:c r="D1355" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1356">
       <x:c r="A1356" t="str">
-        <x:v>QDR</x:v>
+        <x:v>QD6</x:v>
       </x:c>
       <x:c r="B1356" t="str">
-        <x:v>SU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KARDEMİR ÇELİK SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1356" t="str">
-        <x:v>6158</x:v>
-[...1 lines deleted...]
-      <x:c r="D1356" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1357">
       <x:c r="A1357" t="str">
-        <x:v>QDS</x:v>
+        <x:v>QD7</x:v>
       </x:c>
       <x:c r="B1357" t="str">
-        <x:v>AKÇAY HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SARAY HALI A.Ş.</x:v>
       </x:c>
       <x:c r="C1357" t="str">
-        <x:v>6160</x:v>
-[...1 lines deleted...]
-      <x:c r="D1357" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1358">
       <x:c r="A1358" t="str">
-        <x:v>QDT</x:v>
+        <x:v>QD8</x:v>
       </x:c>
       <x:c r="B1358" t="str">
-        <x:v>GİMAK ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ADB ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1358" t="str">
-        <x:v>6161</x:v>
-[...1 lines deleted...]
-      <x:c r="D1358" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1359">
       <x:c r="A1359" t="str">
-        <x:v>QDV</x:v>
+        <x:v>QDA</x:v>
       </x:c>
       <x:c r="B1359" t="str">
-        <x:v>BAĞCI BALIK GIDA VE ENERJİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KONİ İNŞAAT SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1359" t="str">
-        <x:v>6163</x:v>
-[...1 lines deleted...]
-      <x:c r="D1359" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1360">
       <x:c r="A1360" t="str">
-        <x:v>QDW</x:v>
+        <x:v>QDC</x:v>
       </x:c>
       <x:c r="B1360" t="str">
-        <x:v>TTES ELEKTRİK TEDARİK SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AKSA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1360" t="str">
-        <x:v>8198</x:v>
-[...1 lines deleted...]
-      <x:c r="D1360" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1361">
       <x:c r="A1361" t="str">
-        <x:v>QDX</x:v>
+        <x:v>QDD</x:v>
       </x:c>
       <x:c r="B1361" t="str">
-        <x:v>MASPO ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KORES KOCADAĞ RÜZGAR ENERJİ SANTRALİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1361" t="str">
-        <x:v>8543</x:v>
-[...1 lines deleted...]
-      <x:c r="D1361" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1362">
       <x:c r="A1362" t="str">
-        <x:v>QDY</x:v>
+        <x:v>QDE</x:v>
       </x:c>
       <x:c r="B1362" t="str">
-        <x:v>GÖK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>İNNORES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1362" t="str">
-        <x:v>6164</x:v>
-[...1 lines deleted...]
-      <x:c r="D1362" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1363">
       <x:c r="A1363" t="str">
-        <x:v>QE0</x:v>
+        <x:v>QDF</x:v>
       </x:c>
       <x:c r="B1363" t="str">
-        <x:v>GÜN-TAŞ ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KALEN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1363" t="str">
-        <x:v>8367</x:v>
-[...1 lines deleted...]
-      <x:c r="D1363" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1364">
       <x:c r="A1364" t="str">
-        <x:v>QE1</x:v>
+        <x:v>QDH</x:v>
       </x:c>
       <x:c r="B1364" t="str">
-        <x:v>İÇDAŞ ELEKTRİK ENERJİSİ ÜRETİM VE YATIRIM A.Ş.</x:v>
+        <x:v>PALPORT ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1364" t="str">
-        <x:v>6716</x:v>
-[...1 lines deleted...]
-      <x:c r="D1364" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1365">
       <x:c r="A1365" t="str">
-        <x:v>QE3</x:v>
+        <x:v>QDM</x:v>
       </x:c>
       <x:c r="B1365" t="str">
-        <x:v>HAMBURGER TURKEY KAĞIT ÜRETİM VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>İÇ-EN ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1365" t="str">
-        <x:v>6719</x:v>
-[...1 lines deleted...]
-      <x:c r="D1365" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1366">
       <x:c r="A1366" t="str">
-        <x:v>QE4</x:v>
+        <x:v>QDN</x:v>
       </x:c>
       <x:c r="B1366" t="str">
-        <x:v>EKOLOJİK ENERJİ A.Ş.</x:v>
+        <x:v>EKSİM ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1366" t="str">
-        <x:v>6720</x:v>
-[...1 lines deleted...]
-      <x:c r="D1366" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1367">
       <x:c r="A1367" t="str">
-        <x:v>QE7</x:v>
+        <x:v>QDO</x:v>
       </x:c>
       <x:c r="B1367" t="str">
-        <x:v>GRANİSER GRANİT SERAMİK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TUZLA JEOTERMAL ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1367" t="str">
-        <x:v>6723</x:v>
-[...1 lines deleted...]
-      <x:c r="D1367" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1368">
       <x:c r="A1368" t="str">
-        <x:v>QE8</x:v>
+        <x:v>QDP</x:v>
       </x:c>
       <x:c r="B1368" t="str">
-        <x:v>STANDARD PROFİL OTOMOTİV SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ALDAŞ ALTYAPI YÖNETİM DANIŞMANLIK ELEKTRİK ENERJİSİ ÜRETİM HİZMETLERİ İNŞAAT TAAHHÜT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1368" t="str">
-        <x:v>6724</x:v>
-[...1 lines deleted...]
-      <x:c r="D1368" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1369">
       <x:c r="A1369" t="str">
-        <x:v>QE9</x:v>
+        <x:v>QDR</x:v>
       </x:c>
       <x:c r="B1369" t="str">
-        <x:v>ÖZALTIN ENERJİ ÜRETİM VE İNŞAAT A.Ş.</x:v>
+        <x:v>SU ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1369" t="str">
-        <x:v>6725</x:v>
-[...1 lines deleted...]
-      <x:c r="D1369" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1370">
       <x:c r="A1370" t="str">
-        <x:v>QEC</x:v>
+        <x:v>QDS</x:v>
       </x:c>
       <x:c r="B1370" t="str">
-        <x:v>DOĞUBAY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKÇAY HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1370" t="str">
-        <x:v>6168</x:v>
-[...1 lines deleted...]
-      <x:c r="D1370" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1371">
       <x:c r="A1371" t="str">
-        <x:v>QEG</x:v>
+        <x:v>QDT</x:v>
       </x:c>
       <x:c r="B1371" t="str">
-        <x:v>KONYA ŞEKER SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>GİMAK ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1371" t="str">
-        <x:v>6172</x:v>
-[...1 lines deleted...]
-      <x:c r="D1371" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1372">
       <x:c r="A1372" t="str">
-        <x:v>QEH</x:v>
+        <x:v>QDV</x:v>
       </x:c>
       <x:c r="B1372" t="str">
-        <x:v>İSTAÇ İSTANBUL ÇEVRE YÖNETİMİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BAĞCI BALIK GIDA VE ENERJİ ÜRETİMİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1372" t="str">
-        <x:v>6173</x:v>
-[...1 lines deleted...]
-      <x:c r="D1372" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1373">
       <x:c r="A1373" t="str">
-        <x:v>QEI</x:v>
+        <x:v>QDW</x:v>
       </x:c>
       <x:c r="B1373" t="str">
-        <x:v>BURSA ÇİMENTO FABRİKASI A.Ş.</x:v>
+        <x:v>TTES ELEKTRİK TEDARİK SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1373" t="str">
-        <x:v>8544</x:v>
-[...1 lines deleted...]
-      <x:c r="D1373" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1374">
       <x:c r="A1374" t="str">
-        <x:v>QEJ</x:v>
+        <x:v>QDX</x:v>
       </x:c>
       <x:c r="B1374" t="str">
-        <x:v>FİDES ELEKTRİK ENERJİSİ TOPTAN ALIŞ SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>MASPO ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1374" t="str">
-        <x:v>6174</x:v>
-[...1 lines deleted...]
-      <x:c r="D1374" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1375">
       <x:c r="A1375" t="str">
-        <x:v>QEK</x:v>
+        <x:v>QDY</x:v>
       </x:c>
       <x:c r="B1375" t="str">
-        <x:v>ZORLU DOĞAL ELEKTRİK ÜRETİMİ A.Ş.</x:v>
+        <x:v>GÖK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1375" t="str">
-        <x:v>6175</x:v>
-[...1 lines deleted...]
-      <x:c r="D1375" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1376">
       <x:c r="A1376" t="str">
-        <x:v>QEL</x:v>
+        <x:v>QE0</x:v>
       </x:c>
       <x:c r="B1376" t="str">
-        <x:v>KAYSERİ VE CİVARI ELEKTRİK TÜRK A.Ş.</x:v>
+        <x:v>GÜN-TAŞ ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1376" t="str">
-        <x:v>6176</x:v>
-[...1 lines deleted...]
-      <x:c r="D1376" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1377">
       <x:c r="A1377" t="str">
-        <x:v>QEM</x:v>
+        <x:v>QE1</x:v>
       </x:c>
       <x:c r="B1377" t="str">
-        <x:v>DESA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>İÇDAŞ ELEKTRİK ENERJİSİ ÜRETİM VE YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1377" t="str">
-        <x:v>6177</x:v>
-[...1 lines deleted...]
-      <x:c r="D1377" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1378">
       <x:c r="A1378" t="str">
-        <x:v>QEO</x:v>
+        <x:v>QE3</x:v>
       </x:c>
       <x:c r="B1378" t="str">
-        <x:v>TEKTUĞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>HAMBURGER TURKEY KAĞIT ÜRETİM VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1378" t="str">
-        <x:v>6179</x:v>
-[...1 lines deleted...]
-      <x:c r="D1378" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1379">
       <x:c r="A1379" t="str">
-        <x:v>QEP</x:v>
+        <x:v>QE4</x:v>
       </x:c>
       <x:c r="B1379" t="str">
-        <x:v>BORDO ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>EKOLOJİK ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1379" t="str">
-        <x:v>6182</x:v>
-[...1 lines deleted...]
-      <x:c r="D1379" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1380">
       <x:c r="A1380" t="str">
-        <x:v>QEQ</x:v>
+        <x:v>QE7</x:v>
       </x:c>
       <x:c r="B1380" t="str">
-        <x:v>K3 TÜRKERLER VANGÖLÜ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>GRANİSER GRANİT SERAMİK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1380" t="str">
-        <x:v>8548</x:v>
-[...1 lines deleted...]
-      <x:c r="D1380" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1381">
       <x:c r="A1381" t="str">
-        <x:v>QER</x:v>
+        <x:v>QE8</x:v>
       </x:c>
       <x:c r="B1381" t="str">
-        <x:v>YÜKSELİŞ ELEKTRİKSEL ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>STANDARD PROFİL OTOMOTİV SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1381" t="str">
-        <x:v>6183</x:v>
-[...1 lines deleted...]
-      <x:c r="D1381" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1382">
       <x:c r="A1382" t="str">
-        <x:v>QES</x:v>
+        <x:v>QE9</x:v>
       </x:c>
       <x:c r="B1382" t="str">
-        <x:v>BİLENERJİ BİLKENT ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÖZALTIN ENERJİ ÜRETİM VE İNŞAAT A.Ş.</x:v>
       </x:c>
       <x:c r="C1382" t="str">
-        <x:v>6184</x:v>
-[...1 lines deleted...]
-      <x:c r="D1382" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1383">
       <x:c r="A1383" t="str">
-        <x:v>QEU</x:v>
+        <x:v>QEC</x:v>
       </x:c>
       <x:c r="B1383" t="str">
-        <x:v>ÇOLAKOĞLU METALURJİ A.Ş.</x:v>
+        <x:v>DOĞUBAY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1383" t="str">
-        <x:v>6186</x:v>
-[...1 lines deleted...]
-      <x:c r="D1383" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1384">
       <x:c r="A1384" t="str">
-        <x:v>QEV</x:v>
+        <x:v>QEG</x:v>
       </x:c>
       <x:c r="B1384" t="str">
-        <x:v>ELİTE ELEKTRİK ÜRETİMİ VE ELEKTRONİK MAKİNE SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>KONYA ŞEKER SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1384" t="str">
-        <x:v>6187</x:v>
-[...1 lines deleted...]
-      <x:c r="D1384" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1385">
       <x:c r="A1385" t="str">
-        <x:v>QEW</x:v>
+        <x:v>QEH</x:v>
       </x:c>
       <x:c r="B1385" t="str">
-        <x:v>KEHRİBAR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>İSTAÇ İSTANBUL ÇEVRE YÖNETİMİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1385" t="str">
-        <x:v>8199</x:v>
-[...1 lines deleted...]
-      <x:c r="D1385" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1386">
       <x:c r="A1386" t="str">
-        <x:v>QEX</x:v>
+        <x:v>QEI</x:v>
       </x:c>
       <x:c r="B1386" t="str">
-        <x:v>K3 OSMANGAZİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>BURSA ÇİMENTO FABRİKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C1386" t="str">
-        <x:v>8549</x:v>
-[...1 lines deleted...]
-      <x:c r="D1386" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1387">
       <x:c r="A1387" t="str">
-        <x:v>QEY</x:v>
+        <x:v>QEJ</x:v>
       </x:c>
       <x:c r="B1387" t="str">
-        <x:v>BÜKOR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>FİDES ELEKTRİK ENERJİSİ TOPTAN ALIŞ SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1387" t="str">
-        <x:v>6188</x:v>
-[...1 lines deleted...]
-      <x:c r="D1387" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1388">
       <x:c r="A1388" t="str">
-        <x:v>QEZ</x:v>
+        <x:v>QEK</x:v>
       </x:c>
       <x:c r="B1388" t="str">
-        <x:v>ÇAMLIKAYA ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ZORLU DOĞAL ELEKTRİK ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1388" t="str">
-        <x:v>6189</x:v>
-[...1 lines deleted...]
-      <x:c r="D1388" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1389">
       <x:c r="A1389" t="str">
-        <x:v>QF0</x:v>
+        <x:v>QEL</x:v>
       </x:c>
       <x:c r="B1389" t="str">
-        <x:v>DİNAMİK HİDROELEKTRİK SANTRALİ ENERJİ YATIRIMLARI ELEKTRİK ÜRETİMİ A.Ş.</x:v>
+        <x:v>KAYSERİ VE CİVARI ELEKTRİK TÜRK A.Ş.</x:v>
       </x:c>
       <x:c r="C1389" t="str">
-        <x:v>8368</x:v>
-[...1 lines deleted...]
-      <x:c r="D1389" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1390">
       <x:c r="A1390" t="str">
-        <x:v>QF1</x:v>
+        <x:v>QEM</x:v>
       </x:c>
       <x:c r="B1390" t="str">
-        <x:v>ISPARTA MENSUCAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>DESA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1390" t="str">
-        <x:v>6726</x:v>
-[...1 lines deleted...]
-      <x:c r="D1390" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1391">
       <x:c r="A1391" t="str">
-        <x:v>QF2</x:v>
+        <x:v>QEO</x:v>
       </x:c>
       <x:c r="B1391" t="str">
-        <x:v>ŞIK MAKAS GİYİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TEKTUĞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1391" t="str">
-        <x:v>6727</x:v>
-[...1 lines deleted...]
-      <x:c r="D1391" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1392">
       <x:c r="A1392" t="str">
-        <x:v>QF4</x:v>
+        <x:v>QEP</x:v>
       </x:c>
       <x:c r="B1392" t="str">
-        <x:v>KATIRCIOĞLU ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>BORDO ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1392" t="str">
-        <x:v>6729</x:v>
-[...1 lines deleted...]
-      <x:c r="D1392" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1393">
       <x:c r="A1393" t="str">
-        <x:v>QF7</x:v>
+        <x:v>QEQ</x:v>
       </x:c>
       <x:c r="B1393" t="str">
-        <x:v>ÖZDİLEK EV TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>K3 TÜRKERLER VANGÖLÜ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1393" t="str">
-        <x:v>6740</x:v>
-[...1 lines deleted...]
-      <x:c r="D1393" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1394">
       <x:c r="A1394" t="str">
-        <x:v>QF9</x:v>
+        <x:v>QER</x:v>
       </x:c>
       <x:c r="B1394" t="str">
-        <x:v>KLR ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>YÜKSELİŞ ELEKTRİKSEL ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1394" t="str">
-        <x:v>6742</x:v>
-[...1 lines deleted...]
-      <x:c r="D1394" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1395">
       <x:c r="A1395" t="str">
-        <x:v>QFA</x:v>
+        <x:v>QES</x:v>
       </x:c>
       <x:c r="B1395" t="str">
-        <x:v>AKKÖY ENERJİ A.Ş.</x:v>
+        <x:v>BİLENERJİ BİLKENT ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1395" t="str">
-        <x:v>6190</x:v>
-[...1 lines deleted...]
-      <x:c r="D1395" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1396">
       <x:c r="A1396" t="str">
-        <x:v>QFB</x:v>
+        <x:v>QEU</x:v>
       </x:c>
       <x:c r="B1396" t="str">
-        <x:v>ZEEMA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ÇOLAKOĞLU METALURJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1396" t="str">
-        <x:v>6191</x:v>
-[...1 lines deleted...]
-      <x:c r="D1396" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1397">
       <x:c r="A1397" t="str">
-        <x:v>QFC</x:v>
+        <x:v>QEV</x:v>
       </x:c>
       <x:c r="B1397" t="str">
-        <x:v>KONYA KAĞIT SAN. VE TİC. A.Ş</x:v>
+        <x:v>ELİTE ELEKTRİK ÜRETİMİ VE ELEKTRONİK MAKİNE SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1397" t="str">
-        <x:v>6192</x:v>
-[...1 lines deleted...]
-      <x:c r="D1397" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1398">
       <x:c r="A1398" t="str">
-        <x:v>QFD</x:v>
+        <x:v>QEW</x:v>
       </x:c>
       <x:c r="B1398" t="str">
-        <x:v>ENTEK ENERJİ TEKNOLOJİLERİ SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>KEHRİBAR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1398" t="str">
-        <x:v>6193</x:v>
-[...1 lines deleted...]
-      <x:c r="D1398" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1399">
       <x:c r="A1399" t="str">
-        <x:v>QFE</x:v>
+        <x:v>QEX</x:v>
       </x:c>
       <x:c r="B1399" t="str">
-        <x:v>ELTA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K3 OSMANGAZİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1399" t="str">
-        <x:v>6194</x:v>
-[...1 lines deleted...]
-      <x:c r="D1399" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1400">
       <x:c r="A1400" t="str">
-        <x:v>QFG</x:v>
+        <x:v>QEY</x:v>
       </x:c>
       <x:c r="B1400" t="str">
-        <x:v>ŞAHİNLER ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BÜKOR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1400" t="str">
-        <x:v>6196</x:v>
-[...1 lines deleted...]
-      <x:c r="D1400" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1401">
       <x:c r="A1401" t="str">
-        <x:v>QFH</x:v>
+        <x:v>QEZ</x:v>
       </x:c>
       <x:c r="B1401" t="str">
-        <x:v>GÜRMAT ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇAMLIKAYA ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1401" t="str">
-        <x:v>6197</x:v>
-[...1 lines deleted...]
-      <x:c r="D1401" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1402">
       <x:c r="A1402" t="str">
-        <x:v>QFI</x:v>
+        <x:v>QF0</x:v>
       </x:c>
       <x:c r="B1402" t="str">
-        <x:v>K3 KAYSERİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>DİNAMİK HİDROELEKTRİK SANTRALİ ENERJİ YATIRIMLARI ELEKTRİK ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1402" t="str">
-        <x:v>8550</x:v>
-[...1 lines deleted...]
-      <x:c r="D1402" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1403">
       <x:c r="A1403" t="str">
-        <x:v>QFJ</x:v>
+        <x:v>QF2</x:v>
       </x:c>
       <x:c r="B1403" t="str">
-        <x:v>BELEN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ŞIK MAKAS GİYİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1403" t="str">
-        <x:v>6198</x:v>
-[...1 lines deleted...]
-      <x:c r="D1403" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1404">
       <x:c r="A1404" t="str">
-        <x:v>QFK</x:v>
+        <x:v>QF4</x:v>
       </x:c>
       <x:c r="B1404" t="str">
-        <x:v>KOLEN ELEKTRİK TOPTAN SATIŞ İTH. İHR. A.Ş. (TEDARİK)</x:v>
+        <x:v>KATIRCIOĞLU ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1404" t="str">
-        <x:v>6200</x:v>
-[...1 lines deleted...]
-      <x:c r="D1404" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1405">
       <x:c r="A1405" t="str">
-        <x:v>QFL</x:v>
+        <x:v>QF7</x:v>
       </x:c>
       <x:c r="B1405" t="str">
-        <x:v>YEŞİLIRMAK ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>ÖZDİLEK EV TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1405" t="str">
-        <x:v>6203</x:v>
-[...1 lines deleted...]
-      <x:c r="D1405" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1406">
       <x:c r="A1406" t="str">
-        <x:v>QFN</x:v>
+        <x:v>QF9</x:v>
       </x:c>
       <x:c r="B1406" t="str">
-        <x:v>EKİN HİDROELEKTRİK ÜRETİM A.Ş</x:v>
+        <x:v>KLR ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1406" t="str">
-        <x:v>6205</x:v>
-[...1 lines deleted...]
-      <x:c r="D1406" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1407">
       <x:c r="A1407" t="str">
-        <x:v>QFO</x:v>
+        <x:v>QFA</x:v>
       </x:c>
       <x:c r="B1407" t="str">
-        <x:v>KAHRAMANMARAŞ KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKKÖY ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1407" t="str">
-        <x:v>6206</x:v>
-[...1 lines deleted...]
-      <x:c r="D1407" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1408">
       <x:c r="A1408" t="str">
-        <x:v>QFQ</x:v>
+        <x:v>QFB</x:v>
       </x:c>
       <x:c r="B1408" t="str">
-        <x:v>K3 SAKARYA ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ZEEMA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1408" t="str">
-        <x:v>8551</x:v>
-[...1 lines deleted...]
-      <x:c r="D1408" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1409">
       <x:c r="A1409" t="str">
-        <x:v>QFR</x:v>
+        <x:v>QFC</x:v>
       </x:c>
       <x:c r="B1409" t="str">
-        <x:v>YURTBAY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KONYA KAĞIT SAN. VE TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C1409" t="str">
-        <x:v>6208</x:v>
-[...1 lines deleted...]
-      <x:c r="D1409" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1410">
       <x:c r="A1410" t="str">
-        <x:v>QFS</x:v>
+        <x:v>QFD</x:v>
       </x:c>
       <x:c r="B1410" t="str">
-        <x:v>ENERSİS ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ENTEK ENERJİ TEKNOLOJİLERİ SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1410" t="str">
-        <x:v>6209</x:v>
-[...1 lines deleted...]
-      <x:c r="D1410" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1411">
       <x:c r="A1411" t="str">
-        <x:v>QFT</x:v>
+        <x:v>QFE</x:v>
       </x:c>
       <x:c r="B1411" t="str">
-        <x:v>SARKUYSAN ELEKTROLİTİK BAKIR SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ELTA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1411" t="str">
-        <x:v>6210</x:v>
-[...1 lines deleted...]
-      <x:c r="D1411" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1412">
       <x:c r="A1412" t="str">
-        <x:v>QFW</x:v>
+        <x:v>QFG</x:v>
       </x:c>
       <x:c r="B1412" t="str">
-        <x:v>GA ELEKTRİK ENERJİSİ ÜRETİM SATIŞ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ŞAHİNLER ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1412" t="str">
-        <x:v>8200</x:v>
-[...1 lines deleted...]
-      <x:c r="D1412" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1413">
       <x:c r="A1413" t="str">
-        <x:v>QFX</x:v>
+        <x:v>QFH</x:v>
       </x:c>
       <x:c r="B1413" t="str">
-        <x:v>K3 ENERJİSA BAŞKENT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>GÜRMAT ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1413" t="str">
-        <x:v>8554</x:v>
-[...1 lines deleted...]
-      <x:c r="D1413" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1414">
       <x:c r="A1414" t="str">
-        <x:v>QFY</x:v>
+        <x:v>QFI</x:v>
       </x:c>
       <x:c r="B1414" t="str">
-        <x:v>ALKİM KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>K3 KAYSERİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1414" t="str">
-        <x:v>6213</x:v>
-[...1 lines deleted...]
-      <x:c r="D1414" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1415">
       <x:c r="A1415" t="str">
-        <x:v>QG0</x:v>
+        <x:v>QFJ</x:v>
       </x:c>
       <x:c r="B1415" t="str">
-        <x:v>MUTLULAR ENERJİ SAN. VE TİC. LTD.ŞTİ.</x:v>
+        <x:v>BELEN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1415" t="str">
-        <x:v>8369</x:v>
-[...1 lines deleted...]
-      <x:c r="D1415" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1416">
       <x:c r="A1416" t="str">
-        <x:v>QG1</x:v>
+        <x:v>QFK</x:v>
       </x:c>
       <x:c r="B1416" t="str">
-        <x:v>BALSUYU MENSUCAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KOLEN ELEKTRİK TOPTAN SATIŞ İTH. İHR. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1416" t="str">
-        <x:v>6743</x:v>
-[...1 lines deleted...]
-      <x:c r="D1416" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1417">
       <x:c r="A1417" t="str">
-        <x:v>QG2</x:v>
+        <x:v>QFL</x:v>
       </x:c>
       <x:c r="B1417" t="str">
-        <x:v>KIVANÇ TEKSTİL SAN.VE TİC.A.Ş.</x:v>
+        <x:v>YEŞİLIRMAK ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1417" t="str">
-        <x:v>6744</x:v>
-[...1 lines deleted...]
-      <x:c r="D1417" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1418">
       <x:c r="A1418" t="str">
-        <x:v>QG3</x:v>
+        <x:v>QFN</x:v>
       </x:c>
       <x:c r="B1418" t="str">
-        <x:v>BAHÇIVAN GIDA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>EKİN HİDROELEKTRİK ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C1418" t="str">
-        <x:v>6748</x:v>
-[...1 lines deleted...]
-      <x:c r="D1418" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1419">
       <x:c r="A1419" t="str">
-        <x:v>QG5</x:v>
+        <x:v>QFO</x:v>
       </x:c>
       <x:c r="B1419" t="str">
-        <x:v>ABK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KAHRAMANMARAŞ KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1419" t="str">
-        <x:v>6753</x:v>
-[...1 lines deleted...]
-      <x:c r="D1419" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1420">
       <x:c r="A1420" t="str">
-        <x:v>QG6</x:v>
+        <x:v>QFQ</x:v>
       </x:c>
       <x:c r="B1420" t="str">
-        <x:v>KÜÇÜKER TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>K3 SAKARYA ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1420" t="str">
-        <x:v>6755</x:v>
-[...1 lines deleted...]
-      <x:c r="D1420" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1421">
       <x:c r="A1421" t="str">
-        <x:v>QG8</x:v>
+        <x:v>QFR</x:v>
       </x:c>
       <x:c r="B1421" t="str">
-        <x:v>EGER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YURTBAY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1421" t="str">
-        <x:v>6757</x:v>
-[...1 lines deleted...]
-      <x:c r="D1421" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1422">
       <x:c r="A1422" t="str">
-        <x:v>QGB</x:v>
+        <x:v>QFS</x:v>
       </x:c>
       <x:c r="B1422" t="str">
-        <x:v>CAN TEKSTİL ENTEGRE TESİSLERİ VE TARIM ÜRÜNLERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ENERSİS ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1422" t="str">
-        <x:v>6216</x:v>
-[...1 lines deleted...]
-      <x:c r="D1422" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1423">
       <x:c r="A1423" t="str">
-        <x:v>QGC</x:v>
+        <x:v>QFT</x:v>
       </x:c>
       <x:c r="B1423" t="str">
-        <x:v>CAN ENERJİ TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>SARKUYSAN ELEKTROLİTİK BAKIR SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1423" t="str">
-        <x:v>6217</x:v>
-[...1 lines deleted...]
-      <x:c r="D1423" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1424">
       <x:c r="A1424" t="str">
-        <x:v>QGD</x:v>
+        <x:v>QFW</x:v>
       </x:c>
       <x:c r="B1424" t="str">
-        <x:v>ÖZCEVHER ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GA ELEKTRİK ENERJİSİ ÜRETİM SATIŞ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1424" t="str">
-        <x:v>6218</x:v>
-[...1 lines deleted...]
-      <x:c r="D1424" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1425">
       <x:c r="A1425" t="str">
-        <x:v>QGE</x:v>
+        <x:v>QFX</x:v>
       </x:c>
       <x:c r="B1425" t="str">
-        <x:v>İSKENDERUN DEMİR VE ÇELİK A.Ş.</x:v>
+        <x:v>K3 ENERJİSA BAŞKENT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1425" t="str">
-        <x:v>6219</x:v>
-[...1 lines deleted...]
-      <x:c r="D1425" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1426">
       <x:c r="A1426" t="str">
-        <x:v>QGF</x:v>
+        <x:v>QFY</x:v>
       </x:c>
       <x:c r="B1426" t="str">
-        <x:v>TERMAL SERAMİK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ALKİM KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1426" t="str">
-        <x:v>6220</x:v>
-[...1 lines deleted...]
-      <x:c r="D1426" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1427">
       <x:c r="A1427" t="str">
-        <x:v>QGG</x:v>
+        <x:v>QG0</x:v>
       </x:c>
       <x:c r="B1427" t="str">
-        <x:v>KESKİNOĞLU TAVUKÇULUK VE DAMIZLIK İŞLETMELERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>MUTLULAR ENERJİ SAN. VE TİC. LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1427" t="str">
-        <x:v>6221</x:v>
-[...1 lines deleted...]
-      <x:c r="D1427" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1428">
       <x:c r="A1428" t="str">
-        <x:v>QGH</x:v>
+        <x:v>QG1</x:v>
       </x:c>
       <x:c r="B1428" t="str">
-        <x:v>KARSU TEKSTİL SANAYİİ VE TİCARET A.Ş.</x:v>
+        <x:v>BALSUYU MENSUCAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1428" t="str">
-        <x:v>6222</x:v>
-[...1 lines deleted...]
-      <x:c r="D1428" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1429">
       <x:c r="A1429" t="str">
-        <x:v>QGI</x:v>
+        <x:v>QG2</x:v>
       </x:c>
       <x:c r="B1429" t="str">
-        <x:v>K3 ENERJİSA TOROSLAR ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>KIVANÇ TEKSTİL SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1429" t="str">
-        <x:v>8552</x:v>
-[...1 lines deleted...]
-      <x:c r="D1429" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1430">
       <x:c r="A1430" t="str">
-        <x:v>QGJ</x:v>
+        <x:v>QG3</x:v>
       </x:c>
       <x:c r="B1430" t="str">
-        <x:v>MOLU ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BAHÇIVAN GIDA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1430" t="str">
-        <x:v>6223</x:v>
-[...1 lines deleted...]
-      <x:c r="D1430" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1431">
       <x:c r="A1431" t="str">
-        <x:v>QGL</x:v>
+        <x:v>QG5</x:v>
       </x:c>
       <x:c r="B1431" t="str">
-        <x:v>AYEN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ABK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1431" t="str">
-        <x:v>6225</x:v>
-[...1 lines deleted...]
-      <x:c r="D1431" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1432">
       <x:c r="A1432" t="str">
-        <x:v>QGM</x:v>
+        <x:v>QG6</x:v>
       </x:c>
       <x:c r="B1432" t="str">
-        <x:v>AYEN ENERJİ A.Ş.</x:v>
+        <x:v>KÜÇÜKER TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1432" t="str">
-        <x:v>6226</x:v>
-[...1 lines deleted...]
-      <x:c r="D1432" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1433">
       <x:c r="A1433" t="str">
-        <x:v>QGN</x:v>
+        <x:v>QG8</x:v>
       </x:c>
       <x:c r="B1433" t="str">
-        <x:v>AYEN OSTİM ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>EGER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1433" t="str">
-        <x:v>6227</x:v>
-[...1 lines deleted...]
-      <x:c r="D1433" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1434">
       <x:c r="A1434" t="str">
-        <x:v>QGO</x:v>
+        <x:v>QGB</x:v>
       </x:c>
       <x:c r="B1434" t="str">
-        <x:v>ERCİYES ENERJİ ÜRETİM SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>CAN TEKSTİL ENTEGRE TESİSLERİ VE TARIM ÜRÜNLERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1434" t="str">
-        <x:v>6228</x:v>
-[...1 lines deleted...]
-      <x:c r="D1434" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1435">
       <x:c r="A1435" t="str">
-        <x:v>QGP</x:v>
+        <x:v>QGC</x:v>
       </x:c>
       <x:c r="B1435" t="str">
-        <x:v>BOREAS ENERJİ ÜRETİM SİSTEMLERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>CAN ENERJİ TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1435" t="str">
-        <x:v>6229</x:v>
-[...1 lines deleted...]
-      <x:c r="D1435" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1436">
       <x:c r="A1436" t="str">
-        <x:v>QGQ</x:v>
+        <x:v>QGD</x:v>
       </x:c>
       <x:c r="B1436" t="str">
-        <x:v>K3 ENERJİSA İSTANBUL ANADOLU YAKASI ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ÖZCEVHER ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1436" t="str">
-        <x:v>8553</x:v>
-[...1 lines deleted...]
-      <x:c r="D1436" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1437">
       <x:c r="A1437" t="str">
-        <x:v>QGS</x:v>
+        <x:v>QGE</x:v>
       </x:c>
       <x:c r="B1437" t="str">
-        <x:v>İZAYDAŞ -İZMİT ATIK VE ARTIKLARI ARITMA YAKMA VE DEĞERLENDİRME A.Ş.</x:v>
+        <x:v>İSKENDERUN DEMİR VE ÇELİK A.Ş.</x:v>
       </x:c>
       <x:c r="C1437" t="str">
-        <x:v>6231</x:v>
-[...1 lines deleted...]
-      <x:c r="D1437" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1438">
       <x:c r="A1438" t="str">
-        <x:v>QGT</x:v>
+        <x:v>QGF</x:v>
       </x:c>
       <x:c r="B1438" t="str">
-        <x:v>MURATLI KARTON KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TERMAL SERAMİK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1438" t="str">
-        <x:v>6232</x:v>
-[...1 lines deleted...]
-      <x:c r="D1438" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1439">
       <x:c r="A1439" t="str">
-        <x:v>QGU</x:v>
+        <x:v>QGG</x:v>
       </x:c>
       <x:c r="B1439" t="str">
-        <x:v>ORTADOĞU RULMAN SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KESKİNOĞLU TAVUKÇULUK VE DAMIZLIK İŞLETMELERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1439" t="str">
-        <x:v>6233</x:v>
-[...1 lines deleted...]
-      <x:c r="D1439" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1440">
       <x:c r="A1440" t="str">
-        <x:v>QGV</x:v>
+        <x:v>QGH</x:v>
       </x:c>
       <x:c r="B1440" t="str">
-        <x:v>ENERJİM PERAKENDE ENERJİ TİCARET A.Ş.( TİCARİ VE İKTISADİ BÜTÜNLÜĞÜ - 19/08/2023)</x:v>
+        <x:v>KARSU TEKSTİL SANAYİİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1440" t="str">
-        <x:v>6238</x:v>
-[...1 lines deleted...]
-      <x:c r="D1440" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1441">
       <x:c r="A1441" t="str">
-        <x:v>QGX</x:v>
+        <x:v>QGI</x:v>
       </x:c>
       <x:c r="B1441" t="str">
-        <x:v>K3 AKSA ÇORUH ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K3 ENERJİSA TOROSLAR ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1441" t="str">
-        <x:v>8556</x:v>
-[...1 lines deleted...]
-      <x:c r="D1441" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1442">
       <x:c r="A1442" t="str">
-        <x:v>QGY</x:v>
+        <x:v>QGJ</x:v>
       </x:c>
       <x:c r="B1442" t="str">
-        <x:v>PAK GIDA ÜRETİM VE PAZARLAMA A.Ş.(İZMİT)</x:v>
+        <x:v>MOLU ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1442" t="str">
-        <x:v>6239</x:v>
-[...1 lines deleted...]
-      <x:c r="D1442" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1443">
       <x:c r="A1443" t="str">
-        <x:v>QGZ</x:v>
+        <x:v>QGL</x:v>
       </x:c>
       <x:c r="B1443" t="str">
-        <x:v>BAKRAS ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>AYEN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1443" t="str">
-        <x:v>6240</x:v>
-[...1 lines deleted...]
-      <x:c r="D1443" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1444">
       <x:c r="A1444" t="str">
-        <x:v>QH0</x:v>
+        <x:v>QGM</x:v>
       </x:c>
       <x:c r="B1444" t="str">
-        <x:v>KIYI ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AYEN ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1444" t="str">
-        <x:v>8370</x:v>
-[...1 lines deleted...]
-      <x:c r="D1444" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1445">
       <x:c r="A1445" t="str">
-        <x:v>QH2</x:v>
+        <x:v>QGN</x:v>
       </x:c>
       <x:c r="B1445" t="str">
-        <x:v>MAC ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AYEN OSTİM ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1445" t="str">
-        <x:v>6773</x:v>
-[...1 lines deleted...]
-      <x:c r="D1445" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1446">
       <x:c r="A1446" t="str">
-        <x:v>QH4</x:v>
+        <x:v>QGO</x:v>
       </x:c>
       <x:c r="B1446" t="str">
-        <x:v>METRO GRUP ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ERCİYES ENERJİ ÜRETİM SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1446" t="str">
-        <x:v>6776</x:v>
-[...1 lines deleted...]
-      <x:c r="D1446" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1447">
       <x:c r="A1447" t="str">
-        <x:v>QH5</x:v>
+        <x:v>QGP</x:v>
       </x:c>
       <x:c r="B1447" t="str">
-        <x:v>SAMSUN AVDAN ENERJI ÜRETIM VE TICARET A.Ş.</x:v>
+        <x:v>BOREAS ENERJİ ÜRETİM SİSTEMLERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1447" t="str">
-        <x:v>6778</x:v>
-[...1 lines deleted...]
-      <x:c r="D1447" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1448">
       <x:c r="A1448" t="str">
-        <x:v>QH6</x:v>
+        <x:v>QGQ</x:v>
       </x:c>
       <x:c r="B1448" t="str">
-        <x:v>BEYPI BEYPAZARI TARIMSAL ÜRT. PAZARLAMA SAN. VE TIC.A.Ş.</x:v>
+        <x:v>K3 ENERJİSA İSTANBUL ANADOLU YAKASI ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1448" t="str">
-        <x:v>6779</x:v>
-[...1 lines deleted...]
-      <x:c r="D1448" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1449">
       <x:c r="A1449" t="str">
-        <x:v>QH7</x:v>
+        <x:v>QGS</x:v>
       </x:c>
       <x:c r="B1449" t="str">
-        <x:v>PAK GIDA ÜRETİM VE PAZARLAMA A.Ş.(İZMİR)</x:v>
+        <x:v>İZAYDAŞ -İZMİT ATIK VE ARTIKLARI ARITMA YAKMA VE DEĞERLENDİRME A.Ş.</x:v>
       </x:c>
       <x:c r="C1449" t="str">
-        <x:v>6782</x:v>
-[...1 lines deleted...]
-      <x:c r="D1449" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1450">
       <x:c r="A1450" t="str">
-        <x:v>QH8</x:v>
+        <x:v>QGT</x:v>
       </x:c>
       <x:c r="B1450" t="str">
-        <x:v>PAK GIDA ÜRETİM VE PAZARLAMA A.Ş.(DÜZCE)</x:v>
+        <x:v>MURATLI KARTON KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1450" t="str">
-        <x:v>6783</x:v>
-[...1 lines deleted...]
-      <x:c r="D1450" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1451">
       <x:c r="A1451" t="str">
-        <x:v>QHA</x:v>
+        <x:v>QGU</x:v>
       </x:c>
       <x:c r="B1451" t="str">
-        <x:v>AYEDAŞ- İSTANBUL ANADOLU YAKASI ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>ORTADOĞU RULMAN SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1451" t="str">
-        <x:v>6241</x:v>
-[...1 lines deleted...]
-      <x:c r="D1451" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1452">
       <x:c r="A1452" t="str">
-        <x:v>QHC</x:v>
+        <x:v>QGV</x:v>
       </x:c>
       <x:c r="B1452" t="str">
-        <x:v>KARKEY KARADENİZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ENERJİM PERAKENDE ENERJİ TİCARET A.Ş.( TİCARİ VE İKTISADİ BÜTÜNLÜĞÜ - 19/08/2023)</x:v>
       </x:c>
       <x:c r="C1452" t="str">
-        <x:v>6243</x:v>
-[...1 lines deleted...]
-      <x:c r="D1452" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1453">
       <x:c r="A1453" t="str">
-        <x:v>QHF</x:v>
+        <x:v>QGX</x:v>
       </x:c>
       <x:c r="B1453" t="str">
-        <x:v>KARMAVİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K3 AKSA ÇORUH ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1453" t="str">
-        <x:v>6246</x:v>
-[...1 lines deleted...]
-      <x:c r="D1453" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1454">
       <x:c r="A1454" t="str">
-        <x:v>QHG</x:v>
+        <x:v>QGY</x:v>
       </x:c>
       <x:c r="B1454" t="str">
-        <x:v>AYDIN ÖRME SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>PAK GIDA ÜRETİM VE PAZARLAMA A.Ş.(İZMİT)</x:v>
       </x:c>
       <x:c r="C1454" t="str">
-        <x:v>6247</x:v>
-[...1 lines deleted...]
-      <x:c r="D1454" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1455">
       <x:c r="A1455" t="str">
-        <x:v>QHH</x:v>
+        <x:v>QGZ</x:v>
       </x:c>
       <x:c r="B1455" t="str">
-        <x:v>TEST ÜYE</x:v>
+        <x:v>BAKRAS ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1455" t="str">
-        <x:v>7038</x:v>
-[...1 lines deleted...]
-      <x:c r="D1455" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1456">
       <x:c r="A1456" t="str">
-        <x:v>QHI</x:v>
+        <x:v>QH0</x:v>
       </x:c>
       <x:c r="B1456" t="str">
-        <x:v>K3 AKSA FIRAT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>KIYI ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1456" t="str">
-        <x:v>8555</x:v>
-[...1 lines deleted...]
-      <x:c r="D1456" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1457">
       <x:c r="A1457" t="str">
-        <x:v>QHJ</x:v>
+        <x:v>QH2</x:v>
       </x:c>
       <x:c r="B1457" t="str">
-        <x:v>SOMA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MAC ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1457" t="str">
-        <x:v>6248</x:v>
-[...1 lines deleted...]
-      <x:c r="D1457" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1458">
       <x:c r="A1458" t="str">
-        <x:v>QHK</x:v>
+        <x:v>QH4</x:v>
       </x:c>
       <x:c r="B1458" t="str">
-        <x:v>GALATA WIND ENERJİ A.Ş.</x:v>
+        <x:v>METRO GRUP ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1458" t="str">
-        <x:v>6249</x:v>
-[...1 lines deleted...]
-      <x:c r="D1458" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1459">
       <x:c r="A1459" t="str">
-        <x:v>QHL</x:v>
+        <x:v>QH5</x:v>
       </x:c>
       <x:c r="B1459" t="str">
-        <x:v>KASAR VE DUAL TEKSTİL SANAYİİ A.Ş.</x:v>
+        <x:v>SAMSUN AVDAN ENERJI ÜRETIM VE TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1459" t="str">
-        <x:v>6250</x:v>
-[...1 lines deleted...]
-      <x:c r="D1459" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1460">
       <x:c r="A1460" t="str">
-        <x:v>QHP</x:v>
+        <x:v>QH6</x:v>
       </x:c>
       <x:c r="B1460" t="str">
-        <x:v>RHG ENERTÜRK ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>BEYPI BEYPAZARI TARIMSAL ÜRT. PAZARLAMA SAN. VE TIC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1460" t="str">
-        <x:v>6254</x:v>
-[...1 lines deleted...]
-      <x:c r="D1460" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1461">
       <x:c r="A1461" t="str">
-        <x:v>QHQ</x:v>
+        <x:v>QH7</x:v>
       </x:c>
       <x:c r="B1461" t="str">
-        <x:v>K3 AKEDAŞ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>PAK GIDA ÜRETİM VE PAZARLAMA A.Ş.(İZMİR)</x:v>
       </x:c>
       <x:c r="C1461" t="str">
-        <x:v>8557</x:v>
-[...1 lines deleted...]
-      <x:c r="D1461" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1462">
       <x:c r="A1462" t="str">
-        <x:v>QHR</x:v>
+        <x:v>QH8</x:v>
       </x:c>
       <x:c r="B1462" t="str">
-        <x:v>CAMİŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>PAK GIDA ÜRETİM VE PAZARLAMA A.Ş.(DÜZCE)</x:v>
       </x:c>
       <x:c r="C1462" t="str">
-        <x:v>6255</x:v>
-[...1 lines deleted...]
-      <x:c r="D1462" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1463">
       <x:c r="A1463" t="str">
-        <x:v>QHS</x:v>
+        <x:v>QHA</x:v>
       </x:c>
       <x:c r="B1463" t="str">
-        <x:v>KARTONSAN KARTON SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AYEDAŞ- İSTANBUL ANADOLU YAKASI ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1463" t="str">
-        <x:v>6256</x:v>
-[...1 lines deleted...]
-      <x:c r="D1463" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1464">
       <x:c r="A1464" t="str">
-        <x:v>QHT</x:v>
+        <x:v>QHC</x:v>
       </x:c>
       <x:c r="B1464" t="str">
-        <x:v>ENTEK ELEKTRİK ÜRETİMİ A.Ş.</x:v>
+        <x:v>KARKEY KARADENİZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1464" t="str">
-        <x:v>6257</x:v>
-[...1 lines deleted...]
-      <x:c r="D1464" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1465">
       <x:c r="A1465" t="str">
-        <x:v>QHU</x:v>
+        <x:v>QHF</x:v>
       </x:c>
       <x:c r="B1465" t="str">
-        <x:v>ELTEK ELEKTRİK ENERJİSİ İTH.İHR. VE TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>KARMAVİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1465" t="str">
-        <x:v>6258</x:v>
-[...1 lines deleted...]
-      <x:c r="D1465" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1466">
       <x:c r="A1466" t="str">
-        <x:v>QHV</x:v>
+        <x:v>QHG</x:v>
       </x:c>
       <x:c r="B1466" t="str">
-        <x:v>YPM ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AYDIN ÖRME SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1466" t="str">
-        <x:v>6259</x:v>
-[...1 lines deleted...]
-      <x:c r="D1466" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1467">
       <x:c r="A1467" t="str">
-        <x:v>QHX</x:v>
+        <x:v>QHI</x:v>
       </x:c>
       <x:c r="B1467" t="str">
-        <x:v>K3 CK BOĞAZİÇİ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
+        <x:v>K3 AKSA FIRAT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1467" t="str">
-        <x:v>8558</x:v>
-[...1 lines deleted...]
-      <x:c r="D1467" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1468">
       <x:c r="A1468" t="str">
-        <x:v>QHY</x:v>
+        <x:v>QHJ</x:v>
       </x:c>
       <x:c r="B1468" t="str">
-        <x:v>İÇDAŞ ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTH. İHR. A.Ş. (TEDARİK)</x:v>
+        <x:v>SOMA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1468" t="str">
-        <x:v>6260</x:v>
-[...1 lines deleted...]
-      <x:c r="D1468" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1469">
       <x:c r="A1469" t="str">
-        <x:v>QHZ</x:v>
+        <x:v>QHK</x:v>
       </x:c>
       <x:c r="B1469" t="str">
-        <x:v>İÇDAŞ ÇELİK ENERJİ TERSANE VE ULAŞIM SANAYİ A.Ş.</x:v>
+        <x:v>GALATA WIND ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1469" t="str">
-        <x:v>6261</x:v>
-[...1 lines deleted...]
-      <x:c r="D1469" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1470">
       <x:c r="A1470" t="str">
-        <x:v>QI0</x:v>
+        <x:v>QHL</x:v>
       </x:c>
       <x:c r="B1470" t="str">
-        <x:v>ATYA ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KASAR VE DUAL TEKSTİL SANAYİİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1470" t="str">
-        <x:v>8371</x:v>
-[...1 lines deleted...]
-      <x:c r="D1470" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1471">
       <x:c r="A1471" t="str">
-        <x:v>QI1</x:v>
+        <x:v>QHP</x:v>
       </x:c>
       <x:c r="B1471" t="str">
-        <x:v>K3 MERAM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>RHG ENERTÜRK ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1471" t="str">
-        <x:v>8559</x:v>
-[...1 lines deleted...]
-      <x:c r="D1471" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1472">
       <x:c r="A1472" t="str">
-        <x:v>QI2</x:v>
+        <x:v>QHQ</x:v>
       </x:c>
       <x:c r="B1472" t="str">
-        <x:v>K3 GEDİZ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K3 AKEDAŞ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1472" t="str">
-        <x:v>8564</x:v>
-[...1 lines deleted...]
-      <x:c r="D1472" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1473">
       <x:c r="A1473" t="str">
-        <x:v>QI3</x:v>
+        <x:v>QHR</x:v>
       </x:c>
       <x:c r="B1473" t="str">
-        <x:v>K3 ULUDAĞ PERAKENDE ELEKTRİK SATIŞ A.Ş.</x:v>
+        <x:v>CAMİŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1473" t="str">
-        <x:v>8560</x:v>
-[...1 lines deleted...]
-      <x:c r="D1473" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1474">
       <x:c r="A1474" t="str">
-        <x:v>QI4</x:v>
+        <x:v>QHS</x:v>
       </x:c>
       <x:c r="B1474" t="str">
-        <x:v>H.H.K. ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KARTONSAN KARTON SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1474" t="str">
-        <x:v>8561</x:v>
-[...1 lines deleted...]
-      <x:c r="D1474" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1475">
       <x:c r="A1475" t="str">
-        <x:v>QI5</x:v>
+        <x:v>QHT</x:v>
       </x:c>
       <x:c r="B1475" t="str">
-        <x:v>AKÇANSA ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ENTEK ELEKTRİK ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1475" t="str">
-        <x:v>8562</x:v>
-[...1 lines deleted...]
-      <x:c r="D1475" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1476">
       <x:c r="A1476" t="str">
-        <x:v>QI6</x:v>
+        <x:v>QHU</x:v>
       </x:c>
       <x:c r="B1476" t="str">
-        <x:v>ÇİMSA ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ELTEK ELEKTRİK ENERJİSİ İTH.İHR. VE TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1476" t="str">
-        <x:v>8563</x:v>
-[...1 lines deleted...]
-      <x:c r="D1476" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1477">
       <x:c r="A1477" t="str">
-        <x:v>QI7</x:v>
+        <x:v>QHV</x:v>
       </x:c>
       <x:c r="B1477" t="str">
-        <x:v>K3 AYDEM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>YPM ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1477" t="str">
-        <x:v>8565</x:v>
-[...1 lines deleted...]
-      <x:c r="D1477" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1478">
       <x:c r="A1478" t="str">
-        <x:v>QI8</x:v>
+        <x:v>QHX</x:v>
       </x:c>
       <x:c r="B1478" t="str">
-        <x:v>K3 CK AKDENİZ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
+        <x:v>K3 CK BOĞAZİÇİ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
       </x:c>
       <x:c r="C1478" t="str">
-        <x:v>8566</x:v>
-[...1 lines deleted...]
-      <x:c r="D1478" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1479">
       <x:c r="A1479" t="str">
-        <x:v>QI9</x:v>
+        <x:v>QHY</x:v>
       </x:c>
       <x:c r="B1479" t="str">
-        <x:v>K3 DİCLE ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>İÇDAŞ ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTH. İHR. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1479" t="str">
-        <x:v>8567</x:v>
-[...1 lines deleted...]
-      <x:c r="D1479" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1480">
       <x:c r="A1480" t="str">
-        <x:v>QIA</x:v>
+        <x:v>QHZ</x:v>
       </x:c>
       <x:c r="B1480" t="str">
-        <x:v>K3 YEŞİLIRMAK ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>İÇDAŞ ÇELİK ENERJİ TERSANE VE ULAŞIM SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1480" t="str">
-        <x:v>8568</x:v>
-[...1 lines deleted...]
-      <x:c r="D1480" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1481">
       <x:c r="A1481" t="str">
-        <x:v>QIB</x:v>
+        <x:v>QI0</x:v>
       </x:c>
       <x:c r="B1481" t="str">
-        <x:v>K3 CK ÇAMLIBEL ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ATYA ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1481" t="str">
-        <x:v>8569</x:v>
-[...1 lines deleted...]
-      <x:c r="D1481" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1482">
       <x:c r="A1482" t="str">
-        <x:v>QIC</x:v>
+        <x:v>QI1</x:v>
       </x:c>
       <x:c r="B1482" t="str">
-        <x:v>K3 TRAKYA ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K3 MERAM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1482" t="str">
-        <x:v>8570</x:v>
-[...1 lines deleted...]
-      <x:c r="D1482" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1483">
       <x:c r="A1483" t="str">
-        <x:v>QID</x:v>
+        <x:v>QI2</x:v>
       </x:c>
       <x:c r="B1483" t="str">
-        <x:v>K3 ARAS ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>K3 GEDİZ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1483" t="str">
-        <x:v>8574</x:v>
-[...1 lines deleted...]
-      <x:c r="D1483" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1484">
       <x:c r="A1484" t="str">
-        <x:v>QIF</x:v>
+        <x:v>QI3</x:v>
       </x:c>
       <x:c r="B1484" t="str">
-        <x:v>MMK METALURJİ SANAYİ VE TİCARET VE LİMAN İŞLETMECİLİĞİ A.Ş.</x:v>
+        <x:v>K3 ULUDAĞ PERAKENDE ELEKTRİK SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1484" t="str">
-        <x:v>8576</x:v>
-[...1 lines deleted...]
-      <x:c r="D1484" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1485">
       <x:c r="A1485" t="str">
-        <x:v>QIG</x:v>
+        <x:v>QI4</x:v>
       </x:c>
       <x:c r="B1485" t="str">
-        <x:v>AŞKALE ÇİMENTO SANAYİ T.A.Ş.</x:v>
+        <x:v>H.H.K. ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1485" t="str">
-        <x:v>8579</x:v>
-[...1 lines deleted...]
-      <x:c r="D1485" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1486">
       <x:c r="A1486" t="str">
-        <x:v>QIH</x:v>
+        <x:v>QI5</x:v>
       </x:c>
       <x:c r="B1486" t="str">
-        <x:v>GENERJİ ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>AKÇANSA ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1486" t="str">
-        <x:v>8581</x:v>
-[...1 lines deleted...]
-      <x:c r="D1486" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1487">
       <x:c r="A1487" t="str">
-        <x:v>QIJ</x:v>
+        <x:v>QI6</x:v>
       </x:c>
       <x:c r="B1487" t="str">
-        <x:v>BORARES ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇİMSA ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1487" t="str">
-        <x:v>8584</x:v>
-[...1 lines deleted...]
-      <x:c r="D1487" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1488">
       <x:c r="A1488" t="str">
-        <x:v>QIK</x:v>
+        <x:v>QI7</x:v>
       </x:c>
       <x:c r="B1488" t="str">
-        <x:v>TURKCELL ENERJİ ÇÖZÜMLERİ VE ELEKTRİK SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>K3 AYDEM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1488" t="str">
-        <x:v>8646</x:v>
-[...1 lines deleted...]
-      <x:c r="D1488" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1489">
       <x:c r="A1489" t="str">
-        <x:v>QIL</x:v>
+        <x:v>QI8</x:v>
       </x:c>
       <x:c r="B1489" t="str">
-        <x:v>GÜL ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>K3 CK AKDENİZ ELEKTRİK PERAKENDE SAT.A.Ş.</x:v>
       </x:c>
       <x:c r="C1489" t="str">
-        <x:v>8692</x:v>
-[...1 lines deleted...]
-      <x:c r="D1489" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1490">
       <x:c r="A1490" t="str">
-        <x:v>QIM</x:v>
+        <x:v>QI9</x:v>
       </x:c>
       <x:c r="B1490" t="str">
-        <x:v>ZEROS GAZ VE ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>K3 DİCLE ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1490" t="str">
-        <x:v>8694</x:v>
-[...1 lines deleted...]
-      <x:c r="D1490" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1491">
       <x:c r="A1491" t="str">
-        <x:v>QIN</x:v>
+        <x:v>QIA</x:v>
       </x:c>
       <x:c r="B1491" t="str">
-        <x:v>CENAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>K3 YEŞİLIRMAK ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1491" t="str">
-        <x:v>8698</x:v>
-[...1 lines deleted...]
-      <x:c r="D1491" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1492">
       <x:c r="A1492" t="str">
-        <x:v>QIO</x:v>
+        <x:v>QIB</x:v>
       </x:c>
       <x:c r="B1492" t="str">
-        <x:v>AĞAOĞLU ENERJİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>K3 CK ÇAMLIBEL ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1492" t="str">
-        <x:v>8700</x:v>
-[...1 lines deleted...]
-      <x:c r="D1492" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1493">
       <x:c r="A1493" t="str">
-        <x:v>QIP</x:v>
+        <x:v>QIC</x:v>
       </x:c>
       <x:c r="B1493" t="str">
-        <x:v>KALEN ELEKTRİK TOPTAN SATIŞ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>K3 TRAKYA ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1493" t="str">
-        <x:v>8703</x:v>
-[...1 lines deleted...]
-      <x:c r="D1493" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1494">
       <x:c r="A1494" t="str">
-        <x:v>QIS</x:v>
+        <x:v>QID</x:v>
       </x:c>
       <x:c r="B1494" t="str">
-        <x:v>BERRAK SU ENERJİ ÜRETİM İNŞAAT VE TİCARET A.Ş.</x:v>
+        <x:v>K3 ARAS ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1494" t="str">
-        <x:v>8708</x:v>
-[...1 lines deleted...]
-      <x:c r="D1494" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1495">
       <x:c r="A1495" t="str">
-        <x:v>QIT</x:v>
+        <x:v>QIF</x:v>
       </x:c>
       <x:c r="B1495" t="str">
-        <x:v>BAKIR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MMK METALURJİ SANAYİ VE TİCARET VE LİMAN İŞLETMECİLİĞİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1495" t="str">
-        <x:v>8714</x:v>
-[...1 lines deleted...]
-      <x:c r="D1495" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1496">
       <x:c r="A1496" t="str">
-        <x:v>QIU</x:v>
+        <x:v>QIG</x:v>
       </x:c>
       <x:c r="B1496" t="str">
-        <x:v>MARMARARES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AŞKALE ÇİMENTO SANAYİ T.A.Ş.</x:v>
       </x:c>
       <x:c r="C1496" t="str">
-        <x:v>8713</x:v>
-[...1 lines deleted...]
-      <x:c r="D1496" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1497">
       <x:c r="A1497" t="str">
-        <x:v>QIV</x:v>
+        <x:v>QIH</x:v>
       </x:c>
       <x:c r="B1497" t="str">
-        <x:v>SAMUR ENERJİ VE ELEKTRİK SİSTEMLERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>GENERJİ ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1497" t="str">
-        <x:v>8715</x:v>
-[...1 lines deleted...]
-      <x:c r="D1497" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1498">
       <x:c r="A1498" t="str">
-        <x:v>QIW</x:v>
+        <x:v>QIJ</x:v>
       </x:c>
       <x:c r="B1498" t="str">
-        <x:v>AİRRES ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BORARES ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1498" t="str">
-        <x:v>8394</x:v>
-[...1 lines deleted...]
-      <x:c r="D1498" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1499">
       <x:c r="A1499" t="str">
-        <x:v>QIX</x:v>
+        <x:v>QIK</x:v>
       </x:c>
       <x:c r="B1499" t="str">
-        <x:v>GÜRİŞ İNŞAAT VE MÜHENDSİLİK A.Ş.</x:v>
+        <x:v>TURKCELL ENERJİ ÇÖZÜMLERİ VE ELEKTRİK SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1499" t="str">
-        <x:v>8718</x:v>
-[...1 lines deleted...]
-      <x:c r="D1499" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1500">
       <x:c r="A1500" t="str">
-        <x:v>QIY</x:v>
+        <x:v>QIL</x:v>
       </x:c>
       <x:c r="B1500" t="str">
-        <x:v>MENDEZ ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>GÜL ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1500" t="str">
-        <x:v>8728</x:v>
-[...1 lines deleted...]
-      <x:c r="D1500" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1501">
       <x:c r="A1501" t="str">
-        <x:v>QIZ</x:v>
+        <x:v>QIM</x:v>
       </x:c>
       <x:c r="B1501" t="str">
-        <x:v>AFJET AFYON JEOTERMAL ELEKTRİK ÜRETİM TES. TURİZM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ZEROS GAZ VE ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1501" t="str">
-        <x:v>8727</x:v>
-[...1 lines deleted...]
-      <x:c r="D1501" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1502">
       <x:c r="A1502" t="str">
-        <x:v>QJ1</x:v>
+        <x:v>QIN</x:v>
       </x:c>
       <x:c r="B1502" t="str">
-        <x:v>AKSU TEMIZ ENERJI ELEKT.ÜRT. SAN. VE TIC A.Ş.</x:v>
+        <x:v>CENAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1502" t="str">
-        <x:v>6789</x:v>
-[...1 lines deleted...]
-      <x:c r="D1502" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1503">
       <x:c r="A1503" t="str">
-        <x:v>QJ2</x:v>
+        <x:v>QIO</x:v>
       </x:c>
       <x:c r="B1503" t="str">
-        <x:v>DEDEGÖL ENERJI YATIRIM A.Ş.</x:v>
+        <x:v>AĞAOĞLU ENERJİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1503" t="str">
-        <x:v>6790</x:v>
-[...1 lines deleted...]
-      <x:c r="D1503" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1504">
       <x:c r="A1504" t="str">
-        <x:v>QJ3</x:v>
+        <x:v>QIP</x:v>
       </x:c>
       <x:c r="B1504" t="str">
-        <x:v>RİNERJİ RİZE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KALEN ELEKTRİK TOPTAN SATIŞ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1504" t="str">
-        <x:v>6793</x:v>
-[...1 lines deleted...]
-      <x:c r="D1504" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1505">
       <x:c r="A1505" t="str">
-        <x:v>QJ4</x:v>
+        <x:v>QIS</x:v>
       </x:c>
       <x:c r="B1505" t="str">
-        <x:v>TAYEN ELEKTRIK ÜRETIM A.Ş.</x:v>
+        <x:v>BERRAK SU ENERJİ ÜRETİM İNŞAAT VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1505" t="str">
-        <x:v>6795</x:v>
-[...1 lines deleted...]
-      <x:c r="D1505" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1506">
       <x:c r="A1506" t="str">
-        <x:v>QJ7</x:v>
+        <x:v>QIT</x:v>
       </x:c>
       <x:c r="B1506" t="str">
-        <x:v>BAĞPINAR ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BAKIR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1506" t="str">
-        <x:v>6801</x:v>
-[...1 lines deleted...]
-      <x:c r="D1506" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1507">
       <x:c r="A1507" t="str">
-        <x:v>QJ8</x:v>
+        <x:v>QIU</x:v>
       </x:c>
       <x:c r="B1507" t="str">
-        <x:v>UHUD ENERJI ÜRETIM TIC. VE SAN. A.Ş.</x:v>
+        <x:v>MARMARARES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1507" t="str">
-        <x:v>6804</x:v>
-[...1 lines deleted...]
-      <x:c r="D1507" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1508">
       <x:c r="A1508" t="str">
-        <x:v>QJ9</x:v>
+        <x:v>QIV</x:v>
       </x:c>
       <x:c r="B1508" t="str">
-        <x:v>NURYOL ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>SAMUR ENERJİ VE ELEKTRİK SİSTEMLERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1508" t="str">
-        <x:v>6807</x:v>
-[...1 lines deleted...]
-      <x:c r="D1508" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1509">
       <x:c r="A1509" t="str">
-        <x:v>QJA</x:v>
+        <x:v>QIW</x:v>
       </x:c>
       <x:c r="B1509" t="str">
-        <x:v>ATA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AİRRES ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1509" t="str">
-        <x:v>6262</x:v>
-[...1 lines deleted...]
-      <x:c r="D1509" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1510">
       <x:c r="A1510" t="str">
-        <x:v>QJB</x:v>
+        <x:v>QIX</x:v>
       </x:c>
       <x:c r="B1510" t="str">
-        <x:v>AKSA AKRİLİK KİMYA SANAYİ A.Ş.</x:v>
+        <x:v>GÜRİŞ İNŞAAT VE MÜHENDSİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C1510" t="str">
-        <x:v>6263</x:v>
-[...1 lines deleted...]
-      <x:c r="D1510" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1511">
       <x:c r="A1511" t="str">
-        <x:v>QJE</x:v>
+        <x:v>QIY</x:v>
       </x:c>
       <x:c r="B1511" t="str">
-        <x:v>YAMAÇ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MENDEZ ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1511" t="str">
-        <x:v>6266</x:v>
-[...1 lines deleted...]
-      <x:c r="D1511" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1512">
       <x:c r="A1512" t="str">
-        <x:v>QJF</x:v>
+        <x:v>QIZ</x:v>
       </x:c>
       <x:c r="B1512" t="str">
-        <x:v>AGE ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AFJET AFYON JEOTERMAL ELEKTRİK ÜRETİM TES. TURİZM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1512" t="str">
-        <x:v>6267</x:v>
-[...1 lines deleted...]
-      <x:c r="D1512" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1513">
       <x:c r="A1513" t="str">
-        <x:v>QJH</x:v>
+        <x:v>QJ1</x:v>
       </x:c>
       <x:c r="B1513" t="str">
-        <x:v>BOĞAZİÇİ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>AKSU TEMIZ ENERJI ELEKT.ÜRT. SAN. VE TIC A.Ş.</x:v>
       </x:c>
       <x:c r="C1513" t="str">
-        <x:v>6269</x:v>
-[...1 lines deleted...]
-      <x:c r="D1513" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1514">
       <x:c r="A1514" t="str">
-        <x:v>QJI</x:v>
+        <x:v>QJ2</x:v>
       </x:c>
       <x:c r="B1514" t="str">
-        <x:v>SELEDA BİYOGAZ ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>DEDEGÖL ENERJI YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1514" t="str">
-        <x:v>8737</x:v>
-[...1 lines deleted...]
-      <x:c r="D1514" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1515">
       <x:c r="A1515" t="str">
-        <x:v>QJJ</x:v>
+        <x:v>QJ3</x:v>
       </x:c>
       <x:c r="B1515" t="str">
-        <x:v>ADULARYA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>RİNERJİ RİZE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1515" t="str">
-        <x:v>6270</x:v>
-[...1 lines deleted...]
-      <x:c r="D1515" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1516">
       <x:c r="A1516" t="str">
-        <x:v>QJK</x:v>
+        <x:v>QJ4</x:v>
       </x:c>
       <x:c r="B1516" t="str">
-        <x:v>AKENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TAYEN ELEKTRIK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1516" t="str">
-        <x:v>6271</x:v>
-[...1 lines deleted...]
-      <x:c r="D1516" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1517">
       <x:c r="A1517" t="str">
-        <x:v>QJN</x:v>
+        <x:v>QJ7</x:v>
       </x:c>
       <x:c r="B1517" t="str">
-        <x:v>POLAT TURİZM OTELCİLİK TİC. VE SAN. A.Ş.</x:v>
+        <x:v>BAĞPINAR ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1517" t="str">
-        <x:v>6274</x:v>
-[...1 lines deleted...]
-      <x:c r="D1517" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1518">
       <x:c r="A1518" t="str">
-        <x:v>QJO</x:v>
+        <x:v>QJ8</x:v>
       </x:c>
       <x:c r="B1518" t="str">
-        <x:v>TOROS TARIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>UHUD ENERJI ÜRETIM TIC. VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1518" t="str">
-        <x:v>6275</x:v>
-[...1 lines deleted...]
-      <x:c r="D1518" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1519">
       <x:c r="A1519" t="str">
-        <x:v>QJP</x:v>
+        <x:v>QJ9</x:v>
       </x:c>
       <x:c r="B1519" t="str">
-        <x:v>HABAŞ SINAİ VE TIBBİ GAZLAR İSTİHSAL ENDÜSTRİSİ A.Ş.</x:v>
+        <x:v>NURYOL ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1519" t="str">
-        <x:v>6276</x:v>
-[...1 lines deleted...]
-      <x:c r="D1519" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1520">
       <x:c r="A1520" t="str">
-        <x:v>QJQ</x:v>
+        <x:v>QJA</x:v>
       </x:c>
       <x:c r="B1520" t="str">
-        <x:v>DAĞLAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ATA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1520" t="str">
-        <x:v>8739</x:v>
-[...1 lines deleted...]
-      <x:c r="D1520" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1521">
       <x:c r="A1521" t="str">
-        <x:v>QJS</x:v>
+        <x:v>QJB</x:v>
       </x:c>
       <x:c r="B1521" t="str">
-        <x:v>ENERGO-PRO GÜNEY ELEKTRİK TOPTAN SATIŞ İTH. İHR.  VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKSA AKRİLİK KİMYA SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1521" t="str">
-        <x:v>6278</x:v>
-[...1 lines deleted...]
-      <x:c r="D1521" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1522">
       <x:c r="A1522" t="str">
-        <x:v>QJT</x:v>
+        <x:v>QJE</x:v>
       </x:c>
       <x:c r="B1522" t="str">
-        <x:v>KARESİ POLYESTER VE PETROKİMYA SANAYİ A.Ş.</x:v>
+        <x:v>YAMAÇ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1522" t="str">
-        <x:v>6279</x:v>
-[...1 lines deleted...]
-      <x:c r="D1522" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1523">
       <x:c r="A1523" t="str">
-        <x:v>QJU</x:v>
+        <x:v>QJF</x:v>
       </x:c>
       <x:c r="B1523" t="str">
-        <x:v>FİLYOS ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>AGE ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1523" t="str">
-        <x:v>6280</x:v>
-[...1 lines deleted...]
-      <x:c r="D1523" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1524">
       <x:c r="A1524" t="str">
-        <x:v>QJV</x:v>
+        <x:v>QJH</x:v>
       </x:c>
       <x:c r="B1524" t="str">
-        <x:v>MASAT ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>BOĞAZİÇİ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1524" t="str">
-        <x:v>6281</x:v>
-[...1 lines deleted...]
-      <x:c r="D1524" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1525">
       <x:c r="A1525" t="str">
-        <x:v>QJW</x:v>
+        <x:v>QJI</x:v>
       </x:c>
       <x:c r="B1525" t="str">
-        <x:v>AKENES ENERJİ ELEKTRİK ÜRETİM İNŞ. VE TAH. SAN. TİC. A.Ş.</x:v>
+        <x:v>SELEDA BİYOGAZ ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1525" t="str">
-        <x:v>8206</x:v>
-[...1 lines deleted...]
-      <x:c r="D1525" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1526">
       <x:c r="A1526" t="str">
-        <x:v>QJX</x:v>
+        <x:v>QJJ</x:v>
       </x:c>
       <x:c r="B1526" t="str">
-        <x:v>KALEHAN KALE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ADULARYA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1526" t="str">
-        <x:v>8740</x:v>
-[...1 lines deleted...]
-      <x:c r="D1526" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1527">
       <x:c r="A1527" t="str">
-        <x:v>QJZ</x:v>
+        <x:v>QJK</x:v>
       </x:c>
       <x:c r="B1527" t="str">
-        <x:v>GÖLTAŞ ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1527" t="str">
-        <x:v>6283</x:v>
-[...1 lines deleted...]
-      <x:c r="D1527" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1528">
       <x:c r="A1528" t="str">
-        <x:v>QK0</x:v>
+        <x:v>QJN</x:v>
       </x:c>
       <x:c r="B1528" t="str">
-        <x:v>ALPERTEKS MENSUCAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>POLAT TURİZM OTELCİLİK TİC. VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1528" t="str">
-        <x:v>8375</x:v>
-[...1 lines deleted...]
-      <x:c r="D1528" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1529">
       <x:c r="A1529" t="str">
-        <x:v>QK1</x:v>
+        <x:v>QJO</x:v>
       </x:c>
       <x:c r="B1529" t="str">
-        <x:v>KÖRFEZ ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TOROS TARIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1529" t="str">
-        <x:v>6808</x:v>
-[...1 lines deleted...]
-      <x:c r="D1529" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1530">
       <x:c r="A1530" t="str">
-        <x:v>QK2</x:v>
+        <x:v>QJP</x:v>
       </x:c>
       <x:c r="B1530" t="str">
-        <x:v>ELİTE ELEKTRİK ÜRETİM VE MAKİNE SAN.TİC A.Ş.</x:v>
+        <x:v>HABAŞ SINAİ VE TIBBİ GAZLAR İSTİHSAL ENDÜSTRİSİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1530" t="str">
-        <x:v>6810</x:v>
-[...1 lines deleted...]
-      <x:c r="D1530" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1531">
       <x:c r="A1531" t="str">
-        <x:v>QK3</x:v>
+        <x:v>QJQ</x:v>
       </x:c>
       <x:c r="B1531" t="str">
-        <x:v>MAR-EN ENERJİ ÜRETİM TİCARET VE SAN. A.Ş.</x:v>
+        <x:v>DAĞLAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1531" t="str">
-        <x:v>6814</x:v>
-[...1 lines deleted...]
-      <x:c r="D1531" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1532">
       <x:c r="A1532" t="str">
-        <x:v>QK4</x:v>
+        <x:v>QJS</x:v>
       </x:c>
       <x:c r="B1532" t="str">
-        <x:v>MELİTA ELEKTRİK ÜRETİM SAN.VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>ENERGO-PRO GÜNEY ELEKTRİK TOPTAN SATIŞ İTH. İHR.  VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1532" t="str">
-        <x:v>6819</x:v>
-[...1 lines deleted...]
-      <x:c r="D1532" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1533">
       <x:c r="A1533" t="str">
-        <x:v>QK5</x:v>
+        <x:v>QJT</x:v>
       </x:c>
       <x:c r="B1533" t="str">
-        <x:v>KAYSERİ ŞEKER FABRİKASI A.Ş.</x:v>
+        <x:v>KARESİ POLYESTER VE PETROKİMYA SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1533" t="str">
-        <x:v>6821</x:v>
-[...1 lines deleted...]
-      <x:c r="D1533" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1534">
       <x:c r="A1534" t="str">
-        <x:v>QK7</x:v>
+        <x:v>QJU</x:v>
       </x:c>
       <x:c r="B1534" t="str">
-        <x:v>POKUT ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>FİLYOS ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1534" t="str">
-        <x:v>6825</x:v>
-[...1 lines deleted...]
-      <x:c r="D1534" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1535">
       <x:c r="A1535" t="str">
-        <x:v>QK8</x:v>
+        <x:v>QJV</x:v>
       </x:c>
       <x:c r="B1535" t="str">
-        <x:v>YÜKSEL ENERJİ ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>MASAT ENERJİ ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1535" t="str">
-        <x:v>6826</x:v>
-[...1 lines deleted...]
-      <x:c r="D1535" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1536">
       <x:c r="A1536" t="str">
-        <x:v>QK9</x:v>
+        <x:v>QJW</x:v>
       </x:c>
       <x:c r="B1536" t="str">
-        <x:v>KAREN KAHRAMANMARAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKENES ENERJİ ELEKTRİK ÜRETİM İNŞ. VE TAH. SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1536" t="str">
-        <x:v>6827</x:v>
-[...1 lines deleted...]
-      <x:c r="D1536" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1537">
       <x:c r="A1537" t="str">
-        <x:v>QKA</x:v>
+        <x:v>QJX</x:v>
       </x:c>
       <x:c r="B1537" t="str">
-        <x:v>DEĞİRMENÜSTÜ ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>KALEHAN KALE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1537" t="str">
-        <x:v>6284</x:v>
-[...1 lines deleted...]
-      <x:c r="D1537" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1538">
       <x:c r="A1538" t="str">
-        <x:v>QKC</x:v>
+        <x:v>QJZ</x:v>
       </x:c>
       <x:c r="B1538" t="str">
-        <x:v>KASTAMONU ENTEGRE AĞAÇ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>GÖLTAŞ ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1538" t="str">
-        <x:v>6286</x:v>
-[...1 lines deleted...]
-      <x:c r="D1538" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1539">
       <x:c r="A1539" t="str">
-        <x:v>QKE</x:v>
+        <x:v>QK0</x:v>
       </x:c>
       <x:c r="B1539" t="str">
-        <x:v>ORTA ANADOLU TİCARET VE SANAYİ İŞLETMESİ T.A.Ş.</x:v>
+        <x:v>ALPERTEKS MENSUCAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1539" t="str">
-        <x:v>6288</x:v>
-[...1 lines deleted...]
-      <x:c r="D1539" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1540">
       <x:c r="A1540" t="str">
-        <x:v>QKH</x:v>
+        <x:v>QK1</x:v>
       </x:c>
       <x:c r="B1540" t="str">
-        <x:v>DARES DATÇA RÜZGAR ENERJİ SANTRALİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KÖRFEZ ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1540" t="str">
-        <x:v>6291</x:v>
-[...1 lines deleted...]
-      <x:c r="D1540" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1541">
       <x:c r="A1541" t="str">
-        <x:v>QKI</x:v>
+        <x:v>QK2</x:v>
       </x:c>
       <x:c r="B1541" t="str">
-        <x:v>RENOE ENERJİ YATIRIM BİLİŞİM TEKNOLOJİLERİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ELİTE ELEKTRİK ÜRETİM VE MAKİNE SAN.TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C1541" t="str">
-        <x:v>8742</x:v>
-[...1 lines deleted...]
-      <x:c r="D1541" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1542">
       <x:c r="A1542" t="str">
-        <x:v>QKJ</x:v>
+        <x:v>QK3</x:v>
       </x:c>
       <x:c r="B1542" t="str">
-        <x:v>ALİZE ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MAR-EN ENERJİ ÜRETİM TİCARET VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1542" t="str">
-        <x:v>6292</x:v>
-[...1 lines deleted...]
-      <x:c r="D1542" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1543">
       <x:c r="A1543" t="str">
-        <x:v>QKK</x:v>
+        <x:v>QK4</x:v>
       </x:c>
       <x:c r="B1543" t="str">
-        <x:v>MARE MANASTIR RÜZGAR ENERJİ SANTRALİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MELİTA ELEKTRİK ÜRETİM SAN.VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1543" t="str">
-        <x:v>6293</x:v>
-[...1 lines deleted...]
-      <x:c r="D1543" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1544">
       <x:c r="A1544" t="str">
-        <x:v>QKL</x:v>
+        <x:v>QK5</x:v>
       </x:c>
       <x:c r="B1544" t="str">
-        <x:v>ANEMON ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KAYSERİ ŞEKER FABRİKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C1544" t="str">
-        <x:v>6294</x:v>
-[...1 lines deleted...]
-      <x:c r="D1544" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1545">
       <x:c r="A1545" t="str">
-        <x:v>QKM</x:v>
+        <x:v>QK7</x:v>
       </x:c>
       <x:c r="B1545" t="str">
-        <x:v>CEV ENERJİ ÜRETİM SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
+        <x:v>POKUT ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1545" t="str">
-        <x:v>6295</x:v>
-[...1 lines deleted...]
-      <x:c r="D1545" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1546">
       <x:c r="A1546" t="str">
-        <x:v>QKN</x:v>
+        <x:v>QK8</x:v>
       </x:c>
       <x:c r="B1546" t="str">
-        <x:v>KAREL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YÜKSEL ENERJİ ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1546" t="str">
-        <x:v>6296</x:v>
-[...1 lines deleted...]
-      <x:c r="D1546" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1547">
       <x:c r="A1547" t="str">
-        <x:v>QKP</x:v>
+        <x:v>QK9</x:v>
       </x:c>
       <x:c r="B1547" t="str">
-        <x:v>ŞİRİKÇİOĞLU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KAREN KAHRAMANMARAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1547" t="str">
-        <x:v>6298</x:v>
-[...1 lines deleted...]
-      <x:c r="D1547" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1548">
       <x:c r="A1548" t="str">
-        <x:v>QKQ</x:v>
+        <x:v>QKA</x:v>
       </x:c>
       <x:c r="B1548" t="str">
-        <x:v>ALBİOMA KUYUCAK JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DEĞİRMENÜSTÜ ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1548" t="str">
-        <x:v>8743</x:v>
-[...1 lines deleted...]
-      <x:c r="D1548" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1549">
       <x:c r="A1549" t="str">
-        <x:v>QKS</x:v>
+        <x:v>QKC</x:v>
       </x:c>
       <x:c r="B1549" t="str">
-        <x:v>EREN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KASTAMONU ENTEGRE AĞAÇ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1549" t="str">
-        <x:v>6300</x:v>
-[...1 lines deleted...]
-      <x:c r="D1549" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1550">
       <x:c r="A1550" t="str">
-        <x:v>QKT</x:v>
+        <x:v>QKE</x:v>
       </x:c>
       <x:c r="B1550" t="str">
-        <x:v>HİDİV ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ORTA ANADOLU TİCARET VE SANAYİ İŞLETMESİ T.A.Ş.</x:v>
       </x:c>
       <x:c r="C1550" t="str">
-        <x:v>6301</x:v>
-[...1 lines deleted...]
-      <x:c r="D1550" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1551">
       <x:c r="A1551" t="str">
-        <x:v>QKV</x:v>
+        <x:v>QKH</x:v>
       </x:c>
       <x:c r="B1551" t="str">
-        <x:v>SENERJİ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>DARES DATÇA RÜZGAR ENERJİ SANTRALİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1551" t="str">
-        <x:v>6303</x:v>
-[...1 lines deleted...]
-      <x:c r="D1551" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1552">
       <x:c r="A1552" t="str">
-        <x:v>QKX</x:v>
+        <x:v>QKI</x:v>
       </x:c>
       <x:c r="B1552" t="str">
-        <x:v>ENERJİ 2023 İNŞAAT ELEKTRİK ÜRETİM TİC. A.Ş.</x:v>
+        <x:v>RENOE ENERJİ YATIRIM BİLİŞİM TEKNOLOJİLERİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1552" t="str">
-        <x:v>8753</x:v>
-[...1 lines deleted...]
-      <x:c r="D1552" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1553">
       <x:c r="A1553" t="str">
-        <x:v>QKZ</x:v>
+        <x:v>QKJ</x:v>
       </x:c>
       <x:c r="B1553" t="str">
-        <x:v>TOSYALI ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTHALAT İHRACAT A.Ş. (TEDARİK)</x:v>
+        <x:v>ALİZE ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1553" t="str">
-        <x:v>6305</x:v>
-[...1 lines deleted...]
-      <x:c r="D1553" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1554">
       <x:c r="A1554" t="str">
-        <x:v>QL0</x:v>
+        <x:v>QKK</x:v>
       </x:c>
       <x:c r="B1554" t="str">
-        <x:v>ÖZTÜRK ENERJİ A.Ş.</x:v>
+        <x:v>MARE MANASTIR RÜZGAR ENERJİ SANTRALİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1554" t="str">
-        <x:v>8376</x:v>
-[...1 lines deleted...]
-      <x:c r="D1554" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1555">
       <x:c r="A1555" t="str">
-        <x:v>QL1</x:v>
+        <x:v>QKL</x:v>
       </x:c>
       <x:c r="B1555" t="str">
-        <x:v>EOLOS RÜZGAR ENERJİSİ ÜRETİM A.Ş.</x:v>
+        <x:v>ANEMON ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1555" t="str">
-        <x:v>6828</x:v>
-[...1 lines deleted...]
-      <x:c r="D1555" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1556">
       <x:c r="A1556" t="str">
-        <x:v>QL2</x:v>
+        <x:v>QKM</x:v>
       </x:c>
       <x:c r="B1556" t="str">
-        <x:v>DU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>CEV ENERJİ ÜRETİM SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1556" t="str">
-        <x:v>6832</x:v>
-[...1 lines deleted...]
-      <x:c r="D1556" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1557">
       <x:c r="A1557" t="str">
-        <x:v>QL3</x:v>
+        <x:v>QKN</x:v>
       </x:c>
       <x:c r="B1557" t="str">
-        <x:v>AYCAN ENERJİ ÜRETİM TİC. VE SAN. A.Ş.</x:v>
+        <x:v>KAREL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1557" t="str">
-        <x:v>6833</x:v>
-[...1 lines deleted...]
-      <x:c r="D1557" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1558">
       <x:c r="A1558" t="str">
-        <x:v>QL4</x:v>
+        <x:v>QKP</x:v>
       </x:c>
       <x:c r="B1558" t="str">
-        <x:v>GÜMÜŞKÖY JEOTERMAL ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ŞİRİKÇİOĞLU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1558" t="str">
-        <x:v>6834</x:v>
-[...1 lines deleted...]
-      <x:c r="D1558" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1559">
       <x:c r="A1559" t="str">
-        <x:v>QL7</x:v>
+        <x:v>QKQ</x:v>
       </x:c>
       <x:c r="B1559" t="str">
-        <x:v>ZEYTİN ENERJİ ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>ALBİOMA KUYUCAK JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1559" t="str">
-        <x:v>6841</x:v>
-[...1 lines deleted...]
-      <x:c r="D1559" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1560">
       <x:c r="A1560" t="str">
-        <x:v>QL9</x:v>
+        <x:v>QKS</x:v>
       </x:c>
       <x:c r="B1560" t="str">
-        <x:v>BATEN ENERJİ ÜRETİMİ A.Ş.</x:v>
+        <x:v>EREN ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1560" t="str">
-        <x:v>6843</x:v>
-[...1 lines deleted...]
-      <x:c r="D1560" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1561">
       <x:c r="A1561" t="str">
-        <x:v>QLA</x:v>
+        <x:v>QKT</x:v>
       </x:c>
       <x:c r="B1561" t="str">
-        <x:v>AK GIDA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>HİDİV ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1561" t="str">
-        <x:v>6306</x:v>
-[...1 lines deleted...]
-      <x:c r="D1561" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1562">
       <x:c r="A1562" t="str">
-        <x:v>QLC</x:v>
+        <x:v>QKV</x:v>
       </x:c>
       <x:c r="B1562" t="str">
-        <x:v>AKIN TEKSTİL A.Ş.</x:v>
+        <x:v>SENERJİ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1562" t="str">
-        <x:v>6308</x:v>
-[...1 lines deleted...]
-      <x:c r="D1562" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1563">
       <x:c r="A1563" t="str">
-        <x:v>QLD</x:v>
+        <x:v>QKX</x:v>
       </x:c>
       <x:c r="B1563" t="str">
-        <x:v>HAYAT KİMYA SANAYİ A.Ş.</x:v>
+        <x:v>ENERJİ 2023 İNŞAAT ELEKTRİK ÜRETİM TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1563" t="str">
-        <x:v>6309</x:v>
-[...1 lines deleted...]
-      <x:c r="D1563" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1564">
       <x:c r="A1564" t="str">
-        <x:v>QLE</x:v>
+        <x:v>QKZ</x:v>
       </x:c>
       <x:c r="B1564" t="str">
-        <x:v>EREN ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>TOSYALI ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTHALAT İHRACAT A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1564" t="str">
-        <x:v>6310</x:v>
-[...1 lines deleted...]
-      <x:c r="D1564" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1565">
       <x:c r="A1565" t="str">
-        <x:v>QLG</x:v>
+        <x:v>QL0</x:v>
       </x:c>
       <x:c r="B1565" t="str">
-        <x:v>TEMSA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÖZTÜRK ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1565" t="str">
-        <x:v>6312</x:v>
-[...1 lines deleted...]
-      <x:c r="D1565" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1566">
       <x:c r="A1566" t="str">
-        <x:v>QLH</x:v>
+        <x:v>QL1</x:v>
       </x:c>
       <x:c r="B1566" t="str">
-        <x:v>DOĞAL ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EOLOS RÜZGAR ENERJİSİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1566" t="str">
-        <x:v>6313</x:v>
-[...1 lines deleted...]
-      <x:c r="D1566" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1567">
       <x:c r="A1567" t="str">
-        <x:v>QLI</x:v>
+        <x:v>QL2</x:v>
       </x:c>
       <x:c r="B1567" t="str">
-        <x:v>GÖKÇEKÖY ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
+        <x:v>DU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1567" t="str">
-        <x:v>8754</x:v>
-[...1 lines deleted...]
-      <x:c r="D1567" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1568">
       <x:c r="A1568" t="str">
-        <x:v>QLM</x:v>
+        <x:v>QL3</x:v>
       </x:c>
       <x:c r="B1568" t="str">
-        <x:v>AKAR ENERJİ SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
+        <x:v>AYCAN ENERJİ ÜRETİM TİC. VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1568" t="str">
-        <x:v>6317</x:v>
-[...1 lines deleted...]
-      <x:c r="D1568" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1569">
       <x:c r="A1569" t="str">
-        <x:v>QLN</x:v>
+        <x:v>QL4</x:v>
       </x:c>
       <x:c r="B1569" t="str">
-        <x:v>H.G.Ç. TOPTAN ELEKTRİK ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>GÜMÜŞKÖY JEOTERMAL ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1569" t="str">
-        <x:v>6318</x:v>
-[...1 lines deleted...]
-      <x:c r="D1569" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1570">
       <x:c r="A1570" t="str">
-        <x:v>QLO</x:v>
+        <x:v>QL7</x:v>
       </x:c>
       <x:c r="B1570" t="str">
-        <x:v>MARAŞ ENERJİ YATIRIMLARI SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ZEYTİN ENERJİ ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1570" t="str">
-        <x:v>6319</x:v>
-[...1 lines deleted...]
-      <x:c r="D1570" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1571">
       <x:c r="A1571" t="str">
-        <x:v>QLP</x:v>
+        <x:v>QL9</x:v>
       </x:c>
       <x:c r="B1571" t="str">
-        <x:v>EREĞLİ DEMİR VE ÇELİK FABRİKALARI T.A.Ş.</x:v>
+        <x:v>BATEN ENERJİ ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1571" t="str">
-        <x:v>6320</x:v>
-[...1 lines deleted...]
-      <x:c r="D1571" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1572">
       <x:c r="A1572" t="str">
-        <x:v>QLQ</x:v>
+        <x:v>QLA</x:v>
       </x:c>
       <x:c r="B1572" t="str">
-        <x:v>ORYA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AK GIDA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1572" t="str">
-        <x:v>8755</x:v>
-[...1 lines deleted...]
-      <x:c r="D1572" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1573">
       <x:c r="A1573" t="str">
-        <x:v>QLR</x:v>
+        <x:v>QLC</x:v>
       </x:c>
       <x:c r="B1573" t="str">
-        <x:v>SOYAK ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKIN TEKSTİL A.Ş.</x:v>
       </x:c>
       <x:c r="C1573" t="str">
-        <x:v>6321</x:v>
-[...1 lines deleted...]
-      <x:c r="D1573" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1574">
       <x:c r="A1574" t="str">
-        <x:v>QLS</x:v>
+        <x:v>QLD</x:v>
       </x:c>
       <x:c r="B1574" t="str">
-        <x:v>ANG ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>HAYAT KİMYA SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1574" t="str">
-        <x:v>6322</x:v>
-[...1 lines deleted...]
-      <x:c r="D1574" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1575">
       <x:c r="A1575" t="str">
-        <x:v>QLU</x:v>
+        <x:v>QLE</x:v>
       </x:c>
       <x:c r="B1575" t="str">
-        <x:v>GENEL DİNAMİK SİSTEMLER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>EREN ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1575" t="str">
-        <x:v>6324</x:v>
-[...1 lines deleted...]
-      <x:c r="D1575" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1576">
       <x:c r="A1576" t="str">
-        <x:v>QLW</x:v>
+        <x:v>QLG</x:v>
       </x:c>
       <x:c r="B1576" t="str">
-        <x:v>ARIKAN MENSUCAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TEMSA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1576" t="str">
-        <x:v>8210</x:v>
-[...1 lines deleted...]
-      <x:c r="D1576" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1577">
       <x:c r="A1577" t="str">
-        <x:v>QLX</x:v>
+        <x:v>QLH</x:v>
       </x:c>
       <x:c r="B1577" t="str">
-        <x:v>MON ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DOĞAL ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1577" t="str">
-        <x:v>8756</x:v>
-[...1 lines deleted...]
-      <x:c r="D1577" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1578">
       <x:c r="A1578" t="str">
-        <x:v>QLZ</x:v>
+        <x:v>QLI</x:v>
       </x:c>
       <x:c r="B1578" t="str">
-        <x:v>IC İÇTAŞ İNŞAAT SAN. VE TİC. A.Ş.</x:v>
+        <x:v>GÖKÇEKÖY ELEKTRİK ÜRETİM LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1578" t="str">
-        <x:v>6327</x:v>
-[...1 lines deleted...]
-      <x:c r="D1578" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1579">
       <x:c r="A1579" t="str">
-        <x:v>QM0</x:v>
+        <x:v>QLM</x:v>
       </x:c>
       <x:c r="B1579" t="str">
-        <x:v>SARI PERAKENDE ENERJİ SATIŞ VE TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKAR ENERJİ SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1579" t="str">
-        <x:v>8377</x:v>
-[...1 lines deleted...]
-      <x:c r="D1579" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1580">
       <x:c r="A1580" t="str">
-        <x:v>QM2</x:v>
+        <x:v>QLN</x:v>
       </x:c>
       <x:c r="B1580" t="str">
-        <x:v>KOR-EN KORKUTELİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>H.G.Ç. TOPTAN ELEKTRİK ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1580" t="str">
-        <x:v>6848</x:v>
-[...1 lines deleted...]
-      <x:c r="D1580" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1581">
       <x:c r="A1581" t="str">
-        <x:v>QM3</x:v>
+        <x:v>QLO</x:v>
       </x:c>
       <x:c r="B1581" t="str">
-        <x:v>İSKUR BOYA TEKSTİL TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>MARAŞ ENERJİ YATIRIMLARI SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1581" t="str">
-        <x:v>6849</x:v>
-[...1 lines deleted...]
-      <x:c r="D1581" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1582">
       <x:c r="A1582" t="str">
-        <x:v>QM6</x:v>
+        <x:v>QLP</x:v>
       </x:c>
       <x:c r="B1582" t="str">
-        <x:v>GÜRSU TEMİZ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>EREĞLİ DEMİR VE ÇELİK FABRİKALARI T.A.Ş.</x:v>
       </x:c>
       <x:c r="C1582" t="str">
-        <x:v>6853</x:v>
-[...1 lines deleted...]
-      <x:c r="D1582" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1583">
       <x:c r="A1583" t="str">
-        <x:v>QM8</x:v>
+        <x:v>QLQ</x:v>
       </x:c>
       <x:c r="B1583" t="str">
-        <x:v>REENİN ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ORYA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1583" t="str">
-        <x:v>6870</x:v>
-[...1 lines deleted...]
-      <x:c r="D1583" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1584">
       <x:c r="A1584" t="str">
-        <x:v>QMD</x:v>
+        <x:v>QLR</x:v>
       </x:c>
       <x:c r="B1584" t="str">
-        <x:v>TRAKYA ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>SOYAK ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1584" t="str">
-        <x:v>6331</x:v>
-[...1 lines deleted...]
-      <x:c r="D1584" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1585">
       <x:c r="A1585" t="str">
-        <x:v>QME</x:v>
+        <x:v>QLS</x:v>
       </x:c>
       <x:c r="B1585" t="str">
-        <x:v>REŞADİYE HAMZALI ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ANG ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1585" t="str">
-        <x:v>6332</x:v>
-[...1 lines deleted...]
-      <x:c r="D1585" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1586">
       <x:c r="A1586" t="str">
-        <x:v>QMF</x:v>
+        <x:v>QLU</x:v>
       </x:c>
       <x:c r="B1586" t="str">
-        <x:v>STATKRAFT ELEKTRİK ENERJİSİ TOPTAN SATIŞ LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>GENEL DİNAMİK SİSTEMLER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1586" t="str">
-        <x:v>6333</x:v>
-[...1 lines deleted...]
-      <x:c r="D1586" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1587">
       <x:c r="A1587" t="str">
-        <x:v>QMG</x:v>
+        <x:v>QLW</x:v>
       </x:c>
       <x:c r="B1587" t="str">
-        <x:v>BAYBURT ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ARIKAN MENSUCAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1587" t="str">
-        <x:v>6334</x:v>
-[...1 lines deleted...]
-      <x:c r="D1587" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1588">
       <x:c r="A1588" t="str">
-        <x:v>QMI</x:v>
+        <x:v>QLX</x:v>
       </x:c>
       <x:c r="B1588" t="str">
-        <x:v>KÖPRÜYAKA HİDROLİK ENERJİ VE YATIRIM A.Ş.</x:v>
+        <x:v>MON ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1588" t="str">
-        <x:v>8757</x:v>
-[...1 lines deleted...]
-      <x:c r="D1588" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1589">
       <x:c r="A1589" t="str">
-        <x:v>QMJ</x:v>
+        <x:v>QLZ</x:v>
       </x:c>
       <x:c r="B1589" t="str">
-        <x:v>ITC-KA ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>IC İÇTAŞ İNŞAAT SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1589" t="str">
-        <x:v>6339</x:v>
-[...1 lines deleted...]
-      <x:c r="D1589" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1590">
       <x:c r="A1590" t="str">
-        <x:v>QMK</x:v>
+        <x:v>QM0</x:v>
       </x:c>
       <x:c r="B1590" t="str">
-        <x:v>SAMUR HALILARI SAN. VE TİC. A.Ş.</x:v>
+        <x:v>SARI PERAKENDE ENERJİ SATIŞ VE TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1590" t="str">
-        <x:v>6340</x:v>
-[...1 lines deleted...]
-      <x:c r="D1590" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1591">
       <x:c r="A1591" t="str">
-        <x:v>QML</x:v>
+        <x:v>QM2</x:v>
       </x:c>
       <x:c r="B1591" t="str">
-        <x:v>TEPERES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KOR-EN KORKUTELİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1591" t="str">
-        <x:v>6341</x:v>
-[...1 lines deleted...]
-      <x:c r="D1591" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1592">
       <x:c r="A1592" t="str">
-        <x:v>QMN</x:v>
+        <x:v>QM3</x:v>
       </x:c>
       <x:c r="B1592" t="str">
-        <x:v>ELDA ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>İSKUR BOYA TEKSTİL TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1592" t="str">
-        <x:v>6343</x:v>
-[...1 lines deleted...]
-      <x:c r="D1592" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1593">
       <x:c r="A1593" t="str">
-        <x:v>QMO</x:v>
+        <x:v>QM6</x:v>
       </x:c>
       <x:c r="B1593" t="str">
-        <x:v>DİCLE ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>GÜRSU TEMİZ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1593" t="str">
-        <x:v>6344</x:v>
-[...1 lines deleted...]
-      <x:c r="D1593" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1594">
       <x:c r="A1594" t="str">
-        <x:v>QMP</x:v>
+        <x:v>QM8</x:v>
       </x:c>
       <x:c r="B1594" t="str">
-        <x:v>AKUA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>REENİN ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1594" t="str">
-        <x:v>6345</x:v>
-[...1 lines deleted...]
-      <x:c r="D1594" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1595">
       <x:c r="A1595" t="str">
-        <x:v>QMQ</x:v>
+        <x:v>QMD</x:v>
       </x:c>
       <x:c r="B1595" t="str">
-        <x:v>MAVİBAYRAK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>TRAKYA ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1595" t="str">
-        <x:v>8758</x:v>
-[...1 lines deleted...]
-      <x:c r="D1595" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1596">
       <x:c r="A1596" t="str">
-        <x:v>QMR</x:v>
+        <x:v>QME</x:v>
       </x:c>
       <x:c r="B1596" t="str">
-        <x:v>ULUDAĞ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>REŞADİYE HAMZALI ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1596" t="str">
-        <x:v>6346</x:v>
-[...1 lines deleted...]
-      <x:c r="D1596" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1597">
       <x:c r="A1597" t="str">
-        <x:v>QMS</x:v>
+        <x:v>QMF</x:v>
       </x:c>
       <x:c r="B1597" t="str">
-        <x:v>MENDERES GEOTHERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>STATKRAFT ELEKTRİK ENERJİSİ TOPTAN SATIŞ LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1597" t="str">
-        <x:v>6347</x:v>
-[...1 lines deleted...]
-      <x:c r="D1597" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1598">
       <x:c r="A1598" t="str">
-        <x:v>QMU</x:v>
+        <x:v>QMG</x:v>
       </x:c>
       <x:c r="B1598" t="str">
-        <x:v>DEDELİ ELEKTRİK ENERJİSİ TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>BAYBURT ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1598" t="str">
-        <x:v>6349</x:v>
-[...1 lines deleted...]
-      <x:c r="D1598" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1599">
       <x:c r="A1599" t="str">
-        <x:v>QMV</x:v>
+        <x:v>QMI</x:v>
       </x:c>
       <x:c r="B1599" t="str">
-        <x:v>FREKANS ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTH. İHR. A.Ş. (TEDARİK)</x:v>
+        <x:v>KÖPRÜYAKA HİDROLİK ENERJİ VE YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1599" t="str">
-        <x:v>6350</x:v>
-[...1 lines deleted...]
-      <x:c r="D1599" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1600">
       <x:c r="A1600" t="str">
-        <x:v>QMW</x:v>
+        <x:v>QMJ</x:v>
       </x:c>
       <x:c r="B1600" t="str">
-        <x:v>KAVRAM ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ITC-KA ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1600" t="str">
-        <x:v>8211</x:v>
-[...1 lines deleted...]
-      <x:c r="D1600" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1601">
       <x:c r="A1601" t="str">
-        <x:v>QMX</x:v>
+        <x:v>QMK</x:v>
       </x:c>
       <x:c r="B1601" t="str">
-        <x:v>VESMEC MAKİNE SANAYİ MÜMESSİLLİK DANIŞMANLIK VE TİCARET  A.Ş.</x:v>
+        <x:v>SAMUR HALILARI SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1601" t="str">
-        <x:v>8760</x:v>
-[...1 lines deleted...]
-      <x:c r="D1601" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1602">
       <x:c r="A1602" t="str">
-        <x:v>QMY</x:v>
+        <x:v>QML</x:v>
       </x:c>
       <x:c r="B1602" t="str">
-        <x:v>OSMANGAZİ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>TEPERES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1602" t="str">
-        <x:v>6351</x:v>
-[...1 lines deleted...]
-      <x:c r="D1602" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1603">
       <x:c r="A1603" t="str">
-        <x:v>QN0</x:v>
+        <x:v>QMN</x:v>
       </x:c>
       <x:c r="B1603" t="str">
-        <x:v>SOLENTEGRE ENERJİ YATIRIMLARI TİCARET A.Ş.</x:v>
+        <x:v>ELDA ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1603" t="str">
-        <x:v>8378</x:v>
-[...1 lines deleted...]
-      <x:c r="D1603" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1604">
       <x:c r="A1604" t="str">
-        <x:v>QN1</x:v>
+        <x:v>QMO</x:v>
       </x:c>
       <x:c r="B1604" t="str">
-        <x:v>YILMAZ ULUSOY ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DİCLE ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1604" t="str">
-        <x:v>6872</x:v>
-[...1 lines deleted...]
-      <x:c r="D1604" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1605">
       <x:c r="A1605" t="str">
-        <x:v>QN2</x:v>
+        <x:v>QMP</x:v>
       </x:c>
       <x:c r="B1605" t="str">
-        <x:v>EGE SERAMİK SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>AKUA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1605" t="str">
-        <x:v>6874</x:v>
-[...1 lines deleted...]
-      <x:c r="D1605" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1606">
       <x:c r="A1606" t="str">
-        <x:v>QN3</x:v>
+        <x:v>QMQ</x:v>
       </x:c>
       <x:c r="B1606" t="str">
-        <x:v>AVCILAR ENERJI ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MAVİBAYRAK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1606" t="str">
-        <x:v>6875</x:v>
-[...1 lines deleted...]
-      <x:c r="D1606" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1607">
       <x:c r="A1607" t="str">
-        <x:v>QN5</x:v>
+        <x:v>QMR</x:v>
       </x:c>
       <x:c r="B1607" t="str">
-        <x:v>RÖNESANS ELEKTRİK ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ULUDAĞ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1607" t="str">
-        <x:v>6879</x:v>
-[...1 lines deleted...]
-      <x:c r="D1607" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1608">
       <x:c r="A1608" t="str">
-        <x:v>QN6</x:v>
+        <x:v>QMS</x:v>
       </x:c>
       <x:c r="B1608" t="str">
-        <x:v>KALEMİRLER ENERJİ ELEKTRİK ÜRT. LTD. ŞİRKETİ</x:v>
+        <x:v>MENDERES GEOTHERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1608" t="str">
-        <x:v>6883</x:v>
-[...1 lines deleted...]
-      <x:c r="D1608" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1609">
       <x:c r="A1609" t="str">
-        <x:v>QN7</x:v>
+        <x:v>QMU</x:v>
       </x:c>
       <x:c r="B1609" t="str">
-        <x:v>DOASAN ENERJİ TOPTAN SATIŞ LTD. ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>DEDELİ ELEKTRİK ENERJİSİ TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1609" t="str">
-        <x:v>6884</x:v>
-[...1 lines deleted...]
-      <x:c r="D1609" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1610">
       <x:c r="A1610" t="str">
-        <x:v>QN9</x:v>
+        <x:v>QMV</x:v>
       </x:c>
       <x:c r="B1610" t="str">
-        <x:v>SIR ENERJI ÜRETIM SANAYI VE TICARET A.Ş.</x:v>
+        <x:v>FREKANS ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTH. İHR. A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1610" t="str">
-        <x:v>6895</x:v>
-[...1 lines deleted...]
-      <x:c r="D1610" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1611">
       <x:c r="A1611" t="str">
-        <x:v>QNB</x:v>
+        <x:v>QMW</x:v>
       </x:c>
       <x:c r="B1611" t="str">
-        <x:v>ÇAMLIBEL ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>KAVRAM ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1611" t="str">
-        <x:v>6354</x:v>
-[...1 lines deleted...]
-      <x:c r="D1611" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1612">
       <x:c r="A1612" t="str">
-        <x:v>QNC</x:v>
+        <x:v>QMX</x:v>
       </x:c>
       <x:c r="B1612" t="str">
-        <x:v>AYDEM YENİLENEBİLİR ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>VESMEC MAKİNE SANAYİ MÜMESSİLLİK DANIŞMANLIK VE TİCARET  A.Ş.</x:v>
       </x:c>
       <x:c r="C1612" t="str">
-        <x:v>6357</x:v>
-[...1 lines deleted...]
-      <x:c r="D1612" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1613">
       <x:c r="A1613" t="str">
-        <x:v>QND</x:v>
+        <x:v>QMY</x:v>
       </x:c>
       <x:c r="B1613" t="str">
-        <x:v>ARENKO ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>OSMANGAZİ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1613" t="str">
-        <x:v>6358</x:v>
-[...1 lines deleted...]
-      <x:c r="D1613" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1614">
       <x:c r="A1614" t="str">
-        <x:v>QNE</x:v>
+        <x:v>QN0</x:v>
       </x:c>
       <x:c r="B1614" t="str">
-        <x:v>KENT SOLAR ELEKTRİK ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
+        <x:v>SOLENTEGRE ENERJİ YATIRIMLARI TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1614" t="str">
-        <x:v>6360</x:v>
-[...1 lines deleted...]
-      <x:c r="D1614" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1615">
       <x:c r="A1615" t="str">
-        <x:v>QNF</x:v>
+        <x:v>QN1</x:v>
       </x:c>
       <x:c r="B1615" t="str">
-        <x:v>AKBAŞLAR TEKSTİL ENERJİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>YILMAZ ULUSOY ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1615" t="str">
-        <x:v>6361</x:v>
-[...1 lines deleted...]
-      <x:c r="D1615" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1616">
       <x:c r="A1616" t="str">
-        <x:v>QNG</x:v>
+        <x:v>QN2</x:v>
       </x:c>
       <x:c r="B1616" t="str">
-        <x:v>BİRİM HİDROELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>EGE SERAMİK SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1616" t="str">
-        <x:v>6362</x:v>
-[...1 lines deleted...]
-      <x:c r="D1616" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1617">
       <x:c r="A1617" t="str">
-        <x:v>QNH</x:v>
+        <x:v>QN3</x:v>
       </x:c>
       <x:c r="B1617" t="str">
-        <x:v>CANSU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AVCILAR ENERJI ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1617" t="str">
-        <x:v>6364</x:v>
-[...1 lines deleted...]
-      <x:c r="D1617" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1618">
       <x:c r="A1618" t="str">
-        <x:v>QNI</x:v>
+        <x:v>QN5</x:v>
       </x:c>
       <x:c r="B1618" t="str">
-        <x:v>KARYEK KARADENİZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>RÖNESANS ELEKTRİK ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1618" t="str">
-        <x:v>8759</x:v>
-[...1 lines deleted...]
-      <x:c r="D1618" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1619">
       <x:c r="A1619" t="str">
-        <x:v>QNL</x:v>
+        <x:v>QN7</x:v>
       </x:c>
       <x:c r="B1619" t="str">
-        <x:v>MURADİYE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DOASAN ENERJİ TOPTAN SATIŞ LTD. ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1619" t="str">
-        <x:v>6366</x:v>
-[...1 lines deleted...]
-      <x:c r="D1619" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1620">
       <x:c r="A1620" t="str">
-        <x:v>QNO</x:v>
+        <x:v>QN9</x:v>
       </x:c>
       <x:c r="B1620" t="str">
-        <x:v>NASSAN ELEKTRİK ÜRETİM İNŞ.TURZ.VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>SIR ENERJI ÜRETIM SANAYI VE TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1620" t="str">
-        <x:v>7871</x:v>
-[...1 lines deleted...]
-      <x:c r="D1620" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1621">
       <x:c r="A1621" t="str">
-        <x:v>QNQ</x:v>
+        <x:v>QNB</x:v>
       </x:c>
       <x:c r="B1621" t="str">
-        <x:v>RÜZGAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇAMLIBEL ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1621" t="str">
-        <x:v>8762</x:v>
-[...1 lines deleted...]
-      <x:c r="D1621" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1622">
       <x:c r="A1622" t="str">
-        <x:v>QNU</x:v>
+        <x:v>QNC</x:v>
       </x:c>
       <x:c r="B1622" t="str">
-        <x:v>KARDEMİR KARABÜK DEMİR ÇELİK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AYDEM YENİLENEBİLİR ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1622" t="str">
-        <x:v>6373</x:v>
-[...1 lines deleted...]
-      <x:c r="D1622" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1623">
       <x:c r="A1623" t="str">
-        <x:v>QNV</x:v>
+        <x:v>QND</x:v>
       </x:c>
       <x:c r="B1623" t="str">
-        <x:v>ENOVA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ARENKO ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1623" t="str">
-        <x:v>6374</x:v>
-[...1 lines deleted...]
-      <x:c r="D1623" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1624">
       <x:c r="A1624" t="str">
-        <x:v>QNW</x:v>
+        <x:v>QNE</x:v>
       </x:c>
       <x:c r="B1624" t="str">
-        <x:v>PROEN ENERJİ VE MAD. SAN. VE TİC. A.Ş.</x:v>
+        <x:v>KENT SOLAR ELEKTRİK ÜRETİM SAN. VE TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1624" t="str">
-        <x:v>8212</x:v>
-[...1 lines deleted...]
-      <x:c r="D1624" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1625">
       <x:c r="A1625" t="str">
-        <x:v>QNX</x:v>
+        <x:v>QNF</x:v>
       </x:c>
       <x:c r="B1625" t="str">
-        <x:v>TİRE BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKBAŞLAR TEKSTİL ENERJİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1625" t="str">
-        <x:v>8761</x:v>
-[...1 lines deleted...]
-      <x:c r="D1625" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1626">
       <x:c r="A1626" t="str">
-        <x:v>QNZ</x:v>
+        <x:v>QNG</x:v>
       </x:c>
       <x:c r="B1626" t="str">
-        <x:v>ADM ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>BİRİM HİDROELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1626" t="str">
-        <x:v>6376</x:v>
-[...1 lines deleted...]
-      <x:c r="D1626" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1627">
       <x:c r="A1627" t="str">
-        <x:v>QO0</x:v>
+        <x:v>QNH</x:v>
       </x:c>
       <x:c r="B1627" t="str">
-        <x:v>AHMETLİ HES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>CANSU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1627" t="str">
-        <x:v>8381</x:v>
-[...1 lines deleted...]
-      <x:c r="D1627" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1628">
       <x:c r="A1628" t="str">
-        <x:v>QO1</x:v>
+        <x:v>QNI</x:v>
       </x:c>
       <x:c r="B1628" t="str">
-        <x:v>AREM ENERJI ÜRETIM A.Ş.</x:v>
+        <x:v>KARYEK KARADENİZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1628" t="str">
-        <x:v>6910</x:v>
-[...1 lines deleted...]
-      <x:c r="D1628" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1629">
       <x:c r="A1629" t="str">
-        <x:v>QO3</x:v>
+        <x:v>QNL</x:v>
       </x:c>
       <x:c r="B1629" t="str">
-        <x:v>ODE YALITIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>MURADİYE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1629" t="str">
-        <x:v>6916</x:v>
-[...1 lines deleted...]
-      <x:c r="D1629" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1630">
       <x:c r="A1630" t="str">
-        <x:v>QO4</x:v>
+        <x:v>QNO</x:v>
       </x:c>
       <x:c r="B1630" t="str">
-        <x:v>AREL ÇEVRE YATIRIMLARI ENERJI VE ELEKTRIK ÜRETIM A.Ş.</x:v>
+        <x:v>NASSAN ELEKTRİK ÜRETİM İNŞ.TURZ.VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1630" t="str">
-        <x:v>6918</x:v>
-[...1 lines deleted...]
-      <x:c r="D1630" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1631">
       <x:c r="A1631" t="str">
-        <x:v>QO6</x:v>
+        <x:v>QNQ</x:v>
       </x:c>
       <x:c r="B1631" t="str">
-        <x:v>AGE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>RÜZGAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1631" t="str">
-        <x:v>6925</x:v>
-[...1 lines deleted...]
-      <x:c r="D1631" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1632">
       <x:c r="A1632" t="str">
-        <x:v>QO7</x:v>
+        <x:v>QNU</x:v>
       </x:c>
       <x:c r="B1632" t="str">
-        <x:v>GERES ELEKTRIK ÜRETIM A.Ş.</x:v>
+        <x:v>KARDEMİR KARABÜK DEMİR ÇELİK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1632" t="str">
-        <x:v>6927</x:v>
-[...1 lines deleted...]
-      <x:c r="D1632" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1633">
       <x:c r="A1633" t="str">
-        <x:v>QOA</x:v>
+        <x:v>QNV</x:v>
       </x:c>
       <x:c r="B1633" t="str">
-        <x:v>YEDİTEPE BEYNELMİLEL OTELCİLİK TURİZM VE TİC.A.Ş.</x:v>
+        <x:v>ENOVA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1633" t="str">
-        <x:v>7777</x:v>
-[...1 lines deleted...]
-      <x:c r="D1633" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1634">
       <x:c r="A1634" t="str">
-        <x:v>QOB</x:v>
+        <x:v>QNW</x:v>
       </x:c>
       <x:c r="B1634" t="str">
-        <x:v>VEGA RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>PROEN ENERJİ VE MAD. SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1634" t="str">
-        <x:v>7778</x:v>
-[...1 lines deleted...]
-      <x:c r="D1634" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1635">
       <x:c r="A1635" t="str">
-        <x:v>QOC</x:v>
+        <x:v>QNX</x:v>
       </x:c>
       <x:c r="B1635" t="str">
-        <x:v>ARPACI ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>TİRE BİYOGAZ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1635" t="str">
-        <x:v>7797</x:v>
-[...1 lines deleted...]
-      <x:c r="D1635" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1636">
       <x:c r="A1636" t="str">
-        <x:v>QOE</x:v>
+        <x:v>QNZ</x:v>
       </x:c>
       <x:c r="B1636" t="str">
-        <x:v>PAMUK ELEKTRİK ÜRETİM TİC.VE SAN.LTD.ŞTİ</x:v>
+        <x:v>ADM ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1636" t="str">
-        <x:v>7804</x:v>
-[...1 lines deleted...]
-      <x:c r="D1636" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1637">
       <x:c r="A1637" t="str">
-        <x:v>QOF</x:v>
+        <x:v>QO0</x:v>
       </x:c>
       <x:c r="B1637" t="str">
-        <x:v>KÜTLE ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>AHMETLİ HES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1637" t="str">
-        <x:v>7818</x:v>
-[...1 lines deleted...]
-      <x:c r="D1637" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1638">
       <x:c r="A1638" t="str">
-        <x:v>QOG</x:v>
+        <x:v>QO1</x:v>
       </x:c>
       <x:c r="B1638" t="str">
-        <x:v>TAYF ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş</x:v>
+        <x:v>AREM ENERJI ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1638" t="str">
-        <x:v>7819</x:v>
-[...1 lines deleted...]
-      <x:c r="D1638" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1639">
       <x:c r="A1639" t="str">
-        <x:v>QOI</x:v>
+        <x:v>QO3</x:v>
       </x:c>
       <x:c r="B1639" t="str">
-        <x:v>DEMİRCİLİ RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ODE YALITIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1639" t="str">
-        <x:v>8765</x:v>
-[...1 lines deleted...]
-      <x:c r="D1639" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1640">
       <x:c r="A1640" t="str">
-        <x:v>QOK</x:v>
+        <x:v>QO4</x:v>
       </x:c>
       <x:c r="B1640" t="str">
-        <x:v>ARTIDEĞER ENERJİ MÜH.KİM.MED.VE GIDA MAD.SAN.TİC.A.Ş.</x:v>
+        <x:v>AREL ÇEVRE YATIRIMLARI ENERJI VE ELEKTRIK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1640" t="str">
-        <x:v>7827</x:v>
-[...1 lines deleted...]
-      <x:c r="D1640" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1641">
       <x:c r="A1641" t="str">
-        <x:v>QOL</x:v>
+        <x:v>QO6</x:v>
       </x:c>
       <x:c r="B1641" t="str">
-        <x:v>AHEM ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AGE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1641" t="str">
-        <x:v>7846</x:v>
-[...1 lines deleted...]
-      <x:c r="D1641" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1642">
       <x:c r="A1642" t="str">
-        <x:v>QOM</x:v>
+        <x:v>QO7</x:v>
       </x:c>
       <x:c r="B1642" t="str">
-        <x:v>BEŞİKTEPE ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>GERES ELEKTRIK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1642" t="str">
-        <x:v>7858</x:v>
-[...1 lines deleted...]
-      <x:c r="D1642" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1643">
       <x:c r="A1643" t="str">
-        <x:v>QON</x:v>
+        <x:v>QOA</x:v>
       </x:c>
       <x:c r="B1643" t="str">
-        <x:v>UZ ENERGY DIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>YEDİTEPE BEYNELMİLEL OTELCİLİK TURİZM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1643" t="str">
-        <x:v>7864</x:v>
-[...1 lines deleted...]
-      <x:c r="D1643" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1644">
       <x:c r="A1644" t="str">
-        <x:v>QOP</x:v>
+        <x:v>QOB</x:v>
       </x:c>
       <x:c r="B1644" t="str">
-        <x:v>TEK-EN ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>VEGA RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1644" t="str">
-        <x:v>7881</x:v>
-[...1 lines deleted...]
-      <x:c r="D1644" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1645">
       <x:c r="A1645" t="str">
-        <x:v>QOQ</x:v>
+        <x:v>QOC</x:v>
       </x:c>
       <x:c r="B1645" t="str">
-        <x:v>MERİÇ RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ARPACI ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1645" t="str">
-        <x:v>8766</x:v>
-[...1 lines deleted...]
-      <x:c r="D1645" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1646">
       <x:c r="A1646" t="str">
-        <x:v>QOR</x:v>
+        <x:v>QOE</x:v>
       </x:c>
       <x:c r="B1646" t="str">
-        <x:v>PLASKO PLASTİK SAN.VE TİC.A.Ş.</x:v>
+        <x:v>PAMUK ELEKTRİK ÜRETİM TİC.VE SAN.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1646" t="str">
-        <x:v>7882</x:v>
-[...1 lines deleted...]
-      <x:c r="D1646" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1647">
       <x:c r="A1647" t="str">
-        <x:v>QOS</x:v>
+        <x:v>QOF</x:v>
       </x:c>
       <x:c r="B1647" t="str">
-        <x:v>AİDA ENERJİ ELEKTRİK ÜRETİM SAN.TİC.LTD.ŞTİ</x:v>
+        <x:v>KÜTLE ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1647" t="str">
-        <x:v>7883</x:v>
-[...1 lines deleted...]
-      <x:c r="D1647" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1648">
       <x:c r="A1648" t="str">
-        <x:v>QOU</x:v>
+        <x:v>QOG</x:v>
       </x:c>
       <x:c r="B1648" t="str">
-        <x:v>ÖZDOĞAN ENERJİ A.Ş.</x:v>
+        <x:v>TAYF ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş</x:v>
       </x:c>
       <x:c r="C1648" t="str">
-        <x:v>7885</x:v>
-[...1 lines deleted...]
-      <x:c r="D1648" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1649">
       <x:c r="A1649" t="str">
-        <x:v>QOV</x:v>
+        <x:v>QOI</x:v>
       </x:c>
       <x:c r="B1649" t="str">
-        <x:v>İLEN ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>DEMİRCİLİ RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1649" t="str">
-        <x:v>7902</x:v>
-[...1 lines deleted...]
-      <x:c r="D1649" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1650">
       <x:c r="A1650" t="str">
-        <x:v>QOX</x:v>
+        <x:v>QOK</x:v>
       </x:c>
       <x:c r="B1650" t="str">
-        <x:v>ELMALI ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ARTIDEĞER ENERJİ MÜH.KİM.MED.VE GIDA MAD.SAN.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1650" t="str">
-        <x:v>8767</x:v>
-[...1 lines deleted...]
-      <x:c r="D1650" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1651">
       <x:c r="A1651" t="str">
-        <x:v>QOY</x:v>
+        <x:v>QOL</x:v>
       </x:c>
       <x:c r="B1651" t="str">
-        <x:v>ÜNER ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AHEM ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1651" t="str">
-        <x:v>7904</x:v>
-[...1 lines deleted...]
-      <x:c r="D1651" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1652">
       <x:c r="A1652" t="str">
-        <x:v>QOZ</x:v>
+        <x:v>QOM</x:v>
       </x:c>
       <x:c r="B1652" t="str">
-        <x:v>AKSA GÖYNÜK ENERJI ÜRETIM A.Ş.</x:v>
+        <x:v>BEŞİKTEPE ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1652" t="str">
-        <x:v>7905</x:v>
-[...1 lines deleted...]
-      <x:c r="D1652" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1653">
       <x:c r="A1653" t="str">
-        <x:v>QP0</x:v>
+        <x:v>QON</x:v>
       </x:c>
       <x:c r="B1653" t="str">
-        <x:v>ESİNTİ ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>UZ ENERGY DIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1653" t="str">
-        <x:v>8382</x:v>
-[...1 lines deleted...]
-      <x:c r="D1653" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1654">
       <x:c r="A1654" t="str">
-        <x:v>QP2</x:v>
+        <x:v>QOP</x:v>
       </x:c>
       <x:c r="B1654" t="str">
-        <x:v>MERAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TEK-EN ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1654" t="str">
-        <x:v>6945</x:v>
-[...1 lines deleted...]
-      <x:c r="D1654" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1655">
       <x:c r="A1655" t="str">
-        <x:v>QP4</x:v>
+        <x:v>QOQ</x:v>
       </x:c>
       <x:c r="B1655" t="str">
-        <x:v>ÇAĞLAYAN HES ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MERİÇ RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1655" t="str">
-        <x:v>6951</x:v>
-[...1 lines deleted...]
-      <x:c r="D1655" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1656">
       <x:c r="A1656" t="str">
-        <x:v>QP5</x:v>
+        <x:v>QOR</x:v>
       </x:c>
       <x:c r="B1656" t="str">
-        <x:v>OMV ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>PLASKO PLASTİK SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1656" t="str">
-        <x:v>6952</x:v>
-[...1 lines deleted...]
-      <x:c r="D1656" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1657">
       <x:c r="A1657" t="str">
-        <x:v>QP6</x:v>
+        <x:v>QOS</x:v>
       </x:c>
       <x:c r="B1657" t="str">
-        <x:v>MUT ELEKTRİK ÜRETİM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
+        <x:v>AİDA ENERJİ ELEKTRİK ÜRETİM SAN.TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1657" t="str">
-        <x:v>6953</x:v>
-[...1 lines deleted...]
-      <x:c r="D1657" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1658">
       <x:c r="A1658" t="str">
-        <x:v>QP7</x:v>
+        <x:v>QOU</x:v>
       </x:c>
       <x:c r="B1658" t="str">
-        <x:v>ÖZENİR ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>ÖZDOĞAN ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1658" t="str">
-        <x:v>6954</x:v>
-[...1 lines deleted...]
-      <x:c r="D1658" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1659">
       <x:c r="A1659" t="str">
-        <x:v>QP8</x:v>
+        <x:v>QOV</x:v>
       </x:c>
       <x:c r="B1659" t="str">
-        <x:v>NAKSAN ENERJİ ELEKTRİK ÜRETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>İLEN ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1659" t="str">
-        <x:v>6955</x:v>
-[...1 lines deleted...]
-      <x:c r="D1659" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1660">
       <x:c r="A1660" t="str">
-        <x:v>QP9</x:v>
+        <x:v>QOX</x:v>
       </x:c>
       <x:c r="B1660" t="str">
-        <x:v>ACARSOY ENERJI ELEKTRIK ÜRETIM SANAYI VE TICARET A.Ş.</x:v>
+        <x:v>ELMALI ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1660" t="str">
-        <x:v>6956</x:v>
-[...1 lines deleted...]
-      <x:c r="D1660" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1661">
       <x:c r="A1661" t="str">
-        <x:v>QPG</x:v>
+        <x:v>QOY</x:v>
       </x:c>
       <x:c r="B1661" t="str">
-        <x:v>ÇAKIT ENERJİ A.Ş.</x:v>
+        <x:v>ÜNER ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1661" t="str">
-        <x:v>6383</x:v>
-[...1 lines deleted...]
-      <x:c r="D1661" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1662">
       <x:c r="A1662" t="str">
-        <x:v>QPH</x:v>
+        <x:v>QOZ</x:v>
       </x:c>
       <x:c r="B1662" t="str">
-        <x:v>AKENERJİ ELEKTRİK ENERJİSİ İTH. İHR. VE TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKSA GÖYNÜK ENERJI ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1662" t="str">
-        <x:v>6384</x:v>
-[...1 lines deleted...]
-      <x:c r="D1662" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1663">
       <x:c r="A1663" t="str">
-        <x:v>QPI</x:v>
+        <x:v>QP0</x:v>
       </x:c>
       <x:c r="B1663" t="str">
-        <x:v>İLETKEN ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ESİNTİ ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1663" t="str">
-        <x:v>8770</x:v>
-[...1 lines deleted...]
-      <x:c r="D1663" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1664">
       <x:c r="A1664" t="str">
-        <x:v>QPL</x:v>
+        <x:v>QP2</x:v>
       </x:c>
       <x:c r="B1664" t="str">
-        <x:v>CK ENERJİ ORTAKLIĞI TOPTAN ELEKTRİK SATIŞI A.Ş. (TEDARİK)</x:v>
+        <x:v>MERAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1664" t="str">
-        <x:v>6388</x:v>
-[...1 lines deleted...]
-      <x:c r="D1664" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1665">
       <x:c r="A1665" t="str">
-        <x:v>QPM</x:v>
+        <x:v>QP4</x:v>
       </x:c>
       <x:c r="B1665" t="str">
-        <x:v>NURYILDIZ TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÇAĞLAYAN HES ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1665" t="str">
-        <x:v>6389</x:v>
-[...1 lines deleted...]
-      <x:c r="D1665" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1666">
       <x:c r="A1666" t="str">
-        <x:v>QPN</x:v>
+        <x:v>QP5</x:v>
       </x:c>
       <x:c r="B1666" t="str">
-        <x:v>BATIÇİM ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>OMV ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1666" t="str">
-        <x:v>6395</x:v>
-[...1 lines deleted...]
-      <x:c r="D1666" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1667">
       <x:c r="A1667" t="str">
-        <x:v>QPP</x:v>
+        <x:v>QP6</x:v>
       </x:c>
       <x:c r="B1667" t="str">
-        <x:v>YUSAKA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MUT ELEKTRİK ÜRETİM SANAYİ VE TİCARET LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1667" t="str">
-        <x:v>6397</x:v>
-[...1 lines deleted...]
-      <x:c r="D1667" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1668">
       <x:c r="A1668" t="str">
-        <x:v>QPQ</x:v>
+        <x:v>QP7</x:v>
       </x:c>
       <x:c r="B1668" t="str">
-        <x:v>DOĞAL ENERJİ HİZMETLERİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÖZENİR ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1668" t="str">
-        <x:v>8771</x:v>
-[...1 lines deleted...]
-      <x:c r="D1668" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1669">
       <x:c r="A1669" t="str">
-        <x:v>QPT</x:v>
+        <x:v>QP8</x:v>
       </x:c>
       <x:c r="B1669" t="str">
-        <x:v>DARENHES ELEKTRİK ÜRETİMİ A.Ş.</x:v>
+        <x:v>NAKSAN ENERJİ ELEKTRİK ÜRETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1669" t="str">
-        <x:v>6400</x:v>
-[...1 lines deleted...]
-      <x:c r="D1669" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1670">
       <x:c r="A1670" t="str">
-        <x:v>QPU</x:v>
+        <x:v>QP9</x:v>
       </x:c>
       <x:c r="B1670" t="str">
-        <x:v>DOĞAN KENT ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ACARSOY ENERJI ELEKTRIK ÜRETIM SANAYI VE TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1670" t="str">
-        <x:v>6403</x:v>
-[...1 lines deleted...]
-      <x:c r="D1670" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1671">
       <x:c r="A1671" t="str">
-        <x:v>QPV</x:v>
+        <x:v>QPG</x:v>
       </x:c>
       <x:c r="B1671" t="str">
-        <x:v>LİMAK YATIRIM ENERJİ ÜRETİM İŞLETME HİZMETLERİ VE İNŞAAT A.Ş.</x:v>
+        <x:v>ÇAKIT ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1671" t="str">
-        <x:v>6405</x:v>
-[...1 lines deleted...]
-      <x:c r="D1671" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1672">
       <x:c r="A1672" t="str">
-        <x:v>QPW</x:v>
+        <x:v>QPH</x:v>
       </x:c>
       <x:c r="B1672" t="str">
-        <x:v>YAYLAKÖY RES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKENERJİ ELEKTRİK ENERJİSİ İTH. İHR. VE TOPTAN TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1672" t="str">
-        <x:v>8215</x:v>
-[...1 lines deleted...]
-      <x:c r="D1672" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1673">
       <x:c r="A1673" t="str">
-        <x:v>QPX</x:v>
+        <x:v>QPI</x:v>
       </x:c>
       <x:c r="B1673" t="str">
-        <x:v>KARACA HES ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>İLETKEN ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1673" t="str">
-        <x:v>8772</x:v>
-[...1 lines deleted...]
-      <x:c r="D1673" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1674">
       <x:c r="A1674" t="str">
-        <x:v>QPY</x:v>
+        <x:v>QPL</x:v>
       </x:c>
       <x:c r="B1674" t="str">
-        <x:v>LİMAK YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>CK ENERJİ ORTAKLIĞI TOPTAN ELEKTRİK SATIŞI A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1674" t="str">
-        <x:v>6406</x:v>
-[...1 lines deleted...]
-      <x:c r="D1674" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1675">
       <x:c r="A1675" t="str">
-        <x:v>QPZ</x:v>
+        <x:v>QPM</x:v>
       </x:c>
       <x:c r="B1675" t="str">
-        <x:v>LİMAK ENERJİ TİCARETİ A.Ş. (TEDARİK)</x:v>
+        <x:v>NURYILDIZ TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1675" t="str">
-        <x:v>6407</x:v>
-[...1 lines deleted...]
-      <x:c r="D1675" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1676">
       <x:c r="A1676" t="str">
-        <x:v>QQ0</x:v>
+        <x:v>QPN</x:v>
       </x:c>
       <x:c r="B1676" t="str">
-        <x:v>AKŞAR NAZAR ENERJI ÜRETIM A.Ş.</x:v>
+        <x:v>BATIÇİM ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1676" t="str">
-        <x:v>8773</x:v>
-[...1 lines deleted...]
-      <x:c r="D1676" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1677">
       <x:c r="A1677" t="str">
-        <x:v>QQ2</x:v>
+        <x:v>QPP</x:v>
       </x:c>
       <x:c r="B1677" t="str">
-        <x:v>OLTAN VE KÖLEOĞLU ELEKTRİK VE ENERJİ ÜRETİMİ TİCARET A.Ş.</x:v>
+        <x:v>YUSAKA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1677" t="str">
-        <x:v>8775</x:v>
-[...1 lines deleted...]
-      <x:c r="D1677" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1678">
       <x:c r="A1678" t="str">
-        <x:v>QQ3</x:v>
+        <x:v>QPT</x:v>
       </x:c>
       <x:c r="B1678" t="str">
-        <x:v>YAPILCANLAR TOHUMCULUK HAYVANCILIK SAN. TİC. LTD. ŞTİ.</x:v>
+        <x:v>DARENHES ELEKTRİK ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1678" t="str">
-        <x:v>8776</x:v>
-[...1 lines deleted...]
-      <x:c r="D1678" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1679">
       <x:c r="A1679" t="str">
-        <x:v>QQ4</x:v>
+        <x:v>QPU</x:v>
       </x:c>
       <x:c r="B1679" t="str">
-        <x:v>YAZICI DEMİR ÇELİK SANAYİ VE TURİZM TİC.A.Ş.</x:v>
+        <x:v>DOĞAN KENT ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1679" t="str">
-        <x:v>8777</x:v>
-[...1 lines deleted...]
-      <x:c r="D1679" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1680">
       <x:c r="A1680" t="str">
-        <x:v>QQ5</x:v>
+        <x:v>QPV</x:v>
       </x:c>
       <x:c r="B1680" t="str">
-        <x:v>TAV EGE TERMİNAL YATIRIM YAPIM VE İŞLETME A.Ş.</x:v>
+        <x:v>LİMAK YATIRIM ENERJİ ÜRETİM İŞLETME HİZMETLERİ VE İNŞAAT A.Ş.</x:v>
       </x:c>
       <x:c r="C1680" t="str">
-        <x:v>8778</x:v>
-[...1 lines deleted...]
-      <x:c r="D1680" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1681">
       <x:c r="A1681" t="str">
-        <x:v>QQ6</x:v>
+        <x:v>QPW</x:v>
       </x:c>
       <x:c r="B1681" t="str">
-        <x:v>FRITOLAY GIDA SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>YAYLAKÖY RES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1681" t="str">
-        <x:v>8781</x:v>
-[...1 lines deleted...]
-      <x:c r="D1681" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1682">
       <x:c r="A1682" t="str">
-        <x:v>QQ7</x:v>
+        <x:v>QPX</x:v>
       </x:c>
       <x:c r="B1682" t="str">
-        <x:v>TAV ESENBOĞA YATIRIM YAPIM İŞLETME A.Ş.</x:v>
+        <x:v>KARACA HES ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1682" t="str">
-        <x:v>8786</x:v>
-[...1 lines deleted...]
-      <x:c r="D1682" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1683">
       <x:c r="A1683" t="str">
-        <x:v>QQ8</x:v>
+        <x:v>QPY</x:v>
       </x:c>
       <x:c r="B1683" t="str">
-        <x:v>ERA ÇEVRE TEKNOLOJİLERİ A.Ş.</x:v>
+        <x:v>LİMAK YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1683" t="str">
-        <x:v>8789</x:v>
-[...1 lines deleted...]
-      <x:c r="D1683" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1684">
       <x:c r="A1684" t="str">
-        <x:v>QQ9</x:v>
+        <x:v>QPZ</x:v>
       </x:c>
       <x:c r="B1684" t="str">
-        <x:v>MİM SANAYİ KAZANLARI ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>LİMAK ENERJİ TİCARETİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1684" t="str">
-        <x:v>8792</x:v>
-[...1 lines deleted...]
-      <x:c r="D1684" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1685">
       <x:c r="A1685" t="str">
-        <x:v>QQA</x:v>
+        <x:v>QQ0</x:v>
       </x:c>
       <x:c r="B1685" t="str">
-        <x:v>ALKİM ALKALİ KİMYA A.Ş.</x:v>
+        <x:v>AKŞAR NAZAR ENERJI ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1685" t="str">
-        <x:v>8800</x:v>
-[...1 lines deleted...]
-      <x:c r="D1685" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1686">
       <x:c r="A1686" t="str">
-        <x:v>QQC</x:v>
+        <x:v>QQ2</x:v>
       </x:c>
       <x:c r="B1686" t="str">
-        <x:v>MAKYOL İNŞAAT SANAYİ TURİZM VE TİCARET  A.Ş.</x:v>
+        <x:v>OLTAN VE KÖLEOĞLU ELEKTRİK VE ENERJİ ÜRETİMİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1686" t="str">
-        <x:v>8825</x:v>
-[...1 lines deleted...]
-      <x:c r="D1686" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1687">
       <x:c r="A1687" t="str">
-        <x:v>QQE</x:v>
+        <x:v>QQ3</x:v>
       </x:c>
       <x:c r="B1687" t="str">
-        <x:v>ANADOLU JAPAN TURİZM A.Ş.</x:v>
+        <x:v>YAPILCANLAR TOHUMCULUK HAYVANCILIK SAN. TİC. LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1687" t="str">
-        <x:v>8829</x:v>
-[...1 lines deleted...]
-      <x:c r="D1687" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1688">
       <x:c r="A1688" t="str">
-        <x:v>QQF</x:v>
+        <x:v>QQ4</x:v>
       </x:c>
       <x:c r="B1688" t="str">
-        <x:v>ABDÜLMECİT MODOĞLU İNŞ.SAN. VE TİC. A.Ş.</x:v>
+        <x:v>YAZICI DEMİR ÇELİK SANAYİ VE TURİZM TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1688" t="str">
-        <x:v>8844</x:v>
-[...1 lines deleted...]
-      <x:c r="D1688" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1689">
       <x:c r="A1689" t="str">
-        <x:v>QQG</x:v>
+        <x:v>QQ5</x:v>
       </x:c>
       <x:c r="B1689" t="str">
-        <x:v>PİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>TAV EGE TERMİNAL YATIRIM YAPIM VE İŞLETME A.Ş.</x:v>
       </x:c>
       <x:c r="C1689" t="str">
-        <x:v>8849</x:v>
-[...1 lines deleted...]
-      <x:c r="D1689" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1690">
       <x:c r="A1690" t="str">
-        <x:v>QQH</x:v>
+        <x:v>QQ6</x:v>
       </x:c>
       <x:c r="B1690" t="str">
-        <x:v>DERİNÇAY ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>FRITOLAY GIDA SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1690" t="str">
-        <x:v>8851</x:v>
-[...1 lines deleted...]
-      <x:c r="D1690" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1691">
       <x:c r="A1691" t="str">
-        <x:v>QQI</x:v>
+        <x:v>QQ7</x:v>
       </x:c>
       <x:c r="B1691" t="str">
-        <x:v>SİLEN ELEKTRİK ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>TAV ESENBOĞA YATIRIM YAPIM İŞLETME A.Ş.</x:v>
       </x:c>
       <x:c r="C1691" t="str">
-        <x:v>8853</x:v>
-[...1 lines deleted...]
-      <x:c r="D1691" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1692">
       <x:c r="A1692" t="str">
-        <x:v>QQJ</x:v>
+        <x:v>QQ8</x:v>
       </x:c>
       <x:c r="B1692" t="str">
-        <x:v>SANCAK ENERJİ HİZMETLERİ A.Ş.</x:v>
+        <x:v>ERA ÇEVRE TEKNOLOJİLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1692" t="str">
-        <x:v>8855</x:v>
-[...1 lines deleted...]
-      <x:c r="D1692" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1693">
       <x:c r="A1693" t="str">
-        <x:v>QQK</x:v>
+        <x:v>QQ9</x:v>
       </x:c>
       <x:c r="B1693" t="str">
-        <x:v>BAĞLAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MİM SANAYİ KAZANLARI ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1693" t="str">
-        <x:v>8856</x:v>
-[...1 lines deleted...]
-      <x:c r="D1693" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1694">
       <x:c r="A1694" t="str">
-        <x:v>QQL</x:v>
+        <x:v>QQA</x:v>
       </x:c>
       <x:c r="B1694" t="str">
-        <x:v>ES-YEL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ALKİM ALKALİ KİMYA A.Ş.</x:v>
       </x:c>
       <x:c r="C1694" t="str">
-        <x:v>8858</x:v>
-[...1 lines deleted...]
-      <x:c r="D1694" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1695">
       <x:c r="A1695" t="str">
-        <x:v>QQN</x:v>
+        <x:v>QQC</x:v>
       </x:c>
       <x:c r="B1695" t="str">
-        <x:v>OKNAL SINAİ TIBBİ GAZLAR GIDA PET.TAŞ.MAD.İNŞ.SAN.VE TİC. A.Ş.</x:v>
+        <x:v>MAKYOL İNŞAAT SANAYİ TURİZM VE TİCARET  A.Ş.</x:v>
       </x:c>
       <x:c r="C1695" t="str">
-        <x:v>8865</x:v>
-[...1 lines deleted...]
-      <x:c r="D1695" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1696">
       <x:c r="A1696" t="str">
-        <x:v>QQO</x:v>
+        <x:v>QQE</x:v>
       </x:c>
       <x:c r="B1696" t="str">
-        <x:v>AKTÜL KAĞIT ÜRETİM PAZARLAMA A.Ş.</x:v>
+        <x:v>ANADOLU JAPAN TURİZM A.Ş.</x:v>
       </x:c>
       <x:c r="C1696" t="str">
-        <x:v>8870</x:v>
-[...1 lines deleted...]
-      <x:c r="D1696" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1697">
       <x:c r="A1697" t="str">
-        <x:v>QQP</x:v>
+        <x:v>QQF</x:v>
       </x:c>
       <x:c r="B1697" t="str">
-        <x:v>DATÇA RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ABDÜLMECİT MODOĞLU İNŞ.SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1697" t="str">
-        <x:v>8874</x:v>
-[...1 lines deleted...]
-      <x:c r="D1697" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1698">
       <x:c r="A1698" t="str">
-        <x:v>QQQ</x:v>
+        <x:v>QQG</x:v>
       </x:c>
       <x:c r="B1698" t="str">
-        <x:v>AHSEN ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>PİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1698" t="str">
-        <x:v>8875</x:v>
-[...1 lines deleted...]
-      <x:c r="D1698" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1699">
       <x:c r="A1699" t="str">
-        <x:v>QQR</x:v>
+        <x:v>QQH</x:v>
       </x:c>
       <x:c r="B1699" t="str">
-        <x:v>FIRAT ENERJİ TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>DERİNÇAY ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1699" t="str">
-        <x:v>8877</x:v>
-[...1 lines deleted...]
-      <x:c r="D1699" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1700">
       <x:c r="A1700" t="str">
-        <x:v>QQS</x:v>
+        <x:v>QQI</x:v>
       </x:c>
       <x:c r="B1700" t="str">
-        <x:v>KARAFİBER TEKSTİL SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>SİLEN ELEKTRİK ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1700" t="str">
-        <x:v>8879</x:v>
-[...1 lines deleted...]
-      <x:c r="D1700" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1701">
       <x:c r="A1701" t="str">
-        <x:v>QQU</x:v>
+        <x:v>QQJ</x:v>
       </x:c>
       <x:c r="B1701" t="str">
-        <x:v>BURTEKS TEKSTİL SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>SANCAK ENERJİ HİZMETLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1701" t="str">
-        <x:v>8882</x:v>
-[...1 lines deleted...]
-      <x:c r="D1701" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1702">
       <x:c r="A1702" t="str">
-        <x:v>QQV</x:v>
+        <x:v>QQK</x:v>
       </x:c>
       <x:c r="B1702" t="str">
-        <x:v>MENZELET KILAVUZLU ELEKTRIK ÜRETIMI A.Ş</x:v>
+        <x:v>BAĞLAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1702" t="str">
-        <x:v>8885</x:v>
-[...1 lines deleted...]
-      <x:c r="D1702" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1703">
       <x:c r="A1703" t="str">
-        <x:v>QQW</x:v>
+        <x:v>QQL</x:v>
       </x:c>
       <x:c r="B1703" t="str">
-        <x:v>BEREN ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ES-YEL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1703" t="str">
-        <x:v>8887</x:v>
-[...1 lines deleted...]
-      <x:c r="D1703" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1704">
       <x:c r="A1704" t="str">
-        <x:v>QQY</x:v>
+        <x:v>QQN</x:v>
       </x:c>
       <x:c r="B1704" t="str">
-        <x:v>KARTEPE ENDÜSTRİYEL GERİ DÖNÜŞÜM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>OKNAL SINAİ TIBBİ GAZLAR GIDA PET.TAŞ.MAD.İNŞ.SAN.VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1704" t="str">
-        <x:v>8893</x:v>
-[...1 lines deleted...]
-      <x:c r="D1704" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1705">
       <x:c r="A1705" t="str">
-        <x:v>QR0</x:v>
+        <x:v>QQO</x:v>
       </x:c>
       <x:c r="B1705" t="str">
-        <x:v>AKINCI ELEKTRİK ÜRETİM ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKTÜL KAĞIT ÜRETİM PAZARLAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1705" t="str">
-        <x:v>8384</x:v>
-[...1 lines deleted...]
-      <x:c r="D1705" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1706">
       <x:c r="A1706" t="str">
-        <x:v>QR2</x:v>
+        <x:v>QQP</x:v>
       </x:c>
       <x:c r="B1706" t="str">
-        <x:v>NAKSAN PLASTİK VE ENERJİ SAN. VE TİC.A.Ş.(NAKSAN PLASTİK GAZİANTEP GAYRİMENKULLERİ  TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ- 18/10/2026)</x:v>
+        <x:v>DATÇA RÜZGAR ENERJİSİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1706" t="str">
-        <x:v>6968</x:v>
-[...1 lines deleted...]
-      <x:c r="D1706" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1707">
       <x:c r="A1707" t="str">
-        <x:v>QR3</x:v>
+        <x:v>QQQ</x:v>
       </x:c>
       <x:c r="B1707" t="str">
-        <x:v>HED ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AHSEN ENERJİ ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1707" t="str">
-        <x:v>6969</x:v>
-[...1 lines deleted...]
-      <x:c r="D1707" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1708">
       <x:c r="A1708" t="str">
-        <x:v>QR9</x:v>
+        <x:v>QQR</x:v>
       </x:c>
       <x:c r="B1708" t="str">
-        <x:v>İPRAGAZ A.Ş. (TEDARİK)</x:v>
+        <x:v>FIRAT ENERJİ TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1708" t="str">
-        <x:v>6984</x:v>
-[...1 lines deleted...]
-      <x:c r="D1708" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1709">
       <x:c r="A1709" t="str">
-        <x:v>QRA</x:v>
+        <x:v>QQS</x:v>
       </x:c>
       <x:c r="B1709" t="str">
-        <x:v>MENDERES TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KARAFİBER TEKSTİL SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1709" t="str">
-        <x:v>6408</x:v>
-[...1 lines deleted...]
-      <x:c r="D1709" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1710">
       <x:c r="A1710" t="str">
-        <x:v>QRB</x:v>
+        <x:v>QQU</x:v>
       </x:c>
       <x:c r="B1710" t="str">
-        <x:v>İSTANBUL SABİHA GÖKÇEN ULUSLARARASI HAVALİMANI YATIRIM YAPIM VE İŞLETME A.Ş.</x:v>
+        <x:v>BURTEKS TEKSTİL SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1710" t="str">
-        <x:v>6410</x:v>
-[...1 lines deleted...]
-      <x:c r="D1710" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1711">
       <x:c r="A1711" t="str">
-        <x:v>QRC</x:v>
+        <x:v>QQV</x:v>
       </x:c>
       <x:c r="B1711" t="str">
-        <x:v>SİLOPİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MENZELET KILAVUZLU ELEKTRIK ÜRETIMI A.Ş</x:v>
       </x:c>
       <x:c r="C1711" t="str">
-        <x:v>6416</x:v>
-[...1 lines deleted...]
-      <x:c r="D1711" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1712">
       <x:c r="A1712" t="str">
-        <x:v>QRE</x:v>
+        <x:v>QQW</x:v>
       </x:c>
       <x:c r="B1712" t="str">
-        <x:v>ETİ SODA ÜRETİM PAZARLAMA NAKLİYAT VE ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>BEREN ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1712" t="str">
-        <x:v>6418</x:v>
-[...1 lines deleted...]
-      <x:c r="D1712" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1713">
       <x:c r="A1713" t="str">
-        <x:v>QRF</x:v>
+        <x:v>QQY</x:v>
       </x:c>
       <x:c r="B1713" t="str">
-        <x:v>MERCEDES-BENZ TÜRK A.Ş.</x:v>
+        <x:v>KARTEPE ENDÜSTRİYEL GERİ DÖNÜŞÜM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1713" t="str">
-        <x:v>6419</x:v>
-[...1 lines deleted...]
-      <x:c r="D1713" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1714">
       <x:c r="A1714" t="str">
-        <x:v>QRG</x:v>
+        <x:v>QR0</x:v>
       </x:c>
       <x:c r="B1714" t="str">
-        <x:v>YENİGÜN ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AKINCI ELEKTRİK ÜRETİM ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1714" t="str">
-        <x:v>6420</x:v>
-[...1 lines deleted...]
-      <x:c r="D1714" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1715">
       <x:c r="A1715" t="str">
-        <x:v>QRL</x:v>
+        <x:v>QR2</x:v>
       </x:c>
       <x:c r="B1715" t="str">
-        <x:v>EBD ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>NAKSAN PLASTİK VE ENERJİ SAN. VE TİC.A.Ş.(NAKSAN PLASTİK GAZİANTEP GAYRİMENKULLERİ  TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ- 18/10/2026)</x:v>
       </x:c>
       <x:c r="C1715" t="str">
-        <x:v>6446</x:v>
-[...1 lines deleted...]
-      <x:c r="D1715" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1716">
       <x:c r="A1716" t="str">
-        <x:v>QRM</x:v>
+        <x:v>QR3</x:v>
       </x:c>
       <x:c r="B1716" t="str">
-        <x:v>ETİ ALÜMİNYUM A.Ş.</x:v>
+        <x:v>HED ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1716" t="str">
-        <x:v>6447</x:v>
-[...1 lines deleted...]
-      <x:c r="D1716" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1717">
       <x:c r="A1717" t="str">
-        <x:v>QRO</x:v>
+        <x:v>QR9</x:v>
       </x:c>
       <x:c r="B1717" t="str">
-        <x:v>SOMA TERMIK SANTRAL ELEKTRIK ÜRETIM A.Ş.</x:v>
+        <x:v>İPRAGAZ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1717" t="str">
-        <x:v>7872</x:v>
-[...1 lines deleted...]
-      <x:c r="D1717" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1718">
       <x:c r="A1718" t="str">
-        <x:v>QRQ</x:v>
+        <x:v>QRA</x:v>
       </x:c>
       <x:c r="B1718" t="str">
-        <x:v>ARİA TEKNOLOJİK YATIRIMLAR A.Ş.</x:v>
+        <x:v>MENDERES TEKSTİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1718" t="str">
-        <x:v>8908</x:v>
-[...1 lines deleted...]
-      <x:c r="D1718" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1719">
       <x:c r="A1719" t="str">
-        <x:v>QRU</x:v>
+        <x:v>QRB</x:v>
       </x:c>
       <x:c r="B1719" t="str">
-        <x:v>CENGİZ ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>İSTANBUL SABİHA GÖKÇEN ULUSLARARASI HAVALİMANI YATIRIM YAPIM VE İŞLETME A.Ş.</x:v>
       </x:c>
       <x:c r="C1719" t="str">
-        <x:v>6498</x:v>
-[...1 lines deleted...]
-      <x:c r="D1719" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1720">
       <x:c r="A1720" t="str">
-        <x:v>QRV</x:v>
+        <x:v>QRC</x:v>
       </x:c>
       <x:c r="B1720" t="str">
-        <x:v>CENGİZ ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>SİLOPİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1720" t="str">
-        <x:v>6499</x:v>
-[...1 lines deleted...]
-      <x:c r="D1720" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1721">
       <x:c r="A1721" t="str">
-        <x:v>QRW</x:v>
+        <x:v>QRE</x:v>
       </x:c>
       <x:c r="B1721" t="str">
-        <x:v>DÜZHAN ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
+        <x:v>ETİ SODA ÜRETİM PAZARLAMA NAKLİYAT VE ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1721" t="str">
-        <x:v>8224</x:v>
-[...1 lines deleted...]
-      <x:c r="D1721" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1722">
       <x:c r="A1722" t="str">
-        <x:v>QRX</x:v>
+        <x:v>QRF</x:v>
       </x:c>
       <x:c r="B1722" t="str">
-        <x:v>GAZİANTEP OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>MERCEDES-BENZ TÜRK A.Ş.</x:v>
       </x:c>
       <x:c r="C1722" t="str">
-        <x:v>8911</x:v>
-[...1 lines deleted...]
-      <x:c r="D1722" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1723">
       <x:c r="A1723" t="str">
-        <x:v>QRY</x:v>
+        <x:v>QRG</x:v>
       </x:c>
       <x:c r="B1723" t="str">
-        <x:v>ETİ BAKIR A.Ş.</x:v>
+        <x:v>YENİGÜN ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1723" t="str">
-        <x:v>6500</x:v>
-[...1 lines deleted...]
-      <x:c r="D1723" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1724">
       <x:c r="A1724" t="str">
-        <x:v>QRZ</x:v>
+        <x:v>QRL</x:v>
       </x:c>
       <x:c r="B1724" t="str">
-        <x:v>KURTEKS TEKSTİL ENERJİ TİC. VE SAN. A.Ş.</x:v>
+        <x:v>EBD ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1724" t="str">
-        <x:v>6502</x:v>
-[...1 lines deleted...]
-      <x:c r="D1724" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1725">
       <x:c r="A1725" t="str">
-        <x:v>QS0</x:v>
+        <x:v>QRM</x:v>
       </x:c>
       <x:c r="B1725" t="str">
-        <x:v>MAS1 YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ETİ ALÜMİNYUM A.Ş.</x:v>
       </x:c>
       <x:c r="C1725" t="str">
-        <x:v>8385</x:v>
-[...1 lines deleted...]
-      <x:c r="D1725" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1726">
       <x:c r="A1726" t="str">
-        <x:v>QS1</x:v>
+        <x:v>QRO</x:v>
       </x:c>
       <x:c r="B1726" t="str">
-        <x:v>TÜRKMEN'İN ALTIN ASRI ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>SOMA TERMIK SANTRAL ELEKTRIK ÜRETIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1726" t="str">
-        <x:v>6985</x:v>
-[...1 lines deleted...]
-      <x:c r="D1726" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1727">
       <x:c r="A1727" t="str">
-        <x:v>QS3</x:v>
+        <x:v>QRQ</x:v>
       </x:c>
       <x:c r="B1727" t="str">
-        <x:v>BOYABAT ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ARİA TEKNOLOJİK YATIRIMLAR A.Ş.</x:v>
       </x:c>
       <x:c r="C1727" t="str">
-        <x:v>6989</x:v>
-[...1 lines deleted...]
-      <x:c r="D1727" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1728">
       <x:c r="A1728" t="str">
-        <x:v>QS4</x:v>
+        <x:v>QRU</x:v>
       </x:c>
       <x:c r="B1728" t="str">
-        <x:v>DİZ-EP ELEKTRİK ÜRETİM LTD.ŞTİ</x:v>
+        <x:v>CENGİZ ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1728" t="str">
-        <x:v>6993</x:v>
-[...1 lines deleted...]
-      <x:c r="D1728" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1729">
       <x:c r="A1729" t="str">
-        <x:v>QS5</x:v>
+        <x:v>QRV</x:v>
       </x:c>
       <x:c r="B1729" t="str">
-        <x:v>ÇARŞAMBA ENERJI ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>CENGİZ ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1729" t="str">
-        <x:v>6994</x:v>
-[...1 lines deleted...]
-      <x:c r="D1729" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1730">
       <x:c r="A1730" t="str">
-        <x:v>QS7</x:v>
+        <x:v>QRW</x:v>
       </x:c>
       <x:c r="B1730" t="str">
-        <x:v>SANKO ENERJİ SAN.VE TİC.A.Ş.</x:v>
+        <x:v>DÜZHAN ENERJİ YATIRIM ÜRETİM VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1730" t="str">
-        <x:v>6999</x:v>
-[...1 lines deleted...]
-      <x:c r="D1730" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1731">
       <x:c r="A1731" t="str">
-        <x:v>QS8</x:v>
+        <x:v>QRX</x:v>
       </x:c>
       <x:c r="B1731" t="str">
-        <x:v>AKDENİZLİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>GAZİANTEP OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1731" t="str">
-        <x:v>7000</x:v>
-[...1 lines deleted...]
-      <x:c r="D1731" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1732">
       <x:c r="A1732" t="str">
-        <x:v>QS9</x:v>
+        <x:v>QRY</x:v>
       </x:c>
       <x:c r="B1732" t="str">
-        <x:v>KANYON YENİLENEBİLİR ENERJİ ÜRETİM TİC. A.Ş.</x:v>
+        <x:v>ETİ BAKIR A.Ş.</x:v>
       </x:c>
       <x:c r="C1732" t="str">
-        <x:v>7001</x:v>
-[...1 lines deleted...]
-      <x:c r="D1732" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1733">
       <x:c r="A1733" t="str">
-        <x:v>QSA</x:v>
+        <x:v>QRZ</x:v>
       </x:c>
       <x:c r="B1733" t="str">
-        <x:v>LODOS ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KURTEKS TEKSTİL ENERJİ TİC. VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1733" t="str">
-        <x:v>6503</x:v>
-[...1 lines deleted...]
-      <x:c r="D1733" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1734">
       <x:c r="A1734" t="str">
-        <x:v>QSB</x:v>
+        <x:v>QS0</x:v>
       </x:c>
       <x:c r="B1734" t="str">
-        <x:v>DORUK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>MAS1 YENİLENEBİLİR ENERJİ VE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1734" t="str">
-        <x:v>6505</x:v>
-[...1 lines deleted...]
-      <x:c r="D1734" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1735">
       <x:c r="A1735" t="str">
-        <x:v>QSC</x:v>
+        <x:v>QS1</x:v>
       </x:c>
       <x:c r="B1735" t="str">
-        <x:v>KİNESİS TOPTAN ELEKTRİK SATIŞI A.Ş.</x:v>
+        <x:v>TÜRKMEN'İN ALTIN ASRI ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1735" t="str">
-        <x:v>6507</x:v>
-[...1 lines deleted...]
-      <x:c r="D1735" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1736">
       <x:c r="A1736" t="str">
-        <x:v>QSE</x:v>
+        <x:v>QS3</x:v>
       </x:c>
       <x:c r="B1736" t="str">
-        <x:v>AKGÜN ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>BOYABAT ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1736" t="str">
-        <x:v>6510</x:v>
-[...1 lines deleted...]
-      <x:c r="D1736" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1737">
       <x:c r="A1737" t="str">
-        <x:v>QSH</x:v>
+        <x:v>QS4</x:v>
       </x:c>
       <x:c r="B1737" t="str">
-        <x:v>BİLGİN RES ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>DİZ-EP ELEKTRİK ÜRETİM LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1737" t="str">
-        <x:v>6514</x:v>
-[...1 lines deleted...]
-      <x:c r="D1737" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1738">
       <x:c r="A1738" t="str">
-        <x:v>QSI</x:v>
+        <x:v>QS5</x:v>
       </x:c>
       <x:c r="B1738" t="str">
-        <x:v>HİDRO-GEN ENERJİ İTH.İHR.DAĞ.SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ÇARŞAMBA ENERJI ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1738" t="str">
-        <x:v>8915</x:v>
-[...1 lines deleted...]
-      <x:c r="D1738" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1739">
       <x:c r="A1739" t="str">
-        <x:v>QSK</x:v>
+        <x:v>QS7</x:v>
       </x:c>
       <x:c r="B1739" t="str">
-        <x:v>BİLGİN GÜÇ SANTRALLERİ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SANKO ENERJİ SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1739" t="str">
-        <x:v>6516</x:v>
-[...1 lines deleted...]
-      <x:c r="D1739" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1740">
       <x:c r="A1740" t="str">
-        <x:v>QSN</x:v>
+        <x:v>QS8</x:v>
       </x:c>
       <x:c r="B1740" t="str">
-        <x:v>VOLTAN ELEKTRİK TOPTAN SATIŞ İTHALAT VE İHRACAT A.Ş. (TEDARİK)</x:v>
+        <x:v>AKDENİZLİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1740" t="str">
-        <x:v>6519</x:v>
-[...1 lines deleted...]
-      <x:c r="D1740" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1741">
       <x:c r="A1741" t="str">
-        <x:v>QSO</x:v>
+        <x:v>QS9</x:v>
       </x:c>
       <x:c r="B1741" t="str">
-        <x:v>ELEKTRİK ÜRETİM A.Ş. (EÜAS)</x:v>
+        <x:v>KANYON YENİLENEBİLİR ENERJİ ÜRETİM TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1741" t="str">
-        <x:v>6520</x:v>
-[...1 lines deleted...]
-      <x:c r="D1741" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1742">
       <x:c r="A1742" t="str">
-        <x:v>QSQ</x:v>
+        <x:v>QSA</x:v>
       </x:c>
       <x:c r="B1742" t="str">
-        <x:v>PAKMEM ELEKTRIK ÜRETIM SANAYI VE TICARET A.Ş.</x:v>
+        <x:v>LODOS ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1742" t="str">
-        <x:v>8918</x:v>
-[...1 lines deleted...]
-      <x:c r="D1742" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1743">
       <x:c r="A1743" t="str">
-        <x:v>QSR</x:v>
+        <x:v>QSB</x:v>
       </x:c>
       <x:c r="B1743" t="str">
-        <x:v>GDZ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>DORUK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1743" t="str">
-        <x:v>6522</x:v>
-[...1 lines deleted...]
-      <x:c r="D1743" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1744">
       <x:c r="A1744" t="str">
-        <x:v>QSS</x:v>
+        <x:v>QSC</x:v>
       </x:c>
       <x:c r="B1744" t="str">
-        <x:v>ASAŞ ALÜMİNYUM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KİNESİS TOPTAN ELEKTRİK SATIŞI A.Ş.</x:v>
       </x:c>
       <x:c r="C1744" t="str">
-        <x:v>6523</x:v>
-[...1 lines deleted...]
-      <x:c r="D1744" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1745">
       <x:c r="A1745" t="str">
-        <x:v>QST</x:v>
+        <x:v>QSE</x:v>
       </x:c>
       <x:c r="B1745" t="str">
-        <x:v>ENERJİSA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>AKGÜN ENERJİ ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1745" t="str">
-        <x:v>6524</x:v>
-[...1 lines deleted...]
-      <x:c r="D1745" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1746">
       <x:c r="A1746" t="str">
-        <x:v>QSU</x:v>
+        <x:v>QSH</x:v>
       </x:c>
       <x:c r="B1746" t="str">
-        <x:v>ENERJİSA ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BİLGİN RES ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1746" t="str">
-        <x:v>6525</x:v>
-[...1 lines deleted...]
-      <x:c r="D1746" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1747">
       <x:c r="A1747" t="str">
-        <x:v>QSV</x:v>
+        <x:v>QSI</x:v>
       </x:c>
       <x:c r="B1747" t="str">
-        <x:v>İDEAL ENERJİ ÜRETİMİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>HİDRO-GEN ENERJİ İTH.İHR.DAĞ.SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1747" t="str">
-        <x:v>6526</x:v>
-[...1 lines deleted...]
-      <x:c r="D1747" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1748">
       <x:c r="A1748" t="str">
-        <x:v>QSW</x:v>
+        <x:v>QSK</x:v>
       </x:c>
       <x:c r="B1748" t="str">
-        <x:v>KUZEY BİRLİK ENERJİ VE SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>BİLGİN GÜÇ SANTRALLERİ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1748" t="str">
-        <x:v>8226</x:v>
-[...1 lines deleted...]
-      <x:c r="D1748" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1749">
       <x:c r="A1749" t="str">
-        <x:v>QSX</x:v>
+        <x:v>QSN</x:v>
       </x:c>
       <x:c r="B1749" t="str">
-        <x:v>HATKO ENERJİ ELEKTRİK ÜRETİM VE İNŞAAT A.Ş.</x:v>
+        <x:v>VOLTAN ELEKTRİK TOPTAN SATIŞ İTHALAT VE İHRACAT A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1749" t="str">
-        <x:v>8938</x:v>
-[...1 lines deleted...]
-      <x:c r="D1749" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1750">
       <x:c r="A1750" t="str">
-        <x:v>QSY</x:v>
+        <x:v>QSO</x:v>
       </x:c>
       <x:c r="B1750" t="str">
-        <x:v>AKFEN ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ELEKTRİK ÜRETİM A.Ş. (EÜAS)</x:v>
       </x:c>
       <x:c r="C1750" t="str">
-        <x:v>6527</x:v>
-[...1 lines deleted...]
-      <x:c r="D1750" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1751">
       <x:c r="A1751" t="str">
-        <x:v>QSZ</x:v>
+        <x:v>QSQ</x:v>
       </x:c>
       <x:c r="B1751" t="str">
-        <x:v>KAYEN ALFA ENERJI ELEKTRIK ÜRETİM A.Ş.</x:v>
+        <x:v>PAKMEM ELEKTRIK ÜRETIM SANAYI VE TICARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1751" t="str">
-        <x:v>6529</x:v>
-[...1 lines deleted...]
-      <x:c r="D1751" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1752">
       <x:c r="A1752" t="str">
-        <x:v>QT0</x:v>
+        <x:v>QSR</x:v>
       </x:c>
       <x:c r="B1752" t="str">
-        <x:v>ATLAS İNŞAAT SANAYİ VE TİCARET LTD.ŞTİ.</x:v>
+        <x:v>GDZ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1752" t="str">
-        <x:v>8386</x:v>
-[...1 lines deleted...]
-      <x:c r="D1752" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1753">
       <x:c r="A1753" t="str">
-        <x:v>QT1</x:v>
+        <x:v>QSS</x:v>
       </x:c>
       <x:c r="B1753" t="str">
-        <x:v>LESAFFRE TURQUIE MAYACILIK ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>ASAŞ ALÜMİNYUM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1753" t="str">
-        <x:v>7002</x:v>
-[...1 lines deleted...]
-      <x:c r="D1753" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1754">
       <x:c r="A1754" t="str">
-        <x:v>QT4</x:v>
+        <x:v>QST</x:v>
       </x:c>
       <x:c r="B1754" t="str">
-        <x:v>DANSKE COMMODITIES TURKEY ENERJI TICARET A.Ş. (TEDARİK)</x:v>
+        <x:v>ENERJİSA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1754" t="str">
-        <x:v>7006</x:v>
-[...1 lines deleted...]
-      <x:c r="D1754" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1755">
       <x:c r="A1755" t="str">
-        <x:v>QT5</x:v>
+        <x:v>QSU</x:v>
       </x:c>
       <x:c r="B1755" t="str">
-        <x:v>KAÇKAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ENERJİSA ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1755" t="str">
-        <x:v>7013</x:v>
-[...1 lines deleted...]
-      <x:c r="D1755" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1756">
       <x:c r="A1756" t="str">
-        <x:v>QT6</x:v>
+        <x:v>QSV</x:v>
       </x:c>
       <x:c r="B1756" t="str">
-        <x:v>BT BORDO ELEKTRİK ÜRETİM DAĞITIM PAZ.SAN.VE TİC.A.Ş.</x:v>
+        <x:v>İDEAL ENERJİ ÜRETİMİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1756" t="str">
-        <x:v>7014</x:v>
-[...1 lines deleted...]
-      <x:c r="D1756" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1757">
       <x:c r="A1757" t="str">
-        <x:v>QT7</x:v>
+        <x:v>QSW</x:v>
       </x:c>
       <x:c r="B1757" t="str">
-        <x:v>BOZTEPE ENERJİ ÜRETİM PAZARLAMA A.Ş.</x:v>
+        <x:v>KUZEY BİRLİK ENERJİ VE SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1757" t="str">
-        <x:v>7016</x:v>
-[...1 lines deleted...]
-      <x:c r="D1757" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1758">
       <x:c r="A1758" t="str">
-        <x:v>QT8</x:v>
+        <x:v>QSX</x:v>
       </x:c>
       <x:c r="B1758" t="str">
-        <x:v>GEN-I İSTANBUL ELEKTRİK ENERJİSİ TOPTAN SATIŞ LİMİTED ŞİRKETİ (TEDARİK)</x:v>
+        <x:v>HATKO ENERJİ ELEKTRİK ÜRETİM VE İNŞAAT A.Ş.</x:v>
       </x:c>
       <x:c r="C1758" t="str">
-        <x:v>7017</x:v>
-[...1 lines deleted...]
-      <x:c r="D1758" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1759">
       <x:c r="A1759" t="str">
-        <x:v>QT9</x:v>
+        <x:v>QSY</x:v>
       </x:c>
       <x:c r="B1759" t="str">
-        <x:v>ADV ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>AKFEN ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1759" t="str">
-        <x:v>7018</x:v>
-[...1 lines deleted...]
-      <x:c r="D1759" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1760">
       <x:c r="A1760" t="str">
-        <x:v>QTA</x:v>
+        <x:v>QSZ</x:v>
       </x:c>
       <x:c r="B1760" t="str">
-        <x:v>BAŞKENT ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>KAYEN ALFA ENERJI ELEKTRIK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1760" t="str">
-        <x:v>6530</x:v>
-[...1 lines deleted...]
-      <x:c r="D1760" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1761">
       <x:c r="A1761" t="str">
-        <x:v>QTB</x:v>
+        <x:v>QT0</x:v>
       </x:c>
       <x:c r="B1761" t="str">
-        <x:v>LİLA KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ATLAS İNŞAAT SANAYİ VE TİCARET LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1761" t="str">
-        <x:v>6531</x:v>
-[...1 lines deleted...]
-      <x:c r="D1761" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1762">
       <x:c r="A1762" t="str">
-        <x:v>QTC</x:v>
+        <x:v>QT1</x:v>
       </x:c>
       <x:c r="B1762" t="str">
-        <x:v>GÜLLE ENTEGRE TEKSTİL İŞLETMELERİ EMLAK DANIŞMANLIĞI SAN. VE TİC. A.Ş.</x:v>
+        <x:v>LESAFFRE TURQUIE MAYACILIK ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1762" t="str">
-        <x:v>6532</x:v>
-[...1 lines deleted...]
-      <x:c r="D1762" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1763">
       <x:c r="A1763" t="str">
-        <x:v>QTD</x:v>
+        <x:v>QT4</x:v>
       </x:c>
       <x:c r="B1763" t="str">
-        <x:v>MERAM ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>DANSKE COMMODITIES TURKEY ENERJI TICARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1763" t="str">
-        <x:v>6533</x:v>
-[...1 lines deleted...]
-      <x:c r="D1763" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1764">
       <x:c r="A1764" t="str">
-        <x:v>QTE</x:v>
+        <x:v>QT5</x:v>
       </x:c>
       <x:c r="B1764" t="str">
-        <x:v>ESKO ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>KAÇKAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1764" t="str">
-        <x:v>6534</x:v>
-[...1 lines deleted...]
-      <x:c r="D1764" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1765">
       <x:c r="A1765" t="str">
-        <x:v>QTF</x:v>
+        <x:v>QT6</x:v>
       </x:c>
       <x:c r="B1765" t="str">
-        <x:v>SAKARYA ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>BT BORDO ELEKTRİK ÜRETİM DAĞITIM PAZ.SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1765" t="str">
-        <x:v>6537</x:v>
-[...1 lines deleted...]
-      <x:c r="D1765" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1766">
       <x:c r="A1766" t="str">
-        <x:v>QTG</x:v>
+        <x:v>QT7</x:v>
       </x:c>
       <x:c r="B1766" t="str">
-        <x:v>İVME GRUP ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>BOZTEPE ENERJİ ÜRETİM PAZARLAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1766" t="str">
-        <x:v>6538</x:v>
-[...1 lines deleted...]
-      <x:c r="D1766" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1767">
       <x:c r="A1767" t="str">
-        <x:v>QTH</x:v>
+        <x:v>QT8</x:v>
       </x:c>
       <x:c r="B1767" t="str">
-        <x:v>FRAPORT TAV ANTALYA TERMİNAL İŞLETMECİLİĞİ A.Ş.</x:v>
+        <x:v>GEN-I İSTANBUL ELEKTRİK ENERJİSİ TOPTAN SATIŞ LİMİTED ŞİRKETİ (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1767" t="str">
-        <x:v>6539</x:v>
-[...1 lines deleted...]
-      <x:c r="D1767" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1768">
       <x:c r="A1768" t="str">
-        <x:v>QTI</x:v>
+        <x:v>QT9</x:v>
       </x:c>
       <x:c r="B1768" t="str">
-        <x:v>DENGE ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ADV ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1768" t="str">
-        <x:v>8944</x:v>
-[...1 lines deleted...]
-      <x:c r="D1768" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1769">
       <x:c r="A1769" t="str">
-        <x:v>QTJ</x:v>
+        <x:v>QTA</x:v>
       </x:c>
       <x:c r="B1769" t="str">
-        <x:v>EY DOĞAL ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BAŞKENT ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1769" t="str">
-        <x:v>6544</x:v>
-[...1 lines deleted...]
-      <x:c r="D1769" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1770">
       <x:c r="A1770" t="str">
-        <x:v>QTK</x:v>
+        <x:v>QTB</x:v>
       </x:c>
       <x:c r="B1770" t="str">
-        <x:v>KIVANÇ ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>LİLA KAĞIT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1770" t="str">
-        <x:v>6545</x:v>
-[...1 lines deleted...]
-      <x:c r="D1770" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1771">
       <x:c r="A1771" t="str">
-        <x:v>QTN</x:v>
+        <x:v>QTC</x:v>
       </x:c>
       <x:c r="B1771" t="str">
-        <x:v>AKDENİZ ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>GÜLLE ENTEGRE TEKSTİL İŞLETMELERİ EMLAK DANIŞMANLIĞI SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1771" t="str">
-        <x:v>6548</x:v>
-[...1 lines deleted...]
-      <x:c r="D1771" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1772">
       <x:c r="A1772" t="str">
-        <x:v>QTO</x:v>
+        <x:v>QTD</x:v>
       </x:c>
       <x:c r="B1772" t="str">
-        <x:v>EKSİM ENERJİ A.Ş.</x:v>
+        <x:v>MERAM ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1772" t="str">
-        <x:v>6553</x:v>
-[...1 lines deleted...]
-      <x:c r="D1772" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1773">
       <x:c r="A1773" t="str">
-        <x:v>QTQ</x:v>
+        <x:v>QTE</x:v>
       </x:c>
       <x:c r="B1773" t="str">
-        <x:v>YBT ENERJİ ELEKTRONİK İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ESKO ELEKTRİK ENERJİSİ İTHALAT İHRACAT VE TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1773" t="str">
-        <x:v>8947</x:v>
-[...1 lines deleted...]
-      <x:c r="D1773" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1774">
       <x:c r="A1774" t="str">
-        <x:v>QTR</x:v>
+        <x:v>QTF</x:v>
       </x:c>
       <x:c r="B1774" t="str">
-        <x:v>ŞEMS ENERJİ ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTHALAT İHRACAT SAN. TİC. LTD. ŞTİ. (TEDARİK)</x:v>
+        <x:v>SAKARYA ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1774" t="str">
-        <x:v>6555</x:v>
-[...1 lines deleted...]
-      <x:c r="D1774" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1775">
       <x:c r="A1775" t="str">
-        <x:v>QTS</x:v>
+        <x:v>QTG</x:v>
       </x:c>
       <x:c r="B1775" t="str">
-        <x:v>ARSIN ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>İVME GRUP ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1775" t="str">
-        <x:v>6556</x:v>
-[...1 lines deleted...]
-      <x:c r="D1775" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1776">
       <x:c r="A1776" t="str">
-        <x:v>QTT</x:v>
+        <x:v>QTH</x:v>
       </x:c>
       <x:c r="B1776" t="str">
-        <x:v>VOYTRON ENERJİ ELEKTRİK PERAKENDE SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>FRAPORT TAV ANTALYA TERMİNAL İŞLETMECİLİĞİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1776" t="str">
-        <x:v>6557</x:v>
-[...1 lines deleted...]
-      <x:c r="D1776" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1777">
       <x:c r="A1777" t="str">
-        <x:v>QTU</x:v>
+        <x:v>QTI</x:v>
       </x:c>
       <x:c r="B1777" t="str">
-        <x:v>ÖZTAY ENERJİ ELEKTRİK ÜRETİM SANAYİ A.Ş.</x:v>
+        <x:v>DENGE ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1777" t="str">
-        <x:v>6558</x:v>
-[...1 lines deleted...]
-      <x:c r="D1777" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1778">
       <x:c r="A1778" t="str">
-        <x:v>QTV</x:v>
+        <x:v>QTJ</x:v>
       </x:c>
       <x:c r="B1778" t="str">
-        <x:v>ZORLU JEOTERMAL ENERJİ ELEKTRİK ÜRETİMİ A.Ş.</x:v>
+        <x:v>EY DOĞAL ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1778" t="str">
-        <x:v>7875</x:v>
-[...1 lines deleted...]
-      <x:c r="D1778" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1779">
       <x:c r="A1779" t="str">
-        <x:v>QTW</x:v>
+        <x:v>QTK</x:v>
       </x:c>
       <x:c r="B1779" t="str">
-        <x:v>AKPINAR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KIVANÇ ELEKTRİK TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1779" t="str">
-        <x:v>8227</x:v>
-[...1 lines deleted...]
-      <x:c r="D1779" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1780">
       <x:c r="A1780" t="str">
-        <x:v>QTX</x:v>
+        <x:v>QTN</x:v>
       </x:c>
       <x:c r="B1780" t="str">
-        <x:v>BİENTAŞ MADENCİLİK İNŞAAT  ENERJİ PETROL ANONİM ŞİRKETİ</x:v>
+        <x:v>AKDENİZ ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1780" t="str">
-        <x:v>8948</x:v>
-[...1 lines deleted...]
-      <x:c r="D1780" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1781">
       <x:c r="A1781" t="str">
-        <x:v>QTY</x:v>
+        <x:v>QTO</x:v>
       </x:c>
       <x:c r="B1781" t="str">
-        <x:v>HİDRO KONTROL ELEKTRİK ÜRETİM SANAYİ A.Ş.</x:v>
+        <x:v>EKSİM ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1781" t="str">
-        <x:v>6559</x:v>
-[...1 lines deleted...]
-      <x:c r="D1781" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1782">
       <x:c r="A1782" t="str">
-        <x:v>QTZ</x:v>
+        <x:v>QTQ</x:v>
       </x:c>
       <x:c r="B1782" t="str">
-        <x:v>ARÇELİK A.Ş. TUZLA</x:v>
+        <x:v>YBT ENERJİ ELEKTRONİK İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1782" t="str">
-        <x:v>6560</x:v>
-[...1 lines deleted...]
-      <x:c r="D1782" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1783">
       <x:c r="A1783" t="str">
-        <x:v>QU0</x:v>
+        <x:v>QTR</x:v>
       </x:c>
       <x:c r="B1783" t="str">
-        <x:v>1461 TRABZON ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ŞEMS ENERJİ ELEKTRİK ENERJİSİ TOPTAN SATIŞ İTHALAT İHRACAT SAN. TİC. LTD. ŞTİ. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1783" t="str">
-        <x:v>8387</x:v>
-[...1 lines deleted...]
-      <x:c r="D1783" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1784">
       <x:c r="A1784" t="str">
-        <x:v>QU1</x:v>
+        <x:v>QTS</x:v>
       </x:c>
       <x:c r="B1784" t="str">
-        <x:v>PAMEL YENİLENEBİLİR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ARSIN ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1784" t="str">
-        <x:v>7025</x:v>
-[...1 lines deleted...]
-      <x:c r="D1784" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1785">
       <x:c r="A1785" t="str">
-        <x:v>QU4</x:v>
+        <x:v>QTT</x:v>
       </x:c>
       <x:c r="B1785" t="str">
-        <x:v>KIROBA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>VOYTRON ENERJİ ELEKTRİK PERAKENDE SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1785" t="str">
-        <x:v>7036</x:v>
-[...1 lines deleted...]
-      <x:c r="D1785" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1786">
       <x:c r="A1786" t="str">
-        <x:v>QU5</x:v>
+        <x:v>QTU</x:v>
       </x:c>
       <x:c r="B1786" t="str">
-        <x:v>KURTSUYU ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÖZTAY ENERJİ ELEKTRİK ÜRETİM SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1786" t="str">
-        <x:v>7035</x:v>
-[...1 lines deleted...]
-      <x:c r="D1786" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1787">
       <x:c r="A1787" t="str">
-        <x:v>QU6</x:v>
+        <x:v>QTV</x:v>
       </x:c>
       <x:c r="B1787" t="str">
-        <x:v>ALES ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>ZORLU JEOTERMAL ENERJİ ELEKTRİK ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1787" t="str">
-        <x:v>7039</x:v>
-[...1 lines deleted...]
-      <x:c r="D1787" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1788">
       <x:c r="A1788" t="str">
-        <x:v>QU9</x:v>
+        <x:v>QTW</x:v>
       </x:c>
       <x:c r="B1788" t="str">
-        <x:v>EMY TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKPINAR ENERJİ ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1788" t="str">
-        <x:v>7048</x:v>
-[...1 lines deleted...]
-      <x:c r="D1788" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1789">
       <x:c r="A1789" t="str">
-        <x:v>QUB</x:v>
+        <x:v>QTX</x:v>
       </x:c>
       <x:c r="B1789" t="str">
-        <x:v>BİR ENERJİ ELEKTRİK TOPTAN SATIŞ İTHALAT İHRACAT A.Ş. (TEDARİK)</x:v>
+        <x:v>BİENTAŞ MADENCİLİK İNŞAAT  ENERJİ PETROL ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1789" t="str">
-        <x:v>6562</x:v>
-[...1 lines deleted...]
-      <x:c r="D1789" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1790">
       <x:c r="A1790" t="str">
-        <x:v>QUC</x:v>
+        <x:v>QTY</x:v>
       </x:c>
       <x:c r="B1790" t="str">
-        <x:v>YAŞIL ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>HİDRO KONTROL ELEKTRİK ÜRETİM SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1790" t="str">
-        <x:v>6563</x:v>
-[...1 lines deleted...]
-      <x:c r="D1790" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1791">
       <x:c r="A1791" t="str">
-        <x:v>QUD</x:v>
+        <x:v>QTZ</x:v>
       </x:c>
       <x:c r="B1791" t="str">
-        <x:v>GÜRÜZ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ARÇELİK A.Ş. TUZLA</x:v>
       </x:c>
       <x:c r="C1791" t="str">
-        <x:v>6564</x:v>
-[...1 lines deleted...]
-      <x:c r="D1791" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1792">
       <x:c r="A1792" t="str">
-        <x:v>QUE</x:v>
+        <x:v>QU0</x:v>
       </x:c>
       <x:c r="B1792" t="str">
-        <x:v>KIZKALE ELEKTRİK ÜRETİM SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
+        <x:v>1461 TRABZON ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1792" t="str">
-        <x:v>6565</x:v>
-[...1 lines deleted...]
-      <x:c r="D1792" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1793">
       <x:c r="A1793" t="str">
-        <x:v>QUF</x:v>
+        <x:v>QU1</x:v>
       </x:c>
       <x:c r="B1793" t="str">
-        <x:v>YKS ELEKTRİK ENERJİSİ TOPTAN SATIŞ DIŞ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>PAMEL YENİLENEBİLİR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1793" t="str">
-        <x:v>6566</x:v>
-[...1 lines deleted...]
-      <x:c r="D1793" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1794">
       <x:c r="A1794" t="str">
-        <x:v>QUI</x:v>
+        <x:v>QU4</x:v>
       </x:c>
       <x:c r="B1794" t="str">
-        <x:v>VENTO ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KIROBA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1794" t="str">
-        <x:v>8950</x:v>
-[...1 lines deleted...]
-      <x:c r="D1794" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1795">
       <x:c r="A1795" t="str">
-        <x:v>QUK</x:v>
+        <x:v>QU5</x:v>
       </x:c>
       <x:c r="B1795" t="str">
-        <x:v>KÜÇÜKÇALIK TEKSTİL SAN.VE TİC.A.Ş.</x:v>
+        <x:v>KURTSUYU ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1795" t="str">
-        <x:v>6570</x:v>
-[...1 lines deleted...]
-      <x:c r="D1795" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1796">
       <x:c r="A1796" t="str">
-        <x:v>QUN</x:v>
+        <x:v>QU6</x:v>
       </x:c>
       <x:c r="B1796" t="str">
-        <x:v>ELEKTRA ENERJİ TOPTAN SATIŞ VE İTH.İHR.A.Ş. (TEDARİK)</x:v>
+        <x:v>ALES ELEKTRİK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1796" t="str">
-        <x:v>6573</x:v>
-[...1 lines deleted...]
-      <x:c r="D1796" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1797">
       <x:c r="A1797" t="str">
-        <x:v>QUO</x:v>
+        <x:v>QU9</x:v>
       </x:c>
       <x:c r="B1797" t="str">
-        <x:v>ODAŞ ELEKTRİK ÜRETİM SAN.TİC.A.Ş</x:v>
+        <x:v>EMY TOPTAN ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1797" t="str">
-        <x:v>6574</x:v>
-[...1 lines deleted...]
-      <x:c r="D1797" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1798">
       <x:c r="A1798" t="str">
-        <x:v>QUQ</x:v>
+        <x:v>QUB</x:v>
       </x:c>
       <x:c r="B1798" t="str">
-        <x:v>MİS ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BİR ENERJİ ELEKTRİK TOPTAN SATIŞ İTHALAT İHRACAT A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1798" t="str">
-        <x:v>8954</x:v>
-[...1 lines deleted...]
-      <x:c r="D1798" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1799">
       <x:c r="A1799" t="str">
-        <x:v>QUR</x:v>
+        <x:v>QUC</x:v>
       </x:c>
       <x:c r="B1799" t="str">
-        <x:v>ARMAHES ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YAŞIL ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1799" t="str">
-        <x:v>6577</x:v>
-[...1 lines deleted...]
-      <x:c r="D1799" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1800">
       <x:c r="A1800" t="str">
-        <x:v>QUU</x:v>
+        <x:v>QUD</x:v>
       </x:c>
       <x:c r="B1800" t="str">
-        <x:v>ENKO ENERJİ SAN.VE TİC.A.Ş (TEDARİK)</x:v>
+        <x:v>GÜRÜZ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1800" t="str">
-        <x:v>6580</x:v>
-[...1 lines deleted...]
-      <x:c r="D1800" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1801">
       <x:c r="A1801" t="str">
-        <x:v>QUW</x:v>
+        <x:v>QUE</x:v>
       </x:c>
       <x:c r="B1801" t="str">
-        <x:v>KONYA SUKİ ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KIZKALE ELEKTRİK ÜRETİM SANAYİ VE TİCARET LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1801" t="str">
-        <x:v>8228</x:v>
-[...1 lines deleted...]
-      <x:c r="D1801" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1802">
       <x:c r="A1802" t="str">
-        <x:v>QUX</x:v>
+        <x:v>QUF</x:v>
       </x:c>
       <x:c r="B1802" t="str">
-        <x:v>GÖLTAŞ GÖLLER BÖLGESİ ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>YKS ELEKTRİK ENERJİSİ TOPTAN SATIŞ DIŞ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1802" t="str">
-        <x:v>8960</x:v>
-[...1 lines deleted...]
-      <x:c r="D1802" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1803">
       <x:c r="A1803" t="str">
-        <x:v>QUZ</x:v>
+        <x:v>QUI</x:v>
       </x:c>
       <x:c r="B1803" t="str">
-        <x:v>HAMİTABAT ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>VENTO ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1803" t="str">
-        <x:v>6583</x:v>
-[...1 lines deleted...]
-      <x:c r="D1803" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1804">
       <x:c r="A1804" t="str">
-        <x:v>QV0</x:v>
+        <x:v>QUK</x:v>
       </x:c>
       <x:c r="B1804" t="str">
-        <x:v>ÇAN2 TERMİK A.Ş</x:v>
+        <x:v>KÜÇÜKÇALIK TEKSTİL SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1804" t="str">
-        <x:v>8388</x:v>
-[...1 lines deleted...]
-      <x:c r="D1804" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1805">
       <x:c r="A1805" t="str">
-        <x:v>QV2</x:v>
+        <x:v>QUN</x:v>
       </x:c>
       <x:c r="B1805" t="str">
-        <x:v>LODOS KARABURUN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ELEKTRA ENERJİ TOPTAN SATIŞ VE İTH.İHR.A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1805" t="str">
-        <x:v>7051</x:v>
-[...1 lines deleted...]
-      <x:c r="D1805" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1806">
       <x:c r="A1806" t="str">
-        <x:v>QV4</x:v>
+        <x:v>QUO</x:v>
       </x:c>
       <x:c r="B1806" t="str">
-        <x:v>OLGU ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>ODAŞ ELEKTRİK ÜRETİM SAN.TİC.A.Ş</x:v>
       </x:c>
       <x:c r="C1806" t="str">
-        <x:v>7058</x:v>
-[...1 lines deleted...]
-      <x:c r="D1806" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1807">
       <x:c r="A1807" t="str">
-        <x:v>QV5</x:v>
+        <x:v>QUQ</x:v>
       </x:c>
       <x:c r="B1807" t="str">
-        <x:v>ENERKA KALECİK ELEKTRİK ÜRETİM VE PAZARLAMA A.Ş.</x:v>
+        <x:v>MİS ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1807" t="str">
-        <x:v>7062</x:v>
-[...1 lines deleted...]
-      <x:c r="D1807" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1808">
       <x:c r="A1808" t="str">
-        <x:v>QV6</x:v>
+        <x:v>QUR</x:v>
       </x:c>
       <x:c r="B1808" t="str">
-        <x:v>DARBOĞAZ ELEKTRİK ÜRETİM SAN.VE TİC.LTD.ŞTİ.</x:v>
+        <x:v>ARMAHES ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1808" t="str">
-        <x:v>7063</x:v>
-[...1 lines deleted...]
-      <x:c r="D1808" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1809">
       <x:c r="A1809" t="str">
-        <x:v>QV7</x:v>
+        <x:v>QUU</x:v>
       </x:c>
       <x:c r="B1809" t="str">
-        <x:v>DURUM GIDA SANAYİ VE TİC.A.Ş.</x:v>
+        <x:v>ENKO ENERJİ SAN.VE TİC.A.Ş (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1809" t="str">
-        <x:v>7065</x:v>
-[...1 lines deleted...]
-      <x:c r="D1809" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1810">
       <x:c r="A1810" t="str">
-        <x:v>QV8</x:v>
+        <x:v>QUW</x:v>
       </x:c>
       <x:c r="B1810" t="str">
-        <x:v>SAKARYA ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>KONYA SUKİ ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1810" t="str">
-        <x:v>7066</x:v>
-[...1 lines deleted...]
-      <x:c r="D1810" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1811">
       <x:c r="A1811" t="str">
-        <x:v>QV9</x:v>
+        <x:v>QUX</x:v>
       </x:c>
       <x:c r="B1811" t="str">
-        <x:v>ENERJİSA BAŞKENT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>GÖLTAŞ GÖLLER BÖLGESİ ÇİMENTO SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1811" t="str">
-        <x:v>7067</x:v>
-[...1 lines deleted...]
-      <x:c r="D1811" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1812">
       <x:c r="A1812" t="str">
-        <x:v>QVC</x:v>
+        <x:v>QUZ</x:v>
       </x:c>
       <x:c r="B1812" t="str">
-        <x:v>AVEL AVRUPA ELEKTRIK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>HAMİTABAT ELEKTRİK ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1812" t="str">
-        <x:v>6586</x:v>
-[...1 lines deleted...]
-      <x:c r="D1812" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1813">
       <x:c r="A1813" t="str">
-        <x:v>QVD</x:v>
+        <x:v>QV0</x:v>
       </x:c>
       <x:c r="B1813" t="str">
-        <x:v>ADM BESİN VE TARIM A.Ş.</x:v>
+        <x:v>ÇAN2 TERMİK A.Ş</x:v>
       </x:c>
       <x:c r="C1813" t="str">
-        <x:v>6587</x:v>
-[...1 lines deleted...]
-      <x:c r="D1813" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1814">
       <x:c r="A1814" t="str">
-        <x:v>QVF</x:v>
+        <x:v>QV2</x:v>
       </x:c>
       <x:c r="B1814" t="str">
-        <x:v>ÇELİKLER TAAHHÜT İNŞAAT VE SANAYİ A.Ş.</x:v>
+        <x:v>LODOS KARABURUN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1814" t="str">
-        <x:v>6590</x:v>
-[...1 lines deleted...]
-      <x:c r="D1814" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1815">
       <x:c r="A1815" t="str">
-        <x:v>QVJ</x:v>
+        <x:v>QV4</x:v>
       </x:c>
       <x:c r="B1815" t="str">
-        <x:v>TOROSLAR ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>OLGU ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1815" t="str">
-        <x:v>6593</x:v>
-[...1 lines deleted...]
-      <x:c r="D1815" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1816">
       <x:c r="A1816" t="str">
-        <x:v>QVK</x:v>
+        <x:v>QV5</x:v>
       </x:c>
       <x:c r="B1816" t="str">
-        <x:v>KNAUF İNŞAAT VE YAPI ELEMANLARI SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ENERKA KALECİK ELEKTRİK ÜRETİM VE PAZARLAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1816" t="str">
-        <x:v>6594</x:v>
-[...1 lines deleted...]
-      <x:c r="D1816" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1817">
       <x:c r="A1817" t="str">
-        <x:v>QVL</x:v>
+        <x:v>QV6</x:v>
       </x:c>
       <x:c r="B1817" t="str">
-        <x:v>AKSU MADENCİLİK SANAYİ VE ELEKTRİK ÜRETİM TİCARET A.Ş.</x:v>
+        <x:v>DARBOĞAZ ELEKTRİK ÜRETİM SAN.VE TİC.LTD.ŞTİ.</x:v>
       </x:c>
       <x:c r="C1817" t="str">
-        <x:v>6595</x:v>
-[...1 lines deleted...]
-      <x:c r="D1817" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1818">
       <x:c r="A1818" t="str">
-        <x:v>QVO</x:v>
+        <x:v>QV7</x:v>
       </x:c>
       <x:c r="B1818" t="str">
-        <x:v>ÇELİKLER ORHANELİ TUNÇBİLEK ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DURUM GIDA SANAYİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1818" t="str">
-        <x:v>7880</x:v>
-[...1 lines deleted...]
-      <x:c r="D1818" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1819">
       <x:c r="A1819" t="str">
-        <x:v>QVP</x:v>
+        <x:v>QV8</x:v>
       </x:c>
       <x:c r="B1819" t="str">
-        <x:v>ETİ MADEN İŞLETMELERİ GENEL MÜDÜRLÜĞÜ</x:v>
+        <x:v>SAKARYA ELEKTRIK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1819" t="str">
-        <x:v>6598</x:v>
-[...1 lines deleted...]
-      <x:c r="D1819" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1820">
       <x:c r="A1820" t="str">
-        <x:v>QVR</x:v>
+        <x:v>QV9</x:v>
       </x:c>
       <x:c r="B1820" t="str">
-        <x:v>KİL-SAN KİL SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ENERJİSA BAŞKENT ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1820" t="str">
-        <x:v>6599</x:v>
-[...1 lines deleted...]
-      <x:c r="D1820" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1821">
       <x:c r="A1821" t="str">
-        <x:v>QVS</x:v>
+        <x:v>QVC</x:v>
       </x:c>
       <x:c r="B1821" t="str">
-        <x:v>OZAN FİLO KİRALAMA A.Ş. (TEDARİK)</x:v>
+        <x:v>AVEL AVRUPA ELEKTRIK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1821" t="str">
-        <x:v>6600</x:v>
-[...1 lines deleted...]
-      <x:c r="D1821" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1822">
       <x:c r="A1822" t="str">
-        <x:v>QVU</x:v>
+        <x:v>QVD</x:v>
       </x:c>
       <x:c r="B1822" t="str">
-        <x:v>SEYRANTEPE HES ELEKTRİK ÜRETİMİ A.Ş.</x:v>
+        <x:v>ADM BESİN VE TARIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1822" t="str">
-        <x:v>6603</x:v>
-[...1 lines deleted...]
-      <x:c r="D1822" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1823">
       <x:c r="A1823" t="str">
-        <x:v>QVV</x:v>
+        <x:v>QVF</x:v>
       </x:c>
       <x:c r="B1823" t="str">
-        <x:v>BTA ELEKTRİK ENERJİ ÜRETİM VE İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÇELİKLER TAAHHÜT İNŞAAT VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1823" t="str">
-        <x:v>6604</x:v>
-[...1 lines deleted...]
-      <x:c r="D1823" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1824">
       <x:c r="A1824" t="str">
-        <x:v>QVW</x:v>
+        <x:v>QVJ</x:v>
       </x:c>
       <x:c r="B1824" t="str">
-        <x:v>GÖKBÖĞET ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TOROSLAR ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1824" t="str">
-        <x:v>8229</x:v>
-[...1 lines deleted...]
-      <x:c r="D1824" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1825">
       <x:c r="A1825" t="str">
-        <x:v>QVX</x:v>
+        <x:v>QVK</x:v>
       </x:c>
       <x:c r="B1825" t="str">
-        <x:v>MT DOĞAL ENERJİ ÜRETİM  A.Ş.</x:v>
+        <x:v>KNAUF İNŞAAT VE YAPI ELEMANLARI SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1825" t="str">
-        <x:v>8975</x:v>
-[...1 lines deleted...]
-      <x:c r="D1825" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1826">
       <x:c r="A1826" t="str">
-        <x:v>QVY</x:v>
+        <x:v>QVL</x:v>
       </x:c>
       <x:c r="B1826" t="str">
-        <x:v>AVEM ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AKSU MADENCİLİK SANAYİ VE ELEKTRİK ÜRETİM TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1826" t="str">
-        <x:v>6605</x:v>
-[...1 lines deleted...]
-      <x:c r="D1826" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1827">
       <x:c r="A1827" t="str">
-        <x:v>QW0</x:v>
+        <x:v>QVO</x:v>
       </x:c>
       <x:c r="B1827" t="str">
-        <x:v>YAYSUN ELEKTRİK ÜRETIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ÇELİKLER ORHANELİ TUNÇBİLEK ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1827" t="str">
-        <x:v>8976</x:v>
-[...1 lines deleted...]
-      <x:c r="D1827" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1828">
       <x:c r="A1828" t="str">
-        <x:v>QW1</x:v>
+        <x:v>QVP</x:v>
       </x:c>
       <x:c r="B1828" t="str">
-        <x:v>ME-SE ENERJİ ELEKTRİK ÜRETIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ETİ MADEN İŞLETMELERİ GENEL MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C1828" t="str">
-        <x:v>8977</x:v>
-[...1 lines deleted...]
-      <x:c r="D1828" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1829">
       <x:c r="A1829" t="str">
-        <x:v>QW2</x:v>
+        <x:v>QVR</x:v>
       </x:c>
       <x:c r="B1829" t="str">
-        <x:v>OMİCRON GÜNEŞ ENERJİSİ ELEKTRIK ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>KİL-SAN KİL SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1829" t="str">
-        <x:v>8978</x:v>
-[...1 lines deleted...]
-      <x:c r="D1829" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1830">
       <x:c r="A1830" t="str">
-        <x:v>QW3</x:v>
+        <x:v>QVS</x:v>
       </x:c>
       <x:c r="B1830" t="str">
-        <x:v>ARHAVİ ELEKTRİK ÜRETİMİ VE TİC A.Ş.</x:v>
+        <x:v>OZAN FİLO KİRALAMA A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1830" t="str">
-        <x:v>8980</x:v>
-[...1 lines deleted...]
-      <x:c r="D1830" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1831">
       <x:c r="A1831" t="str">
-        <x:v>QW4</x:v>
+        <x:v>QVU</x:v>
       </x:c>
       <x:c r="B1831" t="str">
-        <x:v>KOCAMAN ENERJİ ELEKTRİK ÜRETİM YATIRIM İNŞ.TİC.A.Ş.</x:v>
+        <x:v>SEYRANTEPE HES ELEKTRİK ÜRETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1831" t="str">
-        <x:v>9022</x:v>
-[...1 lines deleted...]
-      <x:c r="D1831" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1832">
       <x:c r="A1832" t="str">
-        <x:v>QW5</x:v>
+        <x:v>QVV</x:v>
       </x:c>
       <x:c r="B1832" t="str">
-        <x:v>ERKAR YENİLENEBİLİR ENERJİ A.Ş.</x:v>
+        <x:v>BTA ELEKTRİK ENERJİ ÜRETİM VE İNŞAAT SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1832" t="str">
-        <x:v>9028</x:v>
-[...1 lines deleted...]
-      <x:c r="D1832" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1833">
       <x:c r="A1833" t="str">
-        <x:v>QW6</x:v>
+        <x:v>QVW</x:v>
       </x:c>
       <x:c r="B1833" t="str">
-        <x:v>ALİBEYRES RÜZGAR ENERJİ ÜRETİM A.Ş</x:v>
+        <x:v>GÖKBÖĞET ENERJİ ELEKTRİK ÜRETİM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1833" t="str">
-        <x:v>9032</x:v>
-[...1 lines deleted...]
-      <x:c r="D1833" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1834">
       <x:c r="A1834" t="str">
-        <x:v>QW7</x:v>
+        <x:v>QVX</x:v>
       </x:c>
       <x:c r="B1834" t="str">
-        <x:v>LIMGAZ ELEKTRIK ÜRETIM MAD. SAN. VE TIC. A.Ş.</x:v>
+        <x:v>MT DOĞAL ENERJİ ÜRETİM  A.Ş.</x:v>
       </x:c>
       <x:c r="C1834" t="str">
-        <x:v>9033</x:v>
-[...1 lines deleted...]
-      <x:c r="D1834" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1835">
       <x:c r="A1835" t="str">
-        <x:v>QW8</x:v>
+        <x:v>QVY</x:v>
       </x:c>
       <x:c r="B1835" t="str">
-        <x:v>MHZ ENERJİ ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
+        <x:v>AVEM ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1835" t="str">
-        <x:v>9037</x:v>
-[...1 lines deleted...]
-      <x:c r="D1835" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1836">
       <x:c r="A1836" t="str">
-        <x:v>QWB</x:v>
+        <x:v>QW0</x:v>
       </x:c>
       <x:c r="B1836" t="str">
-        <x:v>İSKELE ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YAYSUN ELEKTRİK ÜRETIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1836" t="str">
-        <x:v>8043</x:v>
-[...1 lines deleted...]
-      <x:c r="D1836" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1837">
       <x:c r="A1837" t="str">
-        <x:v>QWC</x:v>
+        <x:v>QW1</x:v>
       </x:c>
       <x:c r="B1837" t="str">
-        <x:v>ÖZYILMAZ ENERJİ ELEKTRİK ÜRETİM LTD.ŞTİ</x:v>
+        <x:v>ME-SE ENERJİ ELEKTRİK ÜRETIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1837" t="str">
-        <x:v>8056</x:v>
-[...1 lines deleted...]
-      <x:c r="D1837" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1838">
       <x:c r="A1838" t="str">
-        <x:v>QWD</x:v>
+        <x:v>QW2</x:v>
       </x:c>
       <x:c r="B1838" t="str">
-        <x:v>BATIÇİM BATI ANADOLU ÇİMENTO SANAYİİ A.Ş.</x:v>
+        <x:v>OMİCRON GÜNEŞ ENERJİSİ ELEKTRIK ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1838" t="str">
-        <x:v>8075</x:v>
-[...1 lines deleted...]
-      <x:c r="D1838" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1839">
       <x:c r="A1839" t="str">
-        <x:v>QWF</x:v>
+        <x:v>QW3</x:v>
       </x:c>
       <x:c r="B1839" t="str">
-        <x:v>BEREKET ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>ARHAVİ ELEKTRİK ÜRETİMİ VE TİC A.Ş.</x:v>
       </x:c>
       <x:c r="C1839" t="str">
-        <x:v>8084</x:v>
-[...1 lines deleted...]
-      <x:c r="D1839" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1840">
       <x:c r="A1840" t="str">
-        <x:v>QWG</x:v>
+        <x:v>QW4</x:v>
       </x:c>
       <x:c r="B1840" t="str">
-        <x:v>REİS RS ENERJİ ELEKTRİK ÜRETIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KOCAMAN ENERJİ ELEKTRİK ÜRETİM YATIRIM İNŞ.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1840" t="str">
-        <x:v>8094</x:v>
-[...1 lines deleted...]
-      <x:c r="D1840" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1841">
       <x:c r="A1841" t="str">
-        <x:v>QWI</x:v>
+        <x:v>QW5</x:v>
       </x:c>
       <x:c r="B1841" t="str">
-        <x:v>ÇELİKLER SULTANHİSAR JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ERKAR YENİLENEBİLİR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1841" t="str">
-        <x:v>8396</x:v>
-[...1 lines deleted...]
-      <x:c r="D1841" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1842">
       <x:c r="A1842" t="str">
-        <x:v>QWJ</x:v>
+        <x:v>QW6</x:v>
       </x:c>
       <x:c r="B1842" t="str">
-        <x:v>NOVTEK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ALİBEYRES RÜZGAR ENERJİ ÜRETİM A.Ş</x:v>
       </x:c>
       <x:c r="C1842" t="str">
-        <x:v>8117</x:v>
-[...1 lines deleted...]
-      <x:c r="D1842" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1843">
       <x:c r="A1843" t="str">
-        <x:v>QWK</x:v>
+        <x:v>QW7</x:v>
       </x:c>
       <x:c r="B1843" t="str">
-        <x:v>VERİM ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>LIMGAZ ELEKTRIK ÜRETIM MAD. SAN. VE TIC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1843" t="str">
-        <x:v>8118</x:v>
-[...1 lines deleted...]
-      <x:c r="D1843" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1844">
       <x:c r="A1844" t="str">
-        <x:v>QWL</x:v>
+        <x:v>QW8</x:v>
       </x:c>
       <x:c r="B1844" t="str">
-        <x:v>ARE ELEKTRİK ÜRETİM TİC.VE SAN. A.Ş.</x:v>
+        <x:v>MHZ ENERJİ ÜRETİM TİCARET SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1844" t="str">
-        <x:v>8125</x:v>
-[...1 lines deleted...]
-      <x:c r="D1844" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1845">
       <x:c r="A1845" t="str">
-        <x:v>QWM</x:v>
+        <x:v>QWB</x:v>
       </x:c>
       <x:c r="B1845" t="str">
-        <x:v>TÜRKİYE ELEKTRİK İLETİM A.Ş.</x:v>
+        <x:v>İSKELE ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1845" t="str">
-        <x:v>8144</x:v>
-[...1 lines deleted...]
-      <x:c r="D1845" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1846">
       <x:c r="A1846" t="str">
-        <x:v>QWN</x:v>
+        <x:v>QWC</x:v>
       </x:c>
       <x:c r="B1846" t="str">
-        <x:v>HİDROGÜÇ ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ÖZYILMAZ ENERJİ ELEKTRİK ÜRETİM LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1846" t="str">
-        <x:v>8167</x:v>
-[...1 lines deleted...]
-      <x:c r="D1846" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1847">
       <x:c r="A1847" t="str">
-        <x:v>QWO</x:v>
+        <x:v>QWD</x:v>
       </x:c>
       <x:c r="B1847" t="str">
-        <x:v>YUMRUTEPE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BATIÇİM BATI ANADOLU ÇİMENTO SANAYİİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1847" t="str">
-        <x:v>8398</x:v>
-[...1 lines deleted...]
-      <x:c r="D1847" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1848">
       <x:c r="A1848" t="str">
-        <x:v>QWP</x:v>
+        <x:v>QWF</x:v>
       </x:c>
       <x:c r="B1848" t="str">
-        <x:v>YETAŞ YILDIRIM ENERJİ TEDARİK A.Ş. (TEDARİK)</x:v>
+        <x:v>BEREKET ELEKTRİK TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1848" t="str">
-        <x:v>8168</x:v>
-[...1 lines deleted...]
-      <x:c r="D1848" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1849">
       <x:c r="A1849" t="str">
-        <x:v>QWQ</x:v>
+        <x:v>QWG</x:v>
       </x:c>
       <x:c r="B1849" t="str">
-        <x:v>TAŞKÖPRÜ HES ENERJİ YATIRIM ÜRETİM VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>REİS RS ENERJİ ELEKTRİK ÜRETIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1849" t="str">
-        <x:v>9041</x:v>
-[...1 lines deleted...]
-      <x:c r="D1849" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1850">
       <x:c r="A1850" t="str">
-        <x:v>QWR</x:v>
+        <x:v>QWI</x:v>
       </x:c>
       <x:c r="B1850" t="str">
-        <x:v>SİNCİK RÜZGAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ÇELİKLER SULTANHİSAR JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1850" t="str">
-        <x:v>8175</x:v>
-[...1 lines deleted...]
-      <x:c r="D1850" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1851">
       <x:c r="A1851" t="str">
-        <x:v>QWS</x:v>
+        <x:v>QWJ</x:v>
       </x:c>
       <x:c r="B1851" t="str">
-        <x:v>GREENECO ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>NOVTEK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1851" t="str">
-        <x:v>8180</x:v>
-[...1 lines deleted...]
-      <x:c r="D1851" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1852">
       <x:c r="A1852" t="str">
-        <x:v>QWT</x:v>
+        <x:v>QWK</x:v>
       </x:c>
       <x:c r="B1852" t="str">
-        <x:v>YENİ ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
+        <x:v>VERİM ENERJİ YATIRIM ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1852" t="str">
-        <x:v>8181</x:v>
-[...1 lines deleted...]
-      <x:c r="D1852" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1853">
       <x:c r="A1853" t="str">
-        <x:v>QWU</x:v>
+        <x:v>QWL</x:v>
       </x:c>
       <x:c r="B1853" t="str">
-        <x:v>ENOVA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ARE ELEKTRİK ÜRETİM TİC.VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C1853" t="str">
-        <x:v>8182</x:v>
-[...1 lines deleted...]
-      <x:c r="D1853" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1854">
       <x:c r="A1854" t="str">
-        <x:v>QWV</x:v>
+        <x:v>QWM</x:v>
       </x:c>
       <x:c r="B1854" t="str">
-        <x:v>MARTEKS MARAŞ TEKSTİL SANAYİ A.Ş.</x:v>
+        <x:v>TÜRKİYE ELEKTRİK İLETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1854" t="str">
-        <x:v>8183</x:v>
-[...1 lines deleted...]
-      <x:c r="D1854" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1855">
       <x:c r="A1855" t="str">
-        <x:v>QWW</x:v>
+        <x:v>QWN</x:v>
       </x:c>
       <x:c r="B1855" t="str">
-        <x:v>SELENKA ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE TEDARİK A.Ş (TEDARİK)</x:v>
+        <x:v>HİDROGÜÇ ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1855" t="str">
-        <x:v>9053</x:v>
-[...1 lines deleted...]
-      <x:c r="D1855" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1856">
       <x:c r="A1856" t="str">
-        <x:v>QWX</x:v>
+        <x:v>QWO</x:v>
       </x:c>
       <x:c r="B1856" t="str">
-        <x:v>AKARE BİYOKÜTLE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>YUMRUTEPE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1856" t="str">
-        <x:v>9054</x:v>
-[...1 lines deleted...]
-      <x:c r="D1856" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1857">
       <x:c r="A1857" t="str">
-        <x:v>QWY</x:v>
+        <x:v>QWP</x:v>
       </x:c>
       <x:c r="B1857" t="str">
-        <x:v>GLOBAL POWER TRADING ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>YETAŞ YILDIRIM ENERJİ TEDARİK A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1857" t="str">
-        <x:v>8184</x:v>
-[...1 lines deleted...]
-      <x:c r="D1857" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1858">
       <x:c r="A1858" t="str">
-        <x:v>QX0</x:v>
+        <x:v>QWQ</x:v>
       </x:c>
       <x:c r="B1858" t="str">
-        <x:v>MASTAR ELEKTRİK ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
+        <x:v>TAŞKÖPRÜ HES ENERJİ YATIRIM ÜRETİM VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1858" t="str">
-        <x:v>9062</x:v>
-[...1 lines deleted...]
-      <x:c r="D1858" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1859">
       <x:c r="A1859" t="str">
-        <x:v>QX1</x:v>
+        <x:v>QWR</x:v>
       </x:c>
       <x:c r="B1859" t="str">
-        <x:v>KÖPRÜBAŞI PETROL ÜRÜNLERİ ELEKTRİK ÜRETİM TAŞ.VE İNŞ. A.Ş.</x:v>
+        <x:v>SİNCİK RÜZGAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1859" t="str">
-        <x:v>7908</x:v>
-[...1 lines deleted...]
-      <x:c r="D1859" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1860">
       <x:c r="A1860" t="str">
-        <x:v>QX3</x:v>
+        <x:v>QWS</x:v>
       </x:c>
       <x:c r="B1860" t="str">
-        <x:v>SUAY ENERJİ SAN.VE TİC.A.Ş.</x:v>
+        <x:v>GREENECO ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1860" t="str">
-        <x:v>7920</x:v>
-[...1 lines deleted...]
-      <x:c r="D1860" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1861">
       <x:c r="A1861" t="str">
-        <x:v>QX4</x:v>
+        <x:v>QWT</x:v>
       </x:c>
       <x:c r="B1861" t="str">
-        <x:v>YGT ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YENİ ENERJİ YATIRIM ÜRETİM VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1861" t="str">
-        <x:v>7921</x:v>
-[...1 lines deleted...]
-      <x:c r="D1861" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1862">
       <x:c r="A1862" t="str">
-        <x:v>QX5</x:v>
+        <x:v>QWU</x:v>
       </x:c>
       <x:c r="B1862" t="str">
-        <x:v>ÜRÜNDÜL ELEKTRİK ENERJİ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>ENOVA ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1862" t="str">
-        <x:v>7925</x:v>
-[...1 lines deleted...]
-      <x:c r="D1862" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1863">
       <x:c r="A1863" t="str">
-        <x:v>QX7</x:v>
+        <x:v>QWV</x:v>
       </x:c>
       <x:c r="B1863" t="str">
-        <x:v>SULTANMURAT ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>MARTEKS MARAŞ TEKSTİL SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1863" t="str">
-        <x:v>7935</x:v>
-[...1 lines deleted...]
-      <x:c r="D1863" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1864">
       <x:c r="A1864" t="str">
-        <x:v>QX8</x:v>
+        <x:v>QWW</x:v>
       </x:c>
       <x:c r="B1864" t="str">
-        <x:v>UFUK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SELENKA ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE TEDARİK A.Ş (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1864" t="str">
-        <x:v>7953</x:v>
-[...1 lines deleted...]
-      <x:c r="D1864" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1865">
       <x:c r="A1865" t="str">
-        <x:v>QXB</x:v>
+        <x:v>QWX</x:v>
       </x:c>
       <x:c r="B1865" t="str">
-        <x:v>TÜFEKÇİKONAK HİDRO ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKARE BİYOKÜTLE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1865" t="str">
-        <x:v>7985</x:v>
-[...1 lines deleted...]
-      <x:c r="D1865" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1866">
       <x:c r="A1866" t="str">
-        <x:v>QXD</x:v>
+        <x:v>QWY</x:v>
       </x:c>
       <x:c r="B1866" t="str">
-        <x:v>ANI BİSKÜVİ GIDA SAN.VE TİC.A.Ş.</x:v>
+        <x:v>GLOBAL POWER TRADING ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1866" t="str">
-        <x:v>7993</x:v>
-[...1 lines deleted...]
-      <x:c r="D1866" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1867">
       <x:c r="A1867" t="str">
-        <x:v>QXF</x:v>
+        <x:v>QX0</x:v>
       </x:c>
       <x:c r="B1867" t="str">
-        <x:v>AYDINLAR ENERJİ ÜRETİM SAN.VE A.Ş.</x:v>
+        <x:v>MASTAR ELEKTRİK ÜRETİM TİCARET VE SANAYİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1867" t="str">
-        <x:v>7995</x:v>
-[...1 lines deleted...]
-      <x:c r="D1867" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1868">
       <x:c r="A1868" t="str">
-        <x:v>QXG</x:v>
+        <x:v>QX1</x:v>
       </x:c>
       <x:c r="B1868" t="str">
-        <x:v>DOĞUŞ ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>KÖPRÜBAŞI PETROL ÜRÜNLERİ ELEKTRİK ÜRETİM TAŞ.VE İNŞ. A.Ş.</x:v>
       </x:c>
       <x:c r="C1868" t="str">
-        <x:v>7996</x:v>
-[...1 lines deleted...]
-      <x:c r="D1868" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1869">
       <x:c r="A1869" t="str">
-        <x:v>QXH</x:v>
+        <x:v>QX3</x:v>
       </x:c>
       <x:c r="B1869" t="str">
-        <x:v>MTN ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>SUAY ENERJİ SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1869" t="str">
-        <x:v>8002</x:v>
-[...1 lines deleted...]
-      <x:c r="D1869" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1870">
       <x:c r="A1870" t="str">
-        <x:v>QXI</x:v>
+        <x:v>QX4</x:v>
       </x:c>
       <x:c r="B1870" t="str">
-        <x:v>ÖZDİLEK OTEL TURİZM İŞLETMECİLİĞİ VE TİC.L.Ş.</x:v>
+        <x:v>YGT ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1870" t="str">
-        <x:v>9063</x:v>
-[...1 lines deleted...]
-      <x:c r="D1870" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1871">
       <x:c r="A1871" t="str">
-        <x:v>QXJ</x:v>
+        <x:v>QX5</x:v>
       </x:c>
       <x:c r="B1871" t="str">
-        <x:v>ESİT ENERJİ A.Ş.</x:v>
+        <x:v>ÜRÜNDÜL ELEKTRİK ENERJİ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1871" t="str">
-        <x:v>8003</x:v>
-[...1 lines deleted...]
-      <x:c r="D1871" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1872">
       <x:c r="A1872" t="str">
-        <x:v>QXK</x:v>
+        <x:v>QX7</x:v>
       </x:c>
       <x:c r="B1872" t="str">
-        <x:v>KARAMAN YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SULTANMURAT ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1872" t="str">
-        <x:v>8004</x:v>
-[...1 lines deleted...]
-      <x:c r="D1872" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1873">
       <x:c r="A1873" t="str">
-        <x:v>QXL</x:v>
+        <x:v>QX8</x:v>
       </x:c>
       <x:c r="B1873" t="str">
-        <x:v>DERNE TEMİZ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>UFUK ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1873" t="str">
-        <x:v>8007</x:v>
-[...1 lines deleted...]
-      <x:c r="D1873" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1874">
       <x:c r="A1874" t="str">
-        <x:v>QXM</x:v>
+        <x:v>QXB</x:v>
       </x:c>
       <x:c r="B1874" t="str">
-        <x:v>VİTUS COMMODİTİES ENERJİ SAN.VE TİC.A.Ş. (TEDARİK)</x:v>
+        <x:v>TÜFEKÇİKONAK HİDRO ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1874" t="str">
-        <x:v>8011</x:v>
-[...1 lines deleted...]
-      <x:c r="D1874" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1875">
       <x:c r="A1875" t="str">
-        <x:v>QXN</x:v>
+        <x:v>QXF</x:v>
       </x:c>
       <x:c r="B1875" t="str">
-        <x:v>KIVANÇ ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>AYDINLAR ENERJİ ÜRETİM SAN.VE A.Ş.</x:v>
       </x:c>
       <x:c r="C1875" t="str">
-        <x:v>8012</x:v>
-[...1 lines deleted...]
-      <x:c r="D1875" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1876">
       <x:c r="A1876" t="str">
-        <x:v>QXO</x:v>
+        <x:v>QXG</x:v>
       </x:c>
       <x:c r="B1876" t="str">
-        <x:v>NOV ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DOĞUŞ ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1876" t="str">
-        <x:v>8014</x:v>
-[...1 lines deleted...]
-      <x:c r="D1876" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1877">
       <x:c r="A1877" t="str">
-        <x:v>QXQ</x:v>
+        <x:v>QXH</x:v>
       </x:c>
       <x:c r="B1877" t="str">
-        <x:v>SOWA ENERJI SANAYI VE TICARET LTD ŞTI</x:v>
+        <x:v>MTN ENERJİ ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1877" t="str">
-        <x:v>9061</x:v>
-[...1 lines deleted...]
-      <x:c r="D1877" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1878">
       <x:c r="A1878" t="str">
-        <x:v>QXR</x:v>
+        <x:v>QXI</x:v>
       </x:c>
       <x:c r="B1878" t="str">
-        <x:v>2M ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
+        <x:v>ÖZDİLEK OTEL TURİZM İŞLETMECİLİĞİ VE TİC.L.Ş.</x:v>
       </x:c>
       <x:c r="C1878" t="str">
-        <x:v>8015</x:v>
-[...1 lines deleted...]
-      <x:c r="D1878" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1879">
       <x:c r="A1879" t="str">
-        <x:v>QXS</x:v>
+        <x:v>QXJ</x:v>
       </x:c>
       <x:c r="B1879" t="str">
-        <x:v>ÇELİKLER PAMUKÖREN JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ESİT ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1879" t="str">
-        <x:v>8016</x:v>
-[...1 lines deleted...]
-      <x:c r="D1879" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1880">
       <x:c r="A1880" t="str">
-        <x:v>QXU</x:v>
+        <x:v>QXK</x:v>
       </x:c>
       <x:c r="B1880" t="str">
-        <x:v>BATISÖKE SÖKE ÇİMENTO SANAYİ T.A.Ş.</x:v>
+        <x:v>KARAMAN YENİLENEBİLİR ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1880" t="str">
-        <x:v>8018</x:v>
-[...1 lines deleted...]
-      <x:c r="D1880" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1881">
       <x:c r="A1881" t="str">
-        <x:v>QXV</x:v>
+        <x:v>QXL</x:v>
       </x:c>
       <x:c r="B1881" t="str">
-        <x:v>AKSA YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
+        <x:v>DERNE TEMİZ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1881" t="str">
-        <x:v>8021</x:v>
-[...1 lines deleted...]
-      <x:c r="D1881" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1882">
       <x:c r="A1882" t="str">
-        <x:v>QXW</x:v>
+        <x:v>QXM</x:v>
       </x:c>
       <x:c r="B1882" t="str">
-        <x:v>AS KOÇ ENERJİ TARIM HAYVANCILIK GIDA İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>VİTUS COMMODİTİES ENERJİ SAN.VE TİC.A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1882" t="str">
-        <x:v>9065</x:v>
-[...1 lines deleted...]
-      <x:c r="D1882" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1883">
       <x:c r="A1883" t="str">
-        <x:v>QXX</x:v>
+        <x:v>QXN</x:v>
       </x:c>
       <x:c r="B1883" t="str">
-        <x:v>DE SOLAR 7 ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>KIVANÇ ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1883" t="str">
-        <x:v>9066</x:v>
-[...1 lines deleted...]
-      <x:c r="D1883" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1884">
       <x:c r="A1884" t="str">
-        <x:v>QXZ</x:v>
+        <x:v>QXO</x:v>
       </x:c>
       <x:c r="B1884" t="str">
-        <x:v>ENERJEO KEMALİYE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>NOV ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1884" t="str">
-        <x:v>8028</x:v>
-[...1 lines deleted...]
-      <x:c r="D1884" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1885">
       <x:c r="A1885" t="str">
-        <x:v>QY0</x:v>
+        <x:v>QXQ</x:v>
       </x:c>
       <x:c r="B1885" t="str">
-        <x:v>OVİT ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SOWA ENERJI SANAYI VE TICARET LTD ŞTI</x:v>
       </x:c>
       <x:c r="C1885" t="str">
-        <x:v>8389</x:v>
-[...1 lines deleted...]
-      <x:c r="D1885" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1886">
       <x:c r="A1886" t="str">
-        <x:v>QY1</x:v>
+        <x:v>QXR</x:v>
       </x:c>
       <x:c r="B1886" t="str">
-        <x:v>AYDEM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>2M ELEKTRİK ÜRETİM SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1886" t="str">
-        <x:v>7070</x:v>
-[...1 lines deleted...]
-      <x:c r="D1886" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1887">
       <x:c r="A1887" t="str">
-        <x:v>QY2</x:v>
+        <x:v>QXS</x:v>
       </x:c>
       <x:c r="B1887" t="str">
-        <x:v>YEŞİLIRMAK ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>ÇELİKLER PAMUKÖREN JEOTERMAL ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1887" t="str">
-        <x:v>7079</x:v>
-[...1 lines deleted...]
-      <x:c r="D1887" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1888">
       <x:c r="A1888" t="str">
-        <x:v>QY3</x:v>
+        <x:v>QXU</x:v>
       </x:c>
       <x:c r="B1888" t="str">
-        <x:v>CK ÇAMLIBEL ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>BATISÖKE SÖKE ÇİMENTO SANAYİ T.A.Ş.</x:v>
       </x:c>
       <x:c r="C1888" t="str">
-        <x:v>7080</x:v>
-[...1 lines deleted...]
-      <x:c r="D1888" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1889">
       <x:c r="A1889" t="str">
-        <x:v>QY4</x:v>
+        <x:v>QXV</x:v>
       </x:c>
       <x:c r="B1889" t="str">
-        <x:v>COŞKUN ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>AKSA YENİLENEBİLİR ENERJİ ÜRETİM A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1889" t="str">
-        <x:v>7082</x:v>
-[...1 lines deleted...]
-      <x:c r="D1889" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1890">
       <x:c r="A1890" t="str">
-        <x:v>QY6</x:v>
+        <x:v>QXW</x:v>
       </x:c>
       <x:c r="B1890" t="str">
-        <x:v>EMSEY SAĞLIK HİZ.VE İŞL.TUR.OTEL.TİC.A.Ş.</x:v>
+        <x:v>AS KOÇ ENERJİ TARIM HAYVANCILIK GIDA İNŞAAT SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1890" t="str">
-        <x:v>7084</x:v>
-[...1 lines deleted...]
-      <x:c r="D1890" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1891">
       <x:c r="A1891" t="str">
-        <x:v>QY7</x:v>
+        <x:v>QXX</x:v>
       </x:c>
       <x:c r="B1891" t="str">
-        <x:v>BEYBO BOYA SAN.VE TİC.A.Ş.</x:v>
+        <x:v>DE SOLAR 7 ENERJİ ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1891" t="str">
-        <x:v>7087</x:v>
-[...1 lines deleted...]
-      <x:c r="D1891" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1892">
       <x:c r="A1892" t="str">
-        <x:v>QY8</x:v>
+        <x:v>QXZ</x:v>
       </x:c>
       <x:c r="B1892" t="str">
-        <x:v>AKEDAŞ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ENERJEO KEMALİYE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1892" t="str">
-        <x:v>7091</x:v>
-[...1 lines deleted...]
-      <x:c r="D1892" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1893">
       <x:c r="A1893" t="str">
-        <x:v>QY9</x:v>
+        <x:v>QY0</x:v>
       </x:c>
       <x:c r="B1893" t="str">
-        <x:v>VİRA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>OVİT ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1893" t="str">
-        <x:v>7093</x:v>
-[...1 lines deleted...]
-      <x:c r="D1893" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1894">
       <x:c r="A1894" t="str">
-        <x:v>QYA</x:v>
+        <x:v>QY1</x:v>
       </x:c>
       <x:c r="B1894" t="str">
-        <x:v>ANT SÜRDÜRÜLEBİLİR ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>AYDEM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1894" t="str">
-        <x:v>6609</x:v>
-[...1 lines deleted...]
-      <x:c r="D1894" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1895">
       <x:c r="A1895" t="str">
-        <x:v>QYB</x:v>
+        <x:v>QY2</x:v>
       </x:c>
       <x:c r="B1895" t="str">
-        <x:v>SABAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>YEŞİLIRMAK ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1895" t="str">
-        <x:v>6610</x:v>
-[...1 lines deleted...]
-      <x:c r="D1895" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1896">
       <x:c r="A1896" t="str">
-        <x:v>QYE</x:v>
+        <x:v>QY3</x:v>
       </x:c>
       <x:c r="B1896" t="str">
-        <x:v>ÇELİKLER ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>CK ÇAMLIBEL ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1896" t="str">
-        <x:v>6613</x:v>
-[...1 lines deleted...]
-      <x:c r="D1896" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1897">
       <x:c r="A1897" t="str">
-        <x:v>QYF</x:v>
+        <x:v>QY4</x:v>
       </x:c>
       <x:c r="B1897" t="str">
-        <x:v>CEV MARMARA ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>COŞKUN ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1897" t="str">
-        <x:v>6614</x:v>
-[...1 lines deleted...]
-      <x:c r="D1897" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1898">
       <x:c r="A1898" t="str">
-        <x:v>QYG</x:v>
+        <x:v>QY6</x:v>
       </x:c>
       <x:c r="B1898" t="str">
-        <x:v>DÜZCE ENERJİ BİRLİĞİ İMALAT İŞLETME SANAYİ VE TİC. A.Ş.</x:v>
+        <x:v>EMSEY SAĞLIK HİZ.VE İŞL.TUR.OTEL.TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1898" t="str">
-        <x:v>6619</x:v>
-[...1 lines deleted...]
-      <x:c r="D1898" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1899">
       <x:c r="A1899" t="str">
-        <x:v>QYH</x:v>
+        <x:v>QY7</x:v>
       </x:c>
       <x:c r="B1899" t="str">
-        <x:v>KAÇKAR ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>BEYBO BOYA SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1899" t="str">
-        <x:v>6620</x:v>
-[...1 lines deleted...]
-      <x:c r="D1899" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1900">
       <x:c r="A1900" t="str">
-        <x:v>QYL</x:v>
+        <x:v>QY8</x:v>
       </x:c>
       <x:c r="B1900" t="str">
-        <x:v>NİL ÖRME SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKEDAŞ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1900" t="str">
-        <x:v>6623</x:v>
-[...1 lines deleted...]
-      <x:c r="D1900" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1901">
       <x:c r="A1901" t="str">
-        <x:v>QYM</x:v>
+        <x:v>QY9</x:v>
       </x:c>
       <x:c r="B1901" t="str">
-        <x:v>BAGFAŞ BANDIRMA GÜBRE FABRİKALARI A.Ş.</x:v>
+        <x:v>VİRA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1901" t="str">
-        <x:v>6626</x:v>
-[...1 lines deleted...]
-      <x:c r="D1901" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1902">
       <x:c r="A1902" t="str">
-        <x:v>QYN</x:v>
+        <x:v>QYA</x:v>
       </x:c>
       <x:c r="B1902" t="str">
-        <x:v>SANKO TEKSTİL İŞLETMELERİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ANT SÜRDÜRÜLEBİLİR ENERJİ TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1902" t="str">
-        <x:v>6628</x:v>
-[...1 lines deleted...]
-      <x:c r="D1902" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1903">
       <x:c r="A1903" t="str">
-        <x:v>QYO</x:v>
+        <x:v>QYB</x:v>
       </x:c>
       <x:c r="B1903" t="str">
-        <x:v>YILDIZLAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SABAŞ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1903" t="str">
-        <x:v>6630</x:v>
-[...1 lines deleted...]
-      <x:c r="D1903" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1904">
       <x:c r="A1904" t="str">
-        <x:v>QYP</x:v>
+        <x:v>QYE</x:v>
       </x:c>
       <x:c r="B1904" t="str">
-        <x:v>SU-GÜCÜ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ÇELİKLER ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1904" t="str">
-        <x:v>6631</x:v>
-[...1 lines deleted...]
-      <x:c r="D1904" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1905">
       <x:c r="A1905" t="str">
-        <x:v>QYQ</x:v>
+        <x:v>QYF</x:v>
       </x:c>
       <x:c r="B1905" t="str">
-        <x:v>HEMAK ENERJİ ÜRETİM İTHALAT İHRACAT SAN. TİC. LTD.ŞTİ</x:v>
+        <x:v>CEV MARMARA ENERJİ ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1905" t="str">
-        <x:v>9068</x:v>
-[...1 lines deleted...]
-      <x:c r="D1905" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1906">
       <x:c r="A1906" t="str">
-        <x:v>QYR</x:v>
+        <x:v>QYG</x:v>
       </x:c>
       <x:c r="B1906" t="str">
-        <x:v>ERVA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>DÜZCE ENERJİ BİRLİĞİ İMALAT İŞLETME SANAYİ VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1906" t="str">
-        <x:v>6632</x:v>
-[...1 lines deleted...]
-      <x:c r="D1906" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1907">
       <x:c r="A1907" t="str">
-        <x:v>QYS</x:v>
+        <x:v>QYH</x:v>
       </x:c>
       <x:c r="B1907" t="str">
-        <x:v>LASKAR ENERJİ ÜRETİM PAZARLAMA A.Ş.</x:v>
+        <x:v>KAÇKAR ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1907" t="str">
-        <x:v>6633</x:v>
-[...1 lines deleted...]
-      <x:c r="D1907" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1908">
       <x:c r="A1908" t="str">
-        <x:v>QYT</x:v>
+        <x:v>QYL</x:v>
       </x:c>
       <x:c r="B1908" t="str">
-        <x:v>MAREN MARAŞ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>NİL ÖRME SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1908" t="str">
-        <x:v>6634</x:v>
-[...1 lines deleted...]
-      <x:c r="D1908" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1909">
       <x:c r="A1909" t="str">
-        <x:v>QYU</x:v>
+        <x:v>QYM</x:v>
       </x:c>
       <x:c r="B1909" t="str">
-        <x:v>MERAM ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>BAGFAŞ BANDIRMA GÜBRE FABRİKALARI A.Ş.</x:v>
       </x:c>
       <x:c r="C1909" t="str">
-        <x:v>6635</x:v>
-[...1 lines deleted...]
-      <x:c r="D1909" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1910">
       <x:c r="A1910" t="str">
-        <x:v>QYV</x:v>
+        <x:v>QYN</x:v>
       </x:c>
       <x:c r="B1910" t="str">
-        <x:v>DENİZLİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>SANKO TEKSTİL İŞLETMELERİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1910" t="str">
-        <x:v>6636</x:v>
-[...1 lines deleted...]
-      <x:c r="D1910" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1911">
       <x:c r="A1911" t="str">
-        <x:v>QYW</x:v>
+        <x:v>QYO</x:v>
       </x:c>
       <x:c r="B1911" t="str">
-        <x:v>ASSAN ALÜMİNYUM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>YILDIZLAR ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1911" t="str">
-        <x:v>8233</x:v>
-[...1 lines deleted...]
-      <x:c r="D1911" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1912">
       <x:c r="A1912" t="str">
-        <x:v>QYX</x:v>
+        <x:v>QYP</x:v>
       </x:c>
       <x:c r="B1912" t="str">
-        <x:v>3S KALE ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>SU-GÜCÜ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1912" t="str">
-        <x:v>9069</x:v>
-[...1 lines deleted...]
-      <x:c r="D1912" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1913">
       <x:c r="A1913" t="str">
-        <x:v>QYY</x:v>
+        <x:v>QYQ</x:v>
       </x:c>
       <x:c r="B1913" t="str">
-        <x:v>AXPO TURKEY ENERJİ A.Ş. (TEDARİK)</x:v>
+        <x:v>HEMAK ENERJİ ÜRETİM İTHALAT İHRACAT SAN. TİC. LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1913" t="str">
-        <x:v>6637</x:v>
-[...1 lines deleted...]
-      <x:c r="D1913" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1914">
       <x:c r="A1914" t="str">
-        <x:v>QYZ</x:v>
+        <x:v>QYR</x:v>
       </x:c>
       <x:c r="B1914" t="str">
-        <x:v>ISPARTA ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ERVA ENERJİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1914" t="str">
-        <x:v>6638</x:v>
-[...1 lines deleted...]
-      <x:c r="D1914" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1915">
       <x:c r="A1915" t="str">
-        <x:v>QZ0</x:v>
+        <x:v>QYS</x:v>
       </x:c>
       <x:c r="B1915" t="str">
-        <x:v>BEŞTEPELER ENERJİ ÜRETİM TİC. A.Ş.</x:v>
+        <x:v>LASKAR ENERJİ ÜRETİM PAZARLAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1915" t="str">
-        <x:v>8391</x:v>
-[...1 lines deleted...]
-      <x:c r="D1915" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1916">
       <x:c r="A1916" t="str">
-        <x:v>QZ1</x:v>
+        <x:v>QYT</x:v>
       </x:c>
       <x:c r="B1916" t="str">
-        <x:v>AVKAL ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
+        <x:v>MAREN MARAŞ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1916" t="str">
-        <x:v>7099</x:v>
-[...1 lines deleted...]
-      <x:c r="D1916" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1917">
       <x:c r="A1917" t="str">
-        <x:v>QZ2</x:v>
+        <x:v>QYU</x:v>
       </x:c>
       <x:c r="B1917" t="str">
-        <x:v>TURHAL ENERJI ÜRETIM VE TIC.A.Ş.</x:v>
+        <x:v>MERAM ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1917" t="str">
-        <x:v>7100</x:v>
-[...1 lines deleted...]
-      <x:c r="D1917" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1918">
       <x:c r="A1918" t="str">
-        <x:v>QZ3</x:v>
+        <x:v>QYV</x:v>
       </x:c>
       <x:c r="B1918" t="str">
-        <x:v>KAYSERİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>DENİZLİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1918" t="str">
-        <x:v>7101</x:v>
-[...1 lines deleted...]
-      <x:c r="D1918" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1919">
       <x:c r="A1919" t="str">
-        <x:v>QZ4</x:v>
+        <x:v>QYW</x:v>
       </x:c>
       <x:c r="B1919" t="str">
-        <x:v>GEDİZ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>ASSAN ALÜMİNYUM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C1919" t="str">
-        <x:v>7122</x:v>
-[...1 lines deleted...]
-      <x:c r="D1919" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1920">
       <x:c r="A1920" t="str">
-        <x:v>QZ5</x:v>
+        <x:v>QYX</x:v>
       </x:c>
       <x:c r="B1920" t="str">
-        <x:v>GAZİANTEP ÖZEL SAĞLIK HASTANESİ A.Ş.</x:v>
+        <x:v>3S KALE ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1920" t="str">
-        <x:v>7123</x:v>
-[...1 lines deleted...]
-      <x:c r="D1920" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1921">
       <x:c r="A1921" t="str">
-        <x:v>QZ6</x:v>
+        <x:v>QYY</x:v>
       </x:c>
       <x:c r="B1921" t="str">
-        <x:v>TRAKYA ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>AXPO TURKEY ENERJİ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1921" t="str">
-        <x:v>7126</x:v>
-[...1 lines deleted...]
-      <x:c r="D1921" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1922">
       <x:c r="A1922" t="str">
-        <x:v>QZ7</x:v>
+        <x:v>QYZ</x:v>
       </x:c>
       <x:c r="B1922" t="str">
-        <x:v>ATİ İNŞAAT ENERJİ ÜRETİM VE TİC.LTD.ŞTİ</x:v>
+        <x:v>ISPARTA ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1922" t="str">
-        <x:v>7132</x:v>
-[...1 lines deleted...]
-      <x:c r="D1922" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1923">
       <x:c r="A1923" t="str">
-        <x:v>QZ8</x:v>
+        <x:v>QZ0</x:v>
       </x:c>
       <x:c r="B1923" t="str">
-        <x:v>KAPIDAĞ RÜZGAR ENERJISI ELEKTRIK ÜRETIM SANAYI VE TICARET A.Ş</x:v>
+        <x:v>BEŞTEPELER ENERJİ ÜRETİM TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1923" t="str">
-        <x:v>7141</x:v>
-[...1 lines deleted...]
-      <x:c r="D1923" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1924">
       <x:c r="A1924" t="str">
-        <x:v>QZ9</x:v>
+        <x:v>QZ1</x:v>
       </x:c>
       <x:c r="B1924" t="str">
-        <x:v>MERAM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>AVKAL ENERJİ ÜRETİM VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1924" t="str">
-        <x:v>7142</x:v>
-[...1 lines deleted...]
-      <x:c r="D1924" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1925">
       <x:c r="A1925" t="str">
-        <x:v>QZA</x:v>
+        <x:v>QZ2</x:v>
       </x:c>
       <x:c r="B1925" t="str">
-        <x:v>YEŞİL ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TURHAL ENERJI ÜRETIM VE TIC.A.Ş.</x:v>
       </x:c>
       <x:c r="C1925" t="str">
-        <x:v>6639</x:v>
-[...1 lines deleted...]
-      <x:c r="D1925" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1926">
       <x:c r="A1926" t="str">
-        <x:v>QZC</x:v>
+        <x:v>QZ3</x:v>
       </x:c>
       <x:c r="B1926" t="str">
-        <x:v>AYVACIK ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>KAYSERİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1926" t="str">
-        <x:v>6641</x:v>
-[...1 lines deleted...]
-      <x:c r="D1926" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1927">
       <x:c r="A1927" t="str">
-        <x:v>QZD</x:v>
+        <x:v>QZ4</x:v>
       </x:c>
       <x:c r="B1927" t="str">
-        <x:v>BATIÇİM ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>GEDİZ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1927" t="str">
-        <x:v>6642</x:v>
-[...1 lines deleted...]
-      <x:c r="D1927" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1928">
       <x:c r="A1928" t="str">
-        <x:v>QZE</x:v>
+        <x:v>QZ5</x:v>
       </x:c>
       <x:c r="B1928" t="str">
-        <x:v>ARAS ELEKTRİK DAĞITIM A.Ş.</x:v>
+        <x:v>GAZİANTEP ÖZEL SAĞLIK HASTANESİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1928" t="str">
-        <x:v>6643</x:v>
-[...1 lines deleted...]
-      <x:c r="D1928" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1929">
       <x:c r="A1929" t="str">
-        <x:v>QZF</x:v>
+        <x:v>QZ6</x:v>
       </x:c>
       <x:c r="B1929" t="str">
-        <x:v>HER ENERJİ VE ÇEVRE TEKNOLOJİLERİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>TRAKYA ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1929" t="str">
-        <x:v>6654</x:v>
-[...1 lines deleted...]
-      <x:c r="D1929" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1930">
       <x:c r="A1930" t="str">
-        <x:v>QZG</x:v>
+        <x:v>QZ7</x:v>
       </x:c>
       <x:c r="B1930" t="str">
-        <x:v>KORUMA KLOR ALKALİ SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ATİ İNŞAAT ENERJİ ÜRETİM VE TİC.LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C1930" t="str">
-        <x:v>6655</x:v>
-[...1 lines deleted...]
-      <x:c r="D1930" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1931">
       <x:c r="A1931" t="str">
-        <x:v>QZH</x:v>
+        <x:v>QZ8</x:v>
       </x:c>
       <x:c r="B1931" t="str">
-        <x:v>HAMEKA HİDRO ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>KAPIDAĞ RÜZGAR ENERJISI ELEKTRIK ÜRETIM SANAYI VE TICARET A.Ş</x:v>
       </x:c>
       <x:c r="C1931" t="str">
-        <x:v>6656</x:v>
-[...1 lines deleted...]
-      <x:c r="D1931" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1932">
       <x:c r="A1932" t="str">
-        <x:v>QZI</x:v>
+        <x:v>QZ9</x:v>
       </x:c>
       <x:c r="B1932" t="str">
-        <x:v>ÖNEM ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
+        <x:v>MERAM ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1932" t="str">
-        <x:v>9070</x:v>
-[...1 lines deleted...]
-      <x:c r="D1932" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1933">
       <x:c r="A1933" t="str">
-        <x:v>QZJ</x:v>
+        <x:v>QZA</x:v>
       </x:c>
       <x:c r="B1933" t="str">
-        <x:v>BAHSER ENERJİ ELEKTRİK ÜRETİM SAN.A.Ş.</x:v>
+        <x:v>YEŞİL ENERJİ ELEKTRİK ÜRETİM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1933" t="str">
-        <x:v>6657</x:v>
-[...1 lines deleted...]
-      <x:c r="D1933" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1934">
       <x:c r="A1934" t="str">
-        <x:v>QZK</x:v>
+        <x:v>QZC</x:v>
       </x:c>
       <x:c r="B1934" t="str">
-        <x:v>TRANSPOWER ENERJİ ELEKTRİK TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>AYVACIK ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1934" t="str">
-        <x:v>6661</x:v>
-[...1 lines deleted...]
-      <x:c r="D1934" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1935">
       <x:c r="A1935" t="str">
-        <x:v>QZL</x:v>
+        <x:v>QZD</x:v>
       </x:c>
       <x:c r="B1935" t="str">
-        <x:v>ARSAN ENERJİ A.Ş.</x:v>
+        <x:v>BATIÇİM ENERJİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1935" t="str">
-        <x:v>6662</x:v>
-[...1 lines deleted...]
-      <x:c r="D1935" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1936">
       <x:c r="A1936" t="str">
-        <x:v>QZM</x:v>
+        <x:v>QZE</x:v>
       </x:c>
       <x:c r="B1936" t="str">
-        <x:v>YEY ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
+        <x:v>ARAS ELEKTRİK DAĞITIM A.Ş.</x:v>
       </x:c>
       <x:c r="C1936" t="str">
-        <x:v>6663</x:v>
-[...1 lines deleted...]
-      <x:c r="D1936" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1937">
       <x:c r="A1937" t="str">
-        <x:v>QZO</x:v>
+        <x:v>QZF</x:v>
       </x:c>
       <x:c r="B1937" t="str">
-        <x:v>PETA MÜHENDİSLİK ENERJİ TURİZM SAN. VE TİC. A.Ş.</x:v>
+        <x:v>HER ENERJİ VE ÇEVRE TEKNOLOJİLERİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1937" t="str">
-        <x:v>6665</x:v>
-[...1 lines deleted...]
-      <x:c r="D1937" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1938">
       <x:c r="A1938" t="str">
-        <x:v>QZV</x:v>
+        <x:v>QZG</x:v>
       </x:c>
       <x:c r="B1938" t="str">
-        <x:v>EKO GRUP ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
+        <x:v>KORUMA KLOR ALKALİ SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1938" t="str">
-        <x:v>6671</x:v>
-[...1 lines deleted...]
-      <x:c r="D1938" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1939">
       <x:c r="A1939" t="str">
-        <x:v>QZW</x:v>
+        <x:v>QZH</x:v>
       </x:c>
       <x:c r="B1939" t="str">
-        <x:v>OKKAYASI ELEKTRİK ÜRETİM VE İNŞ.A.Ş.</x:v>
+        <x:v>HAMEKA HİDRO ELEKTRİK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1939" t="str">
-        <x:v>8234</x:v>
-[...1 lines deleted...]
-      <x:c r="D1939" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1940">
       <x:c r="A1940" t="str">
-        <x:v>QZY</x:v>
+        <x:v>QZI</x:v>
       </x:c>
       <x:c r="B1940" t="str">
-        <x:v>MOSTAR ENERJİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
+        <x:v>ÖNEM ELEKTRİK ÜRETİM LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1940" t="str">
-        <x:v>6672</x:v>
-[...1 lines deleted...]
-      <x:c r="D1940" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1941">
       <x:c r="A1941" t="str">
-        <x:v>QZZ</x:v>
+        <x:v>QZJ</x:v>
       </x:c>
       <x:c r="B1941" t="str">
-        <x:v>ARIK ENERJİ ÜRETİM A.Ş.</x:v>
+        <x:v>BAHSER ENERJİ ELEKTRİK ÜRETİM SAN.A.Ş.</x:v>
       </x:c>
       <x:c r="C1941" t="str">
-        <x:v>6673</x:v>
-[...1 lines deleted...]
-      <x:c r="D1941" t="str">
         <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1942">
       <x:c r="A1942" t="str">
-        <x:v>JAC</x:v>
+        <x:v>QZK</x:v>
       </x:c>
       <x:c r="B1942" t="str">
-        <x:v>DESTEK FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>TRANSPOWER ENERJİ ELEKTRİK TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C1942" t="str">
-        <x:v>7767</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1943">
       <x:c r="A1943" t="str">
-        <x:v>JAD</x:v>
+        <x:v>QZL</x:v>
       </x:c>
       <x:c r="B1943" t="str">
-        <x:v>FİBA FAKTORİNG A.Ş.</x:v>
+        <x:v>ARSAN ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1943" t="str">
-        <x:v>7768</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1944">
       <x:c r="A1944" t="str">
-        <x:v>JAE</x:v>
+        <x:v>QZM</x:v>
       </x:c>
       <x:c r="B1944" t="str">
-        <x:v>LİDER FAKTORİNG A.Ş.</x:v>
+        <x:v>YEY ELEKTRİK ENERJİSİ TOPTAN SATIŞ A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1944" t="str">
-        <x:v>7769</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1945">
       <x:c r="A1945" t="str">
-        <x:v>JAF</x:v>
+        <x:v>QZO</x:v>
       </x:c>
       <x:c r="B1945" t="str">
-        <x:v>YEDİTEPE FAKTORİNG A.Ş.</x:v>
+        <x:v>PETA MÜHENDİSLİK ENERJİ TURİZM SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C1945" t="str">
-        <x:v>7770</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1946">
       <x:c r="A1946" t="str">
-        <x:v>JAJ</x:v>
+        <x:v>QZV</x:v>
       </x:c>
       <x:c r="B1946" t="str">
-        <x:v>GARANTİ FAKTORİNG A.Ş.</x:v>
+        <x:v>EKO GRUP ELEKTRİK TİCARET A.Ş. (TEDARİK)</x:v>
       </x:c>
       <x:c r="C1946" t="str">
-        <x:v>7773</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1947">
       <x:c r="A1947" t="str">
-        <x:v>JAL</x:v>
+        <x:v>QZW</x:v>
       </x:c>
       <x:c r="B1947" t="str">
-        <x:v>ATILIM FAKTORİNG A.Ş.</x:v>
+        <x:v>OKKAYASI ELEKTRİK ÜRETİM VE İNŞ.A.Ş.</x:v>
       </x:c>
       <x:c r="C1947" t="str">
-        <x:v>7779</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1948">
       <x:c r="A1948" t="str">
-        <x:v>JAM</x:v>
+        <x:v>QZY</x:v>
       </x:c>
       <x:c r="B1948" t="str">
-        <x:v>DEVİR FAKTORİNG A.Ş.</x:v>
+        <x:v>MOSTAR ENERJİ ELEKTRİK ÜRETİM LTD. ŞTİ.</x:v>
       </x:c>
       <x:c r="C1948" t="str">
-        <x:v>7780</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1949">
       <x:c r="A1949" t="str">
-        <x:v>JAN</x:v>
+        <x:v>QZZ</x:v>
       </x:c>
       <x:c r="B1949" t="str">
-        <x:v>KAPİTAL FAKTORİNG A.Ş.</x:v>
+        <x:v>ARIK ENERJİ ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C1949" t="str">
-        <x:v>7782</x:v>
-[...2 lines deleted...]
-        <x:v>FACTORING COMPANY</x:v>
+        <x:v>ELECTRICITY COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1950">
       <x:c r="A1950" t="str">
-        <x:v>JAP</x:v>
+        <x:v>JAC</x:v>
       </x:c>
       <x:c r="B1950" t="str">
-        <x:v>ÇAĞDAŞ FAKTORING A.Ş.</x:v>
+        <x:v>DESTEK FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1950" t="str">
-        <x:v>7785</x:v>
-[...1 lines deleted...]
-      <x:c r="D1950" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1951">
       <x:c r="A1951" t="str">
-        <x:v>JAS</x:v>
+        <x:v>JAD</x:v>
       </x:c>
       <x:c r="B1951" t="str">
-        <x:v>DORUK FAKTORİNG A.Ş.</x:v>
+        <x:v>FİBA FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1951" t="str">
-        <x:v>7789</x:v>
-[...1 lines deleted...]
-      <x:c r="D1951" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1952">
       <x:c r="A1952" t="str">
-        <x:v>JAT</x:v>
+        <x:v>JAE</x:v>
       </x:c>
       <x:c r="B1952" t="str">
-        <x:v>HALK FAKTORING A.Ş.</x:v>
+        <x:v>LİDER FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1952" t="str">
-        <x:v>7790</x:v>
-[...1 lines deleted...]
-      <x:c r="D1952" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1953">
       <x:c r="A1953" t="str">
-        <x:v>JAV</x:v>
+        <x:v>JAF</x:v>
       </x:c>
       <x:c r="B1953" t="str">
-        <x:v>GSD FAKTORİNG A.Ş.</x:v>
+        <x:v>YEDİTEPE FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1953" t="str">
-        <x:v>7799</x:v>
-[...1 lines deleted...]
-      <x:c r="D1953" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1954">
       <x:c r="A1954" t="str">
-        <x:v>JAZ</x:v>
+        <x:v>JAJ</x:v>
       </x:c>
       <x:c r="B1954" t="str">
-        <x:v>İŞ FAKTORİNG A.Ş.</x:v>
+        <x:v>GARANTİ FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1954" t="str">
-        <x:v>7801</x:v>
-[...1 lines deleted...]
-      <x:c r="D1954" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1955">
       <x:c r="A1955" t="str">
-        <x:v>JBA</x:v>
+        <x:v>JAL</x:v>
       </x:c>
       <x:c r="B1955" t="str">
-        <x:v>EKSPO FAKTORİNG A.Ş.</x:v>
+        <x:v>ATILIM FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1955" t="str">
-        <x:v>7802</x:v>
-[...1 lines deleted...]
-      <x:c r="D1955" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1956">
       <x:c r="A1956" t="str">
-        <x:v>JBC</x:v>
+        <x:v>JAM</x:v>
       </x:c>
       <x:c r="B1956" t="str">
-        <x:v>EKO FAKTORİNG A.Ş.</x:v>
+        <x:v>DEVİR FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1956" t="str">
-        <x:v>7806</x:v>
-[...1 lines deleted...]
-      <x:c r="D1956" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1957">
       <x:c r="A1957" t="str">
-        <x:v>JBE</x:v>
+        <x:v>JAN</x:v>
       </x:c>
       <x:c r="B1957" t="str">
-        <x:v>VAKIF FAKTORİNG A.Ş.</x:v>
+        <x:v>KAPİTAL FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1957" t="str">
-        <x:v>7817</x:v>
-[...1 lines deleted...]
-      <x:c r="D1957" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1958">
       <x:c r="A1958" t="str">
-        <x:v>JBH</x:v>
+        <x:v>JAP</x:v>
       </x:c>
       <x:c r="B1958" t="str">
-        <x:v>FİGO FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>ÇAĞDAŞ FAKTORING A.Ş.</x:v>
       </x:c>
       <x:c r="C1958" t="str">
-        <x:v>7829</x:v>
-[...1 lines deleted...]
-      <x:c r="D1958" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1959">
       <x:c r="A1959" t="str">
-        <x:v>JBL</x:v>
+        <x:v>JAS</x:v>
       </x:c>
       <x:c r="B1959" t="str">
-        <x:v>HUZUR FAKTORİNG A.Ş.</x:v>
+        <x:v>DORUK FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1959" t="str">
-        <x:v>7841</x:v>
-[...1 lines deleted...]
-      <x:c r="D1959" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1960">
       <x:c r="A1960" t="str">
-        <x:v>JBN</x:v>
+        <x:v>JAT</x:v>
       </x:c>
       <x:c r="B1960" t="str">
-        <x:v>TEB FAKTORİNG A.Ş.</x:v>
+        <x:v>HALK FAKTORING A.Ş.</x:v>
       </x:c>
       <x:c r="C1960" t="str">
-        <x:v>7843</x:v>
-[...1 lines deleted...]
-      <x:c r="D1960" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1961">
       <x:c r="A1961" t="str">
-        <x:v>JBO</x:v>
+        <x:v>JAV</x:v>
       </x:c>
       <x:c r="B1961" t="str">
-        <x:v>BAŞER FAKTORİNG A.Ş.</x:v>
+        <x:v>GSD FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1961" t="str">
-        <x:v>7844</x:v>
-[...1 lines deleted...]
-      <x:c r="D1961" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1962">
       <x:c r="A1962" t="str">
-        <x:v>JBP</x:v>
+        <x:v>JAZ</x:v>
       </x:c>
       <x:c r="B1962" t="str">
-        <x:v>ŞEKER FAKTORİNG A.Ş.</x:v>
+        <x:v>İŞ FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1962" t="str">
-        <x:v>7847</x:v>
-[...1 lines deleted...]
-      <x:c r="D1962" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1963">
       <x:c r="A1963" t="str">
-        <x:v>JBR</x:v>
+        <x:v>JBA</x:v>
       </x:c>
       <x:c r="B1963" t="str">
-        <x:v>ANADOLU FAKTORİNG A.Ş.</x:v>
+        <x:v>EKSPO FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1963" t="str">
-        <x:v>7849</x:v>
-[...1 lines deleted...]
-      <x:c r="D1963" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1964">
       <x:c r="A1964" t="str">
-        <x:v>JBS</x:v>
+        <x:v>JBC</x:v>
       </x:c>
       <x:c r="B1964" t="str">
-        <x:v>TAM FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>EKO FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1964" t="str">
-        <x:v>7857</x:v>
-[...1 lines deleted...]
-      <x:c r="D1964" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1965">
       <x:c r="A1965" t="str">
-        <x:v>JBU</x:v>
+        <x:v>JBE</x:v>
       </x:c>
       <x:c r="B1965" t="str">
-        <x:v>CREDITWEST FAKTORİNG A.Ş.</x:v>
+        <x:v>VAKIF FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1965" t="str">
-        <x:v>7869</x:v>
-[...1 lines deleted...]
-      <x:c r="D1965" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1966">
       <x:c r="A1966" t="str">
-        <x:v>JBY</x:v>
+        <x:v>JBH</x:v>
       </x:c>
       <x:c r="B1966" t="str">
-        <x:v>ABC FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>FİGO FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1966" t="str">
-        <x:v>7913</x:v>
-[...1 lines deleted...]
-      <x:c r="D1966" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1967">
       <x:c r="A1967" t="str">
-        <x:v>JCB</x:v>
+        <x:v>JBL</x:v>
       </x:c>
       <x:c r="B1967" t="str">
-        <x:v>YAPI KREDİ FAKTORİNG A.Ş.</x:v>
+        <x:v>HUZUR FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1967" t="str">
-        <x:v>7956</x:v>
-[...1 lines deleted...]
-      <x:c r="D1967" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1968">
       <x:c r="A1968" t="str">
-        <x:v>JCC</x:v>
+        <x:v>JBN</x:v>
       </x:c>
       <x:c r="B1968" t="str">
-        <x:v>TERA FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>TEB FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1968" t="str">
-        <x:v>8041</x:v>
-[...1 lines deleted...]
-      <x:c r="D1968" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1969">
       <x:c r="A1969" t="str">
-        <x:v>JCE</x:v>
+        <x:v>JBO</x:v>
       </x:c>
       <x:c r="B1969" t="str">
-        <x:v>ARSAN FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>BAŞER FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1969" t="str">
-        <x:v>8179</x:v>
-[...1 lines deleted...]
-      <x:c r="D1969" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1970">
       <x:c r="A1970" t="str">
-        <x:v>JCF</x:v>
+        <x:v>JBP</x:v>
       </x:c>
       <x:c r="B1970" t="str">
-        <x:v>MERT FİNANS FAKTORİNG HİZMETLERİ A.Ş.</x:v>
+        <x:v>ŞEKER FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1970" t="str">
-        <x:v>8213</x:v>
-[...1 lines deleted...]
-      <x:c r="D1970" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1971">
       <x:c r="A1971" t="str">
-        <x:v>JCG</x:v>
+        <x:v>JBR</x:v>
       </x:c>
       <x:c r="B1971" t="str">
-        <x:v>ACAR FAKTORİNG A.Ş.</x:v>
+        <x:v>ANADOLU FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1971" t="str">
-        <x:v>8223</x:v>
-[...1 lines deleted...]
-      <x:c r="D1971" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1972">
       <x:c r="A1972" t="str">
-        <x:v>JCI</x:v>
+        <x:v>JBS</x:v>
       </x:c>
       <x:c r="B1972" t="str">
-        <x:v>SÜMER FAKTORİNG A.Ş.</x:v>
+        <x:v>TAM FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1972" t="str">
-        <x:v>8242</x:v>
-[...1 lines deleted...]
-      <x:c r="D1972" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1973">
       <x:c r="A1973" t="str">
-        <x:v>JCJ</x:v>
+        <x:v>JBU</x:v>
       </x:c>
       <x:c r="B1973" t="str">
-        <x:v>AKDENİZ FAKTORİNG A.Ş.</x:v>
+        <x:v>CREDITWEST FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1973" t="str">
-        <x:v>8283</x:v>
-[...1 lines deleted...]
-      <x:c r="D1973" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1974">
       <x:c r="A1974" t="str">
-        <x:v>JCK</x:v>
+        <x:v>JBY</x:v>
       </x:c>
       <x:c r="B1974" t="str">
-        <x:v>MNG FAKTORİNG A.Ş.</x:v>
+        <x:v>ABC FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1974" t="str">
-        <x:v>8286</x:v>
-[...1 lines deleted...]
-      <x:c r="D1974" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1975">
       <x:c r="A1975" t="str">
-        <x:v>JCL</x:v>
+        <x:v>JCB</x:v>
       </x:c>
       <x:c r="B1975" t="str">
-        <x:v>AK FAKTORİNG A.Ş.</x:v>
+        <x:v>YAPI KREDİ FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1975" t="str">
-        <x:v>8316</x:v>
-[...1 lines deleted...]
-      <x:c r="D1975" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1976">
       <x:c r="A1976" t="str">
-        <x:v>JCM</x:v>
+        <x:v>JCC</x:v>
       </x:c>
       <x:c r="B1976" t="str">
-        <x:v>VDF FAKTORİNG A.Ş.</x:v>
+        <x:v>TERA FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1976" t="str">
-        <x:v>8324</x:v>
-[...1 lines deleted...]
-      <x:c r="D1976" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1977">
       <x:c r="A1977" t="str">
-        <x:v>JCO</x:v>
+        <x:v>JCE</x:v>
       </x:c>
       <x:c r="B1977" t="str">
-        <x:v>KENT FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>ARSAN FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1977" t="str">
-        <x:v>8357</x:v>
-[...1 lines deleted...]
-      <x:c r="D1977" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1978">
       <x:c r="A1978" t="str">
-        <x:v>JCP</x:v>
+        <x:v>JCF</x:v>
       </x:c>
       <x:c r="B1978" t="str">
-        <x:v>ULUSAL FAKTORİNG A.Ş.</x:v>
+        <x:v>MERT FİNANS FAKTORİNG HİZMETLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C1978" t="str">
-        <x:v>8359</x:v>
-[...1 lines deleted...]
-      <x:c r="D1978" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1979">
       <x:c r="A1979" t="str">
-        <x:v>JCR</x:v>
+        <x:v>JCG</x:v>
       </x:c>
       <x:c r="B1979" t="str">
-        <x:v>AKIN FAKTORİNG A.Ş.</x:v>
+        <x:v>ACAR FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1979" t="str">
-        <x:v>8380</x:v>
-[...1 lines deleted...]
-      <x:c r="D1979" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1980">
       <x:c r="A1980" t="str">
-        <x:v>JCS</x:v>
+        <x:v>JCI</x:v>
       </x:c>
       <x:c r="B1980" t="str">
-        <x:v>DENİZ FAKTORİNG A.Ş.</x:v>
+        <x:v>SÜMER FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1980" t="str">
-        <x:v>8392</x:v>
-[...1 lines deleted...]
-      <x:c r="D1980" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1981">
       <x:c r="A1981" t="str">
-        <x:v>JCT</x:v>
+        <x:v>JCJ</x:v>
       </x:c>
       <x:c r="B1981" t="str">
-        <x:v>ŞİRİNOĞLU FAKTORİNG A.Ş.</x:v>
+        <x:v>AKDENİZ FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1981" t="str">
-        <x:v>8397</x:v>
-[...1 lines deleted...]
-      <x:c r="D1981" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1982">
       <x:c r="A1982" t="str">
-        <x:v>JCV</x:v>
+        <x:v>JCK</x:v>
       </x:c>
       <x:c r="B1982" t="str">
-        <x:v>QNB FAKTORİNG A.Ş.</x:v>
+        <x:v>MNG FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1982" t="str">
-        <x:v>8403</x:v>
-[...1 lines deleted...]
-      <x:c r="D1982" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1983">
       <x:c r="A1983" t="str">
-        <x:v>JDD</x:v>
+        <x:v>JCL</x:v>
       </x:c>
       <x:c r="B1983" t="str">
-        <x:v>İSTANBUL FAKTORİNG A.Ş.</x:v>
+        <x:v>AK FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1983" t="str">
-        <x:v>8741</x:v>
-[...1 lines deleted...]
-      <x:c r="D1983" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1984">
       <x:c r="A1984" t="str">
-        <x:v>JDL</x:v>
+        <x:v>JCM</x:v>
       </x:c>
       <x:c r="B1984" t="str">
-        <x:v>PARAFİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>VDF FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1984" t="str">
-        <x:v>8966</x:v>
-[...1 lines deleted...]
-      <x:c r="D1984" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1985">
       <x:c r="A1985" t="str">
-        <x:v>JEB</x:v>
+        <x:v>JCO</x:v>
       </x:c>
       <x:c r="B1985" t="str">
-        <x:v>Q FİNANS FAKTORİNG A.Ş.</x:v>
+        <x:v>KENT FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1985" t="str">
-        <x:v>1039</x:v>
-[...1 lines deleted...]
-      <x:c r="D1985" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1986">
       <x:c r="A1986" t="str">
-        <x:v>JEE</x:v>
+        <x:v>JCP</x:v>
       </x:c>
       <x:c r="B1986" t="str">
-        <x:v>OPTİMA FAKTORİNG ANONİM ŞİRKETİ</x:v>
+        <x:v>ULUSAL FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1986" t="str">
-        <x:v>1084</x:v>
-[...1 lines deleted...]
-      <x:c r="D1986" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1987">
       <x:c r="A1987" t="str">
-        <x:v>JEJ</x:v>
+        <x:v>JCR</x:v>
       </x:c>
       <x:c r="B1987" t="str">
-        <x:v>YAŞAR FAKTORİNG A.Ş.</x:v>
+        <x:v>AKIN FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1987" t="str">
-        <x:v>1138</x:v>
-[...1 lines deleted...]
-      <x:c r="D1987" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1988">
       <x:c r="A1988" t="str">
-        <x:v>JEK</x:v>
+        <x:v>JCS</x:v>
       </x:c>
       <x:c r="B1988" t="str">
-        <x:v>ÇÖZÜM FAKTORİNG A.Ş.</x:v>
+        <x:v>DENİZ FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1988" t="str">
-        <x:v>1141</x:v>
-[...1 lines deleted...]
-      <x:c r="D1988" t="str">
         <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1989">
       <x:c r="A1989" t="str">
-        <x:v>JAA</x:v>
+        <x:v>JCT</x:v>
       </x:c>
       <x:c r="B1989" t="str">
-        <x:v>ALTERNATİF FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>ŞİRİNOĞLU FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1989" t="str">
-        <x:v>7765</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1990">
       <x:c r="A1990" t="str">
-        <x:v>JAB</x:v>
+        <x:v>JCV</x:v>
       </x:c>
       <x:c r="B1990" t="str">
-        <x:v>GARANTİ FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>QNB FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1990" t="str">
-        <x:v>7766</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1991">
       <x:c r="A1991" t="str">
-        <x:v>JAR</x:v>
+        <x:v>JDD</x:v>
       </x:c>
       <x:c r="B1991" t="str">
-        <x:v>BURGAN FİNANSAL KİRALAMA A.Ş</x:v>
+        <x:v>İSTANBUL FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1991" t="str">
-        <x:v>7787</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1992">
       <x:c r="A1992" t="str">
-        <x:v>JBD</x:v>
+        <x:v>JDL</x:v>
       </x:c>
       <x:c r="B1992" t="str">
-        <x:v>A&amp;T FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>PARAFİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1992" t="str">
-        <x:v>7815</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1993">
       <x:c r="A1993" t="str">
-        <x:v>JBF</x:v>
+        <x:v>JEB</x:v>
       </x:c>
       <x:c r="B1993" t="str">
-        <x:v>AK FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>Q FİNANS FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1993" t="str">
-        <x:v>7820</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1994">
       <x:c r="A1994" t="str">
-        <x:v>JBK</x:v>
+        <x:v>JEE</x:v>
       </x:c>
       <x:c r="B1994" t="str">
-        <x:v>HALK FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>OPTİMA FAKTORİNG ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C1994" t="str">
-        <x:v>7840</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1995">
       <x:c r="A1995" t="str">
-        <x:v>JBV</x:v>
+        <x:v>JEJ</x:v>
       </x:c>
       <x:c r="B1995" t="str">
-        <x:v>ŞEKER FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>YAŞAR FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1995" t="str">
-        <x:v>7870</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1996">
       <x:c r="A1996" t="str">
-        <x:v>JBZ</x:v>
+        <x:v>JEK</x:v>
       </x:c>
       <x:c r="B1996" t="str">
-        <x:v>ANADOLU FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>ÇÖZÜM FAKTORİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C1996" t="str">
-        <x:v>7915</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCIAL LEASING COMPANY</x:v>
+        <x:v>FACTORING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1997">
       <x:c r="A1997" t="str">
-        <x:v>JCA</x:v>
+        <x:v>JAA</x:v>
       </x:c>
       <x:c r="B1997" t="str">
-        <x:v>İŞ FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>ALTERNATİF FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1997" t="str">
-        <x:v>7938</x:v>
-[...1 lines deleted...]
-      <x:c r="D1997" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1998">
       <x:c r="A1998" t="str">
-        <x:v>JCD</x:v>
+        <x:v>JAB</x:v>
       </x:c>
       <x:c r="B1998" t="str">
-        <x:v>VAKIF FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>GARANTİ FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C1998" t="str">
-        <x:v>8035</x:v>
-[...1 lines deleted...]
-      <x:c r="D1998" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="1999">
       <x:c r="A1999" t="str">
-        <x:v>JCU</x:v>
+        <x:v>JAR</x:v>
       </x:c>
       <x:c r="B1999" t="str">
-        <x:v>DENİZ FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>BURGAN FİNANSAL KİRALAMA A.Ş</x:v>
       </x:c>
       <x:c r="C1999" t="str">
-        <x:v>8402</x:v>
-[...1 lines deleted...]
-      <x:c r="D1999" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2000">
       <x:c r="A2000" t="str">
-        <x:v>JCY</x:v>
+        <x:v>JBD</x:v>
       </x:c>
       <x:c r="B2000" t="str">
-        <x:v>QNB FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>A&amp;T FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2000" t="str">
-        <x:v>8427</x:v>
-[...1 lines deleted...]
-      <x:c r="D2000" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2001">
       <x:c r="A2001" t="str">
-        <x:v>JCZ</x:v>
+        <x:v>JBF</x:v>
       </x:c>
       <x:c r="B2001" t="str">
-        <x:v>YAPI KREDİ FİNANSAL KİRALAMA A.O.</x:v>
+        <x:v>AK FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2001" t="str">
-        <x:v>8463</x:v>
-[...1 lines deleted...]
-      <x:c r="D2001" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2002">
       <x:c r="A2002" t="str">
-        <x:v>JDY</x:v>
+        <x:v>JBK</x:v>
       </x:c>
       <x:c r="B2002" t="str">
-        <x:v>BNP PARİBAS FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>HALK FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2002" t="str">
-        <x:v>9921</x:v>
-[...1 lines deleted...]
-      <x:c r="D2002" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2003">
       <x:c r="A2003" t="str">
-        <x:v>JED</x:v>
+        <x:v>JBV</x:v>
       </x:c>
       <x:c r="B2003" t="str">
-        <x:v>ING FİNANSAL KİRALAMA A.Ş.</x:v>
+        <x:v>ŞEKER FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2003" t="str">
-        <x:v>1078</x:v>
-[...1 lines deleted...]
-      <x:c r="D2003" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2004">
       <x:c r="A2004" t="str">
-        <x:v>JFB</x:v>
+        <x:v>JBZ</x:v>
       </x:c>
       <x:c r="B2004" t="str">
-        <x:v>FAİR FİNANSAL KİRALAMA ANONİM ŞİRKETİ</x:v>
+        <x:v>ANADOLU FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2004" t="str">
-        <x:v>1381</x:v>
-[...1 lines deleted...]
-      <x:c r="D2004" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2005">
       <x:c r="A2005" t="str">
-        <x:v>WWJ</x:v>
+        <x:v>JCA</x:v>
       </x:c>
       <x:c r="B2005" t="str">
-        <x:v>TEST FİNANSAL KURULUSLAR TESTİ</x:v>
+        <x:v>İŞ FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2005" t="str">
-        <x:v>7783</x:v>
-[...1 lines deleted...]
-      <x:c r="D2005" t="str">
         <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2006">
       <x:c r="A2006" t="str">
-        <x:v>JAO</x:v>
+        <x:v>JCD</x:v>
       </x:c>
       <x:c r="B2006" t="str">
-        <x:v>HEPSİ FİNANSMAN A.Ş.</x:v>
+        <x:v>VAKIF FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2006" t="str">
-        <x:v>7784</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2007">
       <x:c r="A2007" t="str">
-        <x:v>JAY</x:v>
+        <x:v>JCU</x:v>
       </x:c>
       <x:c r="B2007" t="str">
-        <x:v>KOÇ STELLANTİS FİNANSMAN A.Ş.</x:v>
+        <x:v>DENİZ FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2007" t="str">
-        <x:v>7800</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2008">
       <x:c r="A2008" t="str">
-        <x:v>JBG</x:v>
+        <x:v>JCY</x:v>
       </x:c>
       <x:c r="B2008" t="str">
-        <x:v>KOÇ FİNANSMAN A.Ş.</x:v>
+        <x:v>QNB FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2008" t="str">
-        <x:v>7824</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2009">
       <x:c r="A2009" t="str">
-        <x:v>JCH</x:v>
+        <x:v>JCZ</x:v>
       </x:c>
       <x:c r="B2009" t="str">
-        <x:v>VOLKSWAGEN DOĞUŞ FİNANSMAN A.Ş.</x:v>
+        <x:v>YAPI KREDİ FİNANSAL KİRALAMA A.O.</x:v>
       </x:c>
       <x:c r="C2009" t="str">
-        <x:v>8238</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2010">
       <x:c r="A2010" t="str">
-        <x:v>JCN</x:v>
+        <x:v>JDY</x:v>
       </x:c>
       <x:c r="B2010" t="str">
-        <x:v>ORFİN FİNANSMAN A.Ş.</x:v>
+        <x:v>BNP PARİBAS FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2010" t="str">
-        <x:v>8334</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2011">
       <x:c r="A2011" t="str">
-        <x:v>JDA</x:v>
+        <x:v>JED</x:v>
       </x:c>
       <x:c r="B2011" t="str">
-        <x:v>TURKCELL FİNANSMAN A.Ş.</x:v>
+        <x:v>ING FİNANSAL KİRALAMA A.Ş.</x:v>
       </x:c>
       <x:c r="C2011" t="str">
-        <x:v>8495</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2012">
       <x:c r="A2012" t="str">
-        <x:v>JDC</x:v>
+        <x:v>JFB</x:v>
       </x:c>
       <x:c r="B2012" t="str">
-        <x:v>ZİP FİNANSMAN A.Ş.</x:v>
+        <x:v>FAİR FİNANSAL KİRALAMA ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2012" t="str">
-        <x:v>8719</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2013">
       <x:c r="A2013" t="str">
-        <x:v>JDN</x:v>
+        <x:v>WWJ</x:v>
       </x:c>
       <x:c r="B2013" t="str">
-        <x:v>TIRSAN FİNANSMAN A.Ş.</x:v>
+        <x:v>TEST FİNANSAL KURULUSLAR TESTİ</x:v>
       </x:c>
       <x:c r="C2013" t="str">
-        <x:v>9104</x:v>
-[...2 lines deleted...]
-        <x:v>FINANCING COMPANY</x:v>
+        <x:v>FINANCIAL LEASING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2014">
       <x:c r="A2014" t="str">
-        <x:v>JDP</x:v>
+        <x:v>JAO</x:v>
       </x:c>
       <x:c r="B2014" t="str">
-        <x:v>ALJ FİNANSMAN A.Ş.</x:v>
+        <x:v>HEPSİ FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2014" t="str">
-        <x:v>9238</x:v>
-[...1 lines deleted...]
-      <x:c r="D2014" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2015">
       <x:c r="A2015" t="str">
-        <x:v>JDR</x:v>
+        <x:v>JAY</x:v>
       </x:c>
       <x:c r="B2015" t="str">
-        <x:v>TURK FİNANSMAN A.Ş.</x:v>
+        <x:v>KOÇ STELLANTİS FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2015" t="str">
-        <x:v>9341</x:v>
-[...1 lines deleted...]
-      <x:c r="D2015" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2016">
       <x:c r="A2016" t="str">
-        <x:v>JEA</x:v>
+        <x:v>JBG</x:v>
       </x:c>
       <x:c r="B2016" t="str">
-        <x:v>TEB FİNANSMAN A.Ş.</x:v>
+        <x:v>KOÇ FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2016" t="str">
-        <x:v>1015</x:v>
-[...1 lines deleted...]
-      <x:c r="D2016" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2017">
       <x:c r="A2017" t="str">
-        <x:v>JEG</x:v>
+        <x:v>JCH</x:v>
       </x:c>
       <x:c r="B2017" t="str">
-        <x:v>OFİSFİNANS FİNANSMAN ANONİM ŞİRKETİ</x:v>
+        <x:v>VOLKSWAGEN DOĞUŞ FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2017" t="str">
-        <x:v>1097</x:v>
-[...1 lines deleted...]
-      <x:c r="D2017" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2018">
       <x:c r="A2018" t="str">
-        <x:v>JEH</x:v>
+        <x:v>JCN</x:v>
       </x:c>
       <x:c r="B2018" t="str">
-        <x:v>QUICK FİNANSMAN A.Ş.</x:v>
+        <x:v>ORFİN FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2018" t="str">
-        <x:v>1102</x:v>
-[...1 lines deleted...]
-      <x:c r="D2018" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2019">
       <x:c r="A2019" t="str">
-        <x:v>JEL</x:v>
+        <x:v>JDA</x:v>
       </x:c>
       <x:c r="B2019" t="str">
-        <x:v>TT FİNANSMAN A.Ş.</x:v>
+        <x:v>TURKCELL FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2019" t="str">
-        <x:v>1145</x:v>
-[...1 lines deleted...]
-      <x:c r="D2019" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2020">
       <x:c r="A2020" t="str">
-        <x:v>JEN</x:v>
+        <x:v>JDC</x:v>
       </x:c>
       <x:c r="B2020" t="str">
-        <x:v>DGFİN FİNANSMAN ANONİM ŞİRKETİ</x:v>
+        <x:v>ZİP FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2020" t="str">
-        <x:v>1203</x:v>
-[...1 lines deleted...]
-      <x:c r="D2020" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2021">
       <x:c r="A2021" t="str">
-        <x:v>JEP</x:v>
+        <x:v>JDN</x:v>
       </x:c>
       <x:c r="B2021" t="str">
-        <x:v>MİNT FİNANSMAN A.Ş.</x:v>
+        <x:v>TIRSAN FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2021" t="str">
-        <x:v>1275</x:v>
-[...1 lines deleted...]
-      <x:c r="D2021" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2022">
       <x:c r="A2022" t="str">
-        <x:v>JER</x:v>
+        <x:v>JDP</x:v>
       </x:c>
       <x:c r="B2022" t="str">
-        <x:v>PRATİK FİNANSMAN A.Ş.</x:v>
+        <x:v>ALJ FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2022" t="str">
-        <x:v>1281</x:v>
-[...1 lines deleted...]
-      <x:c r="D2022" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2023">
       <x:c r="A2023" t="str">
-        <x:v>JEU</x:v>
+        <x:v>JDR</x:v>
       </x:c>
       <x:c r="B2023" t="str">
-        <x:v>FAİR FİNANSMAN ANONİM ŞİRKETİ</x:v>
+        <x:v>TURK FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2023" t="str">
-        <x:v>1333</x:v>
-[...1 lines deleted...]
-      <x:c r="D2023" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2024">
       <x:c r="A2024" t="str">
-        <x:v>JEY</x:v>
+        <x:v>JEA</x:v>
       </x:c>
       <x:c r="B2024" t="str">
-        <x:v>TEAM FİNANSMAN A.Ş.</x:v>
+        <x:v>TEB FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2024" t="str">
-        <x:v>1357</x:v>
-[...1 lines deleted...]
-      <x:c r="D2024" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2025">
       <x:c r="A2025" t="str">
-        <x:v>JFA</x:v>
+        <x:v>JEG</x:v>
       </x:c>
       <x:c r="B2025" t="str">
-        <x:v>HAYHAY FİNANSMAN A.Ş.</x:v>
+        <x:v>OFİSFİNANS FİNANSMAN ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2025" t="str">
-        <x:v>1370</x:v>
-[...1 lines deleted...]
-      <x:c r="D2025" t="str">
         <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2026">
       <x:c r="A2026" t="str">
-        <x:v>ACI</x:v>
+        <x:v>JEH</x:v>
       </x:c>
       <x:c r="B2026" t="str">
-        <x:v>ACIBADEM SAĞLIK HİZMETLERİ VE TİCARET A.Ş.</x:v>
+        <x:v>QUICK FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2026" t="str">
-        <x:v>2070</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2027">
       <x:c r="A2027" t="str">
-        <x:v>APK</x:v>
+        <x:v>JEL</x:v>
       </x:c>
       <x:c r="B2027" t="str">
-        <x:v>APEKS DIŞ TİCARET A.Ş.</x:v>
+        <x:v>TT FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2027" t="str">
-        <x:v>1575</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2028">
       <x:c r="A2028" t="str">
-        <x:v>BAY</x:v>
+        <x:v>JEN</x:v>
       </x:c>
       <x:c r="B2028" t="str">
-        <x:v>BAYMER TURİZM VE YATIRIM A.Ş.</x:v>
+        <x:v>DGFİN FİNANSMAN ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2028" t="str">
-        <x:v>1651</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2029">
       <x:c r="A2029" t="str">
-        <x:v>BBC</x:v>
+        <x:v>JEP</x:v>
       </x:c>
       <x:c r="B2029" t="str">
-        <x:v>BETONSAN BETON  VE ÇİMENTO SAN.İŞL.VE TİC.A.Ş.TMSF TAH.DAİ.6183 SAYILI YASA GEREĞİ HACİZLİDİR</x:v>
+        <x:v>MİNT FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2029" t="str">
-        <x:v>5391</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2030">
       <x:c r="A2030" t="str">
-        <x:v>BYT</x:v>
+        <x:v>JER</x:v>
       </x:c>
       <x:c r="B2030" t="str">
-        <x:v>BERKOSAN YALITIM VE TECRİT MADDELERİ ÜRETİM VE TİC.A.Ş</x:v>
+        <x:v>PRATİK FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2030" t="str">
-        <x:v>6001</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2031">
       <x:c r="A2031" t="str">
-        <x:v>FVR</x:v>
+        <x:v>JEU</x:v>
       </x:c>
       <x:c r="B2031" t="str">
-        <x:v>FAVORİ DİNLENME YERLERİ A.Ş.</x:v>
+        <x:v>FAİR FİNANSMAN ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2031" t="str">
-        <x:v>2119</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2032">
       <x:c r="A2032" t="str">
-        <x:v>LHY</x:v>
+        <x:v>JEY</x:v>
       </x:c>
       <x:c r="B2032" t="str">
-        <x:v>LOGO YATIRIM HOLDİNG A.Ş.</x:v>
+        <x:v>TEAM FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2032" t="str">
-        <x:v>2262</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2033">
       <x:c r="A2033" t="str">
-        <x:v>REY</x:v>
+        <x:v>JFA</x:v>
       </x:c>
       <x:c r="B2033" t="str">
-        <x:v>RUMELİ ELEKTRİK YATIRIM A.Ş.TMSF TAH.DAİ.6183 SAYILI YASA GEREĞİ HACİZLİDİR</x:v>
+        <x:v>HAYHAY FİNANSMAN A.Ş.</x:v>
       </x:c>
       <x:c r="C2033" t="str">
-        <x:v>5390</x:v>
-[...2 lines deleted...]
-        <x:v>INSTITUTIONAL INVESTORS</x:v>
+        <x:v>FINANCING COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2034">
       <x:c r="A2034" t="str">
-        <x:v>RY1</x:v>
+        <x:v>ACI</x:v>
       </x:c>
       <x:c r="B2034" t="str">
-        <x:v>RUMELİ ELEKTRİK YATIRIM A.Ş.TMSF TAH. DAİRESİ 6183 SAYILI YASA GEREĞİ HACİZLİ</x:v>
+        <x:v>ACIBADEM SAĞLIK HİZMETLERİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2034" t="str">
-        <x:v>5857</x:v>
-[...1 lines deleted...]
-      <x:c r="D2034" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2035">
       <x:c r="A2035" t="str">
-        <x:v>SYH</x:v>
+        <x:v>APK</x:v>
       </x:c>
       <x:c r="B2035" t="str">
-        <x:v>SEVGİ YATIRIM HOLDİNG A.Ş.</x:v>
+        <x:v>APEKS DIŞ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2035" t="str">
-        <x:v>1582</x:v>
-[...1 lines deleted...]
-      <x:c r="D2035" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2036">
       <x:c r="A2036" t="str">
-        <x:v>UGS</x:v>
+        <x:v>BAY</x:v>
       </x:c>
       <x:c r="B2036" t="str">
-        <x:v>ÜLKER BİSKÜVİ SAN. A.Ş.</x:v>
+        <x:v>BAYMER TURİZM VE YATIRIM A.Ş.</x:v>
       </x:c>
       <x:c r="C2036" t="str">
-        <x:v>1428</x:v>
-[...1 lines deleted...]
-      <x:c r="D2036" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2037">
       <x:c r="A2037" t="str">
-        <x:v>UIB</x:v>
+        <x:v>BBC</x:v>
       </x:c>
       <x:c r="B2037" t="str">
-        <x:v>TÜRKİYE ÜRÜN İHTİSAS BORSASI A.Ş.</x:v>
+        <x:v>BETONSAN BETON  VE ÇİMENTO SAN.İŞL.VE TİC.A.Ş.TMSF TAH.DAİ.6183 SAYILI YASA GEREĞİ HACİZLİDİR</x:v>
       </x:c>
       <x:c r="C2037" t="str">
-        <x:v>9221</x:v>
-[...1 lines deleted...]
-      <x:c r="D2037" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2038">
       <x:c r="A2038" t="str">
-        <x:v>UKI</x:v>
+        <x:v>BYT</x:v>
       </x:c>
       <x:c r="B2038" t="str">
-        <x:v>UKİ ULUSLARARASI KONFEKSİYON A.Ş.</x:v>
+        <x:v>BERKOSAN YALITIM VE TECRİT MADDELERİ ÜRETİM VE TİC.A.Ş</x:v>
       </x:c>
       <x:c r="C2038" t="str">
-        <x:v>1557</x:v>
-[...1 lines deleted...]
-      <x:c r="D2038" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2039">
       <x:c r="A2039" t="str">
-        <x:v>UNH</x:v>
+        <x:v>FVR</x:v>
       </x:c>
       <x:c r="B2039" t="str">
-        <x:v>ÜNAL HOLDİNG A.Ş.</x:v>
+        <x:v>FAVORİ DİNLENME YERLERİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2039" t="str">
-        <x:v>1757</x:v>
-[...1 lines deleted...]
-      <x:c r="D2039" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2040">
       <x:c r="A2040" t="str">
-        <x:v>UNL</x:v>
+        <x:v>LHY</x:v>
       </x:c>
       <x:c r="B2040" t="str">
-        <x:v>ÜNAL TARIM ÜRÜNLERİ İHRACAT VE SANAYİİ A.Ş.</x:v>
+        <x:v>LOGO YATIRIM HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C2040" t="str">
-        <x:v>1756</x:v>
-[...1 lines deleted...]
-      <x:c r="D2040" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2041">
       <x:c r="A2041" t="str">
-        <x:v>YDG</x:v>
+        <x:v>REY</x:v>
       </x:c>
       <x:c r="B2041" t="str">
-        <x:v>YILDIZ HOLDİNG A.Ş.</x:v>
+        <x:v>RUMELİ ELEKTRİK YATIRIM A.Ş.TMSF TAH.DAİ.6183 SAYILI YASA GEREĞİ HACİZLİDİR</x:v>
       </x:c>
       <x:c r="C2041" t="str">
-        <x:v>1473</x:v>
-[...1 lines deleted...]
-      <x:c r="D2041" t="str">
         <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2042">
       <x:c r="A2042" t="str">
-        <x:v>01S</x:v>
+        <x:v>RY1</x:v>
       </x:c>
       <x:c r="B2042" t="str">
-        <x:v>QUICK SİGORTA A.Ş.</x:v>
+        <x:v>RUMELİ ELEKTRİK YATIRIM A.Ş.TMSF TAH. DAİRESİ 6183 SAYILI YASA GEREĞİ HACİZLİ</x:v>
       </x:c>
       <x:c r="C2042" t="str">
-        <x:v>1061</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2043">
       <x:c r="A2043" t="str">
-        <x:v>03S</x:v>
+        <x:v>SYH</x:v>
       </x:c>
       <x:c r="B2043" t="str">
-        <x:v>DOĞA SİGORTA A.Ş.</x:v>
+        <x:v>SEVGİ YATIRIM HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C2043" t="str">
-        <x:v>1062</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2044">
       <x:c r="A2044" t="str">
-        <x:v>04S</x:v>
+        <x:v>UGS</x:v>
       </x:c>
       <x:c r="B2044" t="str">
-        <x:v>SINIRLI SORUMLU ATLAS SİGORTA KOOPERATİFİ</x:v>
+        <x:v>ÜLKER BİSKÜVİ SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C2044" t="str">
-        <x:v>1063</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2045">
       <x:c r="A2045" t="str">
-        <x:v>05S</x:v>
+        <x:v>UIB</x:v>
       </x:c>
       <x:c r="B2045" t="str">
-        <x:v>ANKARA ANONİM TÜRK SİGORTA ŞİRKETİ</x:v>
+        <x:v>TÜRKİYE ÜRÜN İHTİSAS BORSASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2045" t="str">
-        <x:v>1068</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2046">
       <x:c r="A2046" t="str">
-        <x:v>06S</x:v>
+        <x:v>UKI</x:v>
       </x:c>
       <x:c r="B2046" t="str">
-        <x:v>EULER HERMES SİGORTA A.Ş.</x:v>
+        <x:v>UKİ ULUSLARARASI KONFEKSİYON A.Ş.</x:v>
       </x:c>
       <x:c r="C2046" t="str">
-        <x:v>1086</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2047">
       <x:c r="A2047" t="str">
-        <x:v>1AH</x:v>
+        <x:v>UNH</x:v>
       </x:c>
       <x:c r="B2047" t="str">
-        <x:v>AKSİGORTA A.Ş.(HAYAT DALI TEMİNAT)</x:v>
+        <x:v>ÜNAL HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C2047" t="str">
-        <x:v>1533</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2048">
       <x:c r="A2048" t="str">
-        <x:v>2AE</x:v>
+        <x:v>UNL</x:v>
       </x:c>
       <x:c r="B2048" t="str">
-        <x:v>AKSİGORTA  A.Ş.(ELEMANTER DALI TEMİNAT)</x:v>
+        <x:v>ÜNAL TARIM ÜRÜNLERİ İHRACAT VE SANAYİİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2048" t="str">
-        <x:v>1534</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2049">
       <x:c r="A2049" t="str">
-        <x:v>3AS</x:v>
+        <x:v>YDG</x:v>
       </x:c>
       <x:c r="B2049" t="str">
-        <x:v>AKSİGORTA  A.Ş.</x:v>
+        <x:v>YILDIZ HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C2049" t="str">
-        <x:v>1535</x:v>
-[...2 lines deleted...]
-        <x:v>INSURANCE COMPANY</x:v>
+        <x:v>INSTITUTIONAL INVESTORS</x:v>
       </x:c>
     </x:row>
     <x:row r="2050">
       <x:c r="A2050" t="str">
-        <x:v>DSK</x:v>
+        <x:v>01S</x:v>
       </x:c>
       <x:c r="B2050" t="str">
-        <x:v>DOĞAL AFET SİGORTALARI KURUMU</x:v>
+        <x:v>QUICK SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2050" t="str">
-        <x:v>5175</x:v>
-[...1 lines deleted...]
-      <x:c r="D2050" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2051">
       <x:c r="A2051" t="str">
-        <x:v>GWS</x:v>
+        <x:v>03S</x:v>
       </x:c>
       <x:c r="B2051" t="str">
-        <x:v>GLOBAL WORLD SİGORTA ANONİM ŞİRKETİ</x:v>
+        <x:v>DOĞA SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2051" t="str">
-        <x:v>1178</x:v>
-[...1 lines deleted...]
-      <x:c r="D2051" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2052">
       <x:c r="A2052" t="str">
-        <x:v>HDI</x:v>
+        <x:v>04S</x:v>
       </x:c>
       <x:c r="B2052" t="str">
-        <x:v>HDI SİGORTA A.Ş.</x:v>
+        <x:v>SINIRLI SORUMLU ATLAS SİGORTA KOOPERATİFİ</x:v>
       </x:c>
       <x:c r="C2052" t="str">
-        <x:v>1122</x:v>
-[...1 lines deleted...]
-      <x:c r="D2052" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2053">
       <x:c r="A2053" t="str">
-        <x:v>KSI</x:v>
+        <x:v>05S</x:v>
       </x:c>
       <x:c r="B2053" t="str">
-        <x:v>KORU SİGORTA A.Ş.</x:v>
+        <x:v>ANKARA ANONİM TÜRK SİGORTA ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2053" t="str">
-        <x:v>1385</x:v>
-[...1 lines deleted...]
-      <x:c r="D2053" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2054">
       <x:c r="A2054" t="str">
-        <x:v>MDB</x:v>
+        <x:v>06S</x:v>
       </x:c>
       <x:c r="B2054" t="str">
-        <x:v>MAGDEBURGER SİGORTA A.Ş.</x:v>
+        <x:v>EULER HERMES SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2054" t="str">
-        <x:v>1313</x:v>
-[...1 lines deleted...]
-      <x:c r="D2054" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2055">
       <x:c r="A2055" t="str">
-        <x:v>NEO</x:v>
+        <x:v>1AH</x:v>
       </x:c>
       <x:c r="B2055" t="str">
-        <x:v>NEOVA KATILIM SİGORTA A.Ş.</x:v>
+        <x:v>AKSİGORTA A.Ş.(HAYAT DALI TEMİNAT)</x:v>
       </x:c>
       <x:c r="C2055" t="str">
-        <x:v>1163</x:v>
-[...1 lines deleted...]
-      <x:c r="D2055" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2056">
       <x:c r="A2056" t="str">
-        <x:v>RFR</x:v>
+        <x:v>2AE</x:v>
       </x:c>
       <x:c r="B2056" t="str">
-        <x:v>REFERANS SİGORTA A.Ş.</x:v>
+        <x:v>AKSİGORTA  A.Ş.(ELEMANTER DALI TEMİNAT)</x:v>
       </x:c>
       <x:c r="C2056" t="str">
-        <x:v>1318</x:v>
-[...1 lines deleted...]
-      <x:c r="D2056" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2057">
       <x:c r="A2057" t="str">
-        <x:v>SA1</x:v>
+        <x:v>3AS</x:v>
       </x:c>
       <x:c r="B2057" t="str">
-        <x:v>AXA SİGORTA A.Ş.</x:v>
+        <x:v>AKSİGORTA  A.Ş.</x:v>
       </x:c>
       <x:c r="C2057" t="str">
-        <x:v>7961</x:v>
-[...1 lines deleted...]
-      <x:c r="D2057" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2058">
       <x:c r="A2058" t="str">
-        <x:v>SA2</x:v>
+        <x:v>DSK</x:v>
       </x:c>
       <x:c r="B2058" t="str">
-        <x:v>ACIBADEM SAĞLIK VE HAYAT SİGORTA A.Ş.</x:v>
+        <x:v>DOĞAL AFET SİGORTALARI KURUMU</x:v>
       </x:c>
       <x:c r="C2058" t="str">
-        <x:v>8006</x:v>
-[...1 lines deleted...]
-      <x:c r="D2058" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2059">
       <x:c r="A2059" t="str">
-        <x:v>SA3</x:v>
+        <x:v>GWS</x:v>
       </x:c>
       <x:c r="B2059" t="str">
-        <x:v>ANADOLU ANONİM TÜRK SİGORTA ŞİRKETİ</x:v>
+        <x:v>GLOBAL WORLD SİGORTA ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2059" t="str">
-        <x:v>8178</x:v>
-[...1 lines deleted...]
-      <x:c r="D2059" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2060">
       <x:c r="A2060" t="str">
-        <x:v>SA4</x:v>
+        <x:v>HDI</x:v>
       </x:c>
       <x:c r="B2060" t="str">
-        <x:v>ZURİCH SİGORTA A.Ş.</x:v>
+        <x:v>HDI SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2060" t="str">
-        <x:v>8273</x:v>
-[...1 lines deleted...]
-      <x:c r="D2060" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2061">
       <x:c r="A2061" t="str">
-        <x:v>SA5</x:v>
+        <x:v>KSI</x:v>
       </x:c>
       <x:c r="B2061" t="str">
-        <x:v>EUREKO SİGORTA A.Ş.</x:v>
+        <x:v>KORU SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2061" t="str">
-        <x:v>8294</x:v>
-[...1 lines deleted...]
-      <x:c r="D2061" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2062">
       <x:c r="A2062" t="str">
-        <x:v>SA6</x:v>
+        <x:v>MDB</x:v>
       </x:c>
       <x:c r="B2062" t="str">
-        <x:v>TÜRKİYE SİGORTA A.Ş.</x:v>
+        <x:v>MAGDEBURGER SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2062" t="str">
-        <x:v>9192</x:v>
-[...1 lines deleted...]
-      <x:c r="D2062" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2063">
       <x:c r="A2063" t="str">
-        <x:v>SA7</x:v>
+        <x:v>NEO</x:v>
       </x:c>
       <x:c r="B2063" t="str">
-        <x:v>TÜRK REASÜRANS A.Ş.</x:v>
+        <x:v>NEOVA KATILIM SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2063" t="str">
-        <x:v>9368</x:v>
-[...1 lines deleted...]
-      <x:c r="D2063" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2064">
       <x:c r="A2064" t="str">
-        <x:v>SOM</x:v>
+        <x:v>RFR</x:v>
       </x:c>
       <x:c r="B2064" t="str">
-        <x:v>SOMPO SİGORTA A.Ş.</x:v>
+        <x:v>REFERANS SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2064" t="str">
-        <x:v>1352</x:v>
-[...1 lines deleted...]
-      <x:c r="D2064" t="str">
         <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2065">
       <x:c r="A2065" t="str">
-        <x:v>ATL</x:v>
+        <x:v>SA1</x:v>
       </x:c>
       <x:c r="B2065" t="str">
-        <x:v>ATLAS MENKUL KIYMETLER YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>AXA SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2065" t="str">
-        <x:v>0301</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2066">
       <x:c r="A2066" t="str">
-        <x:v>BMO</x:v>
+        <x:v>SA2</x:v>
       </x:c>
       <x:c r="B2066" t="str">
-        <x:v>COSMOS YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ACIBADEM SAĞLIK VE HAYAT SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2066" t="str">
-        <x:v>0642</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2067">
       <x:c r="A2067" t="str">
-        <x:v>ECO</x:v>
+        <x:v>SA3</x:v>
       </x:c>
       <x:c r="B2067" t="str">
-        <x:v>METRO YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ANADOLU ANONİM TÜRK SİGORTA ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2067" t="str">
-        <x:v>1734</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2068">
       <x:c r="A2068" t="str">
-        <x:v>EOR</x:v>
+        <x:v>SA4</x:v>
       </x:c>
       <x:c r="B2068" t="str">
-        <x:v>EURO KAPİTAL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ZURİCH SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2068" t="str">
-        <x:v>6047</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2069">
       <x:c r="A2069" t="str">
-        <x:v>ETY</x:v>
+        <x:v>SA5</x:v>
       </x:c>
       <x:c r="B2069" t="str">
-        <x:v>EURO TREND YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>EUREKO SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2069" t="str">
-        <x:v>5270</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2070">
       <x:c r="A2070" t="str">
-        <x:v>EUO</x:v>
+        <x:v>SA6</x:v>
       </x:c>
       <x:c r="B2070" t="str">
-        <x:v>EURO MENKUL KIYMET YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TÜRKİYE SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2070" t="str">
-        <x:v>4929</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2071">
       <x:c r="A2071" t="str">
-        <x:v>GAO</x:v>
+        <x:v>SA7</x:v>
       </x:c>
       <x:c r="B2071" t="str">
-        <x:v>GARANTİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TÜRK REASÜRANS A.Ş.</x:v>
       </x:c>
       <x:c r="C2071" t="str">
-        <x:v>1424</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2072">
       <x:c r="A2072" t="str">
-        <x:v>OYO</x:v>
+        <x:v>SOM</x:v>
       </x:c>
       <x:c r="B2072" t="str">
-        <x:v>OYAK YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>SOMPO SİGORTA A.Ş.</x:v>
       </x:c>
       <x:c r="C2072" t="str">
-        <x:v>5158</x:v>
-[...2 lines deleted...]
-        <x:v>INVESTMENT TRUST</x:v>
+        <x:v>INSURANCE COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2073">
       <x:c r="A2073" t="str">
-        <x:v>TIO</x:v>
+        <x:v>ATL</x:v>
       </x:c>
       <x:c r="B2073" t="str">
-        <x:v>İŞ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ATLAS MENKUL KIYMETLER YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2073" t="str">
-        <x:v>0645</x:v>
-[...1 lines deleted...]
-      <x:c r="D2073" t="str">
         <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2074">
       <x:c r="A2074" t="str">
-        <x:v>VYO</x:v>
+        <x:v>BMO</x:v>
       </x:c>
       <x:c r="B2074" t="str">
-        <x:v>VAKIF MENKUL KIYMET YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>COSMOS YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2074" t="str">
-        <x:v>0249</x:v>
-[...1 lines deleted...]
-      <x:c r="D2074" t="str">
         <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2075">
       <x:c r="A2075" t="str">
-        <x:v>LDT</x:v>
+        <x:v>ECO</x:v>
       </x:c>
       <x:c r="B2075" t="str">
-        <x:v>LISANSLI DEPOCULUK TAZMİN FONU</x:v>
+        <x:v>METRO YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2075" t="str">
-        <x:v>9174</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2076">
       <x:c r="A2076" t="str">
-        <x:v>XAC</x:v>
+        <x:v>EOR</x:v>
       </x:c>
       <x:c r="B2076" t="str">
-        <x:v>EGE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EURO KAPİTAL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2076" t="str">
-        <x:v>7534</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2077">
       <x:c r="A2077" t="str">
-        <x:v>XAG</x:v>
+        <x:v>ETY</x:v>
       </x:c>
       <x:c r="B2077" t="str">
-        <x:v>KAİNAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EURO TREND YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2077" t="str">
-        <x:v>7653</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2078">
       <x:c r="A2078" t="str">
-        <x:v>XAL</x:v>
+        <x:v>EUO</x:v>
       </x:c>
       <x:c r="B2078" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.</x:v>
+        <x:v>EURO MENKUL KIYMET YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2078" t="str">
-        <x:v>7661</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2079">
       <x:c r="A2079" t="str">
-        <x:v>XAM</x:v>
+        <x:v>GAO</x:v>
       </x:c>
       <x:c r="B2079" t="str">
-        <x:v>TIRYAKI TARIM ÜRÜNLERİ LİSANSLI DEP.SAN.VE TİC.A.Ş.</x:v>
+        <x:v>GARANTİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2079" t="str">
-        <x:v>7667</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2080">
       <x:c r="A2080" t="str">
-        <x:v>XAN</x:v>
+        <x:v>OYO</x:v>
       </x:c>
       <x:c r="B2080" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANLI DEPOCULUK SAN. VE TİC. A.Ş. LÜLEBURGAZ ŞUBESİ</x:v>
+        <x:v>OYAK YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2080" t="str">
-        <x:v>7687</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2081">
       <x:c r="A2081" t="str">
-        <x:v>XAP</x:v>
+        <x:v>TIO</x:v>
       </x:c>
       <x:c r="B2081" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. POLATLI ŞUBESİ</x:v>
+        <x:v>İŞ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2081" t="str">
-        <x:v>7688</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2082">
       <x:c r="A2082" t="str">
-        <x:v>XAR</x:v>
+        <x:v>VYO</x:v>
       </x:c>
       <x:c r="B2082" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. AHİBOZ ŞUBESİ</x:v>
+        <x:v>VAKIF MENKUL KIYMET YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2082" t="str">
-        <x:v>7689</x:v>
-[...2 lines deleted...]
-        <x:v>LICENSED WAREHOUSES</x:v>
+        <x:v>INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2083">
       <x:c r="A2083" t="str">
-        <x:v>XAS</x:v>
+        <x:v>LDT</x:v>
       </x:c>
       <x:c r="B2083" t="str">
-        <x:v>ANADOLU SELÇUKLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>LISANSLI DEPOCULUK TAZMİN FONU</x:v>
       </x:c>
       <x:c r="C2083" t="str">
-        <x:v>7753</x:v>
-[...1 lines deleted...]
-      <x:c r="D2083" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2084">
       <x:c r="A2084" t="str">
-        <x:v>XAT</x:v>
+        <x:v>XAC</x:v>
       </x:c>
       <x:c r="B2084" t="str">
-        <x:v>YALNIZLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.</x:v>
+        <x:v>EGE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2084" t="str">
-        <x:v>7762</x:v>
-[...1 lines deleted...]
-      <x:c r="D2084" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2085">
       <x:c r="A2085" t="str">
-        <x:v>XAU</x:v>
+        <x:v>XAG</x:v>
       </x:c>
       <x:c r="B2085" t="str">
-        <x:v>TOPRAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.</x:v>
+        <x:v>KAİNAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2085" t="str">
-        <x:v>7781</x:v>
-[...1 lines deleted...]
-      <x:c r="D2085" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2086">
       <x:c r="A2086" t="str">
-        <x:v>XAV</x:v>
+        <x:v>XAL</x:v>
       </x:c>
       <x:c r="B2086" t="str">
-        <x:v>ÇANKIRI TARIM ÜRÜNLERİ VE LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2086" t="str">
-        <x:v>7848</x:v>
-[...1 lines deleted...]
-      <x:c r="D2086" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2087">
       <x:c r="A2087" t="str">
-        <x:v>XAZ</x:v>
+        <x:v>XAM</x:v>
       </x:c>
       <x:c r="B2087" t="str">
-        <x:v>MARMARABİRLİK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TIRYAKI TARIM ÜRÜNLERİ LİSANSLI DEP.SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2087" t="str">
-        <x:v>8037</x:v>
-[...1 lines deleted...]
-      <x:c r="D2087" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2088">
       <x:c r="A2088" t="str">
-        <x:v>XBA</x:v>
+        <x:v>XAN</x:v>
       </x:c>
       <x:c r="B2088" t="str">
-        <x:v>KONYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANLI DEPOCULUK SAN. VE TİC. A.Ş. LÜLEBURGAZ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2088" t="str">
-        <x:v>8216</x:v>
-[...1 lines deleted...]
-      <x:c r="D2088" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2089">
       <x:c r="A2089" t="str">
-        <x:v>XBB</x:v>
+        <x:v>XAP</x:v>
       </x:c>
       <x:c r="B2089" t="str">
-        <x:v>ÖZMEN HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. POLATLI ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2089" t="str">
-        <x:v>8285</x:v>
-[...1 lines deleted...]
-      <x:c r="D2089" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2090">
       <x:c r="A2090" t="str">
-        <x:v>XBC</x:v>
+        <x:v>XAR</x:v>
       </x:c>
       <x:c r="B2090" t="str">
-        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. AHİBOZ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2090" t="str">
-        <x:v>8295</x:v>
-[...1 lines deleted...]
-      <x:c r="D2090" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2091">
       <x:c r="A2091" t="str">
-        <x:v>XBD</x:v>
+        <x:v>XAS</x:v>
       </x:c>
       <x:c r="B2091" t="str">
-        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(ŞARKIŞLA ŞUBESİ)</x:v>
+        <x:v>ANADOLU SELÇUKLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2091" t="str">
-        <x:v>8313</x:v>
-[...1 lines deleted...]
-      <x:c r="D2091" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2092">
       <x:c r="A2092" t="str">
-        <x:v>XBE</x:v>
+        <x:v>XAT</x:v>
       </x:c>
       <x:c r="B2092" t="str">
-        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(BOĞAZLIYAN ŞUBESİ)</x:v>
+        <x:v>YALNIZLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2092" t="str">
-        <x:v>8314</x:v>
-[...1 lines deleted...]
-      <x:c r="D2092" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2093">
       <x:c r="A2093" t="str">
-        <x:v>XBF</x:v>
+        <x:v>XAU</x:v>
       </x:c>
       <x:c r="B2093" t="str">
-        <x:v>SARAÇ HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>TOPRAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2093" t="str">
-        <x:v>8325</x:v>
-[...1 lines deleted...]
-      <x:c r="D2093" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2094">
       <x:c r="A2094" t="str">
-        <x:v>XBG</x:v>
+        <x:v>XAV</x:v>
       </x:c>
       <x:c r="B2094" t="str">
-        <x:v>KÖSEOĞLU AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÇANKIRI TARIM ÜRÜNLERİ VE LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2094" t="str">
-        <x:v>8327</x:v>
-[...1 lines deleted...]
-      <x:c r="D2094" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2095">
       <x:c r="A2095" t="str">
-        <x:v>XBH</x:v>
+        <x:v>XAZ</x:v>
       </x:c>
       <x:c r="B2095" t="str">
-        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(DEVELİ ŞUBESİ)</x:v>
+        <x:v>MARMARABİRLİK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2095" t="str">
-        <x:v>8331</x:v>
-[...1 lines deleted...]
-      <x:c r="D2095" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2096">
       <x:c r="A2096" t="str">
-        <x:v>XBI</x:v>
+        <x:v>XBA</x:v>
       </x:c>
       <x:c r="B2096" t="str">
-        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KONYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2096" t="str">
-        <x:v>8346</x:v>
-[...1 lines deleted...]
-      <x:c r="D2096" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2097">
       <x:c r="A2097" t="str">
-        <x:v>XBJ</x:v>
+        <x:v>XBB</x:v>
       </x:c>
       <x:c r="B2097" t="str">
-        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.-KONYA  ŞUBE</x:v>
+        <x:v>ÖZMEN HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2097" t="str">
-        <x:v>8351</x:v>
-[...1 lines deleted...]
-      <x:c r="D2097" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2098">
       <x:c r="A2098" t="str">
-        <x:v>XBK</x:v>
+        <x:v>XBC</x:v>
       </x:c>
       <x:c r="B2098" t="str">
-        <x:v>KONAGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2098" t="str">
-        <x:v>8352</x:v>
-[...1 lines deleted...]
-      <x:c r="D2098" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2099">
       <x:c r="A2099" t="str">
-        <x:v>XBL</x:v>
+        <x:v>XBD</x:v>
       </x:c>
       <x:c r="B2099" t="str">
-        <x:v>ÖZEKİZLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(ŞARKIŞLA ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2099" t="str">
-        <x:v>8423</x:v>
-[...1 lines deleted...]
-      <x:c r="D2099" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2100">
       <x:c r="A2100" t="str">
-        <x:v>XBM</x:v>
+        <x:v>XBE</x:v>
       </x:c>
       <x:c r="B2100" t="str">
-        <x:v>ULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(BOĞAZLIYAN ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2100" t="str">
-        <x:v>8464</x:v>
-[...1 lines deleted...]
-      <x:c r="D2100" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2101">
       <x:c r="A2101" t="str">
-        <x:v>XBN</x:v>
+        <x:v>XBF</x:v>
       </x:c>
       <x:c r="B2101" t="str">
-        <x:v>GRAİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SARAÇ HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2101" t="str">
-        <x:v>8512</x:v>
-[...1 lines deleted...]
-      <x:c r="D2101" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2102">
       <x:c r="A2102" t="str">
-        <x:v>XBO</x:v>
+        <x:v>XBG</x:v>
       </x:c>
       <x:c r="B2102" t="str">
-        <x:v>KAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KÖSEOĞLU AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2102" t="str">
-        <x:v>8571</x:v>
-[...1 lines deleted...]
-      <x:c r="D2102" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2103">
       <x:c r="A2103" t="str">
-        <x:v>XBP</x:v>
+        <x:v>XBH</x:v>
       </x:c>
       <x:c r="B2103" t="str">
-        <x:v>ŞAKİROĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KAYSERİ ŞEKER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(DEVELİ ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2103" t="str">
-        <x:v>8572</x:v>
-[...1 lines deleted...]
-      <x:c r="D2103" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2104">
       <x:c r="A2104" t="str">
-        <x:v>XBR</x:v>
+        <x:v>XBI</x:v>
       </x:c>
       <x:c r="B2104" t="str">
-        <x:v>MARDİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2104" t="str">
-        <x:v>8573</x:v>
-[...1 lines deleted...]
-      <x:c r="D2104" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2105">
       <x:c r="A2105" t="str">
-        <x:v>XBS</x:v>
+        <x:v>XBJ</x:v>
       </x:c>
       <x:c r="B2105" t="str">
-        <x:v>AVS AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.-KONYA  ŞUBE</x:v>
       </x:c>
       <x:c r="C2105" t="str">
-        <x:v>8582</x:v>
-[...1 lines deleted...]
-      <x:c r="D2105" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2106">
       <x:c r="A2106" t="str">
-        <x:v>XBT</x:v>
+        <x:v>XBK</x:v>
       </x:c>
       <x:c r="B2106" t="str">
-        <x:v>ALTUNTAŞ TARIM ÜRÜNLERI LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KONAGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2106" t="str">
-        <x:v>8660</x:v>
-[...1 lines deleted...]
-      <x:c r="D2106" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2107">
       <x:c r="A2107" t="str">
-        <x:v>XBU</x:v>
+        <x:v>XBL</x:v>
       </x:c>
       <x:c r="B2107" t="str">
-        <x:v>TRAKYA EVREN TARIM ÜRÜNLERI LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZEKİZLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2107" t="str">
-        <x:v>8662</x:v>
-[...1 lines deleted...]
-      <x:c r="D2107" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2108">
       <x:c r="A2108" t="str">
-        <x:v>XBV</x:v>
+        <x:v>XBM</x:v>
       </x:c>
       <x:c r="B2108" t="str">
-        <x:v>EDİRNE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2108" t="str">
-        <x:v>8663</x:v>
-[...1 lines deleted...]
-      <x:c r="D2108" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2109">
       <x:c r="A2109" t="str">
-        <x:v>XBY</x:v>
+        <x:v>XBN</x:v>
       </x:c>
       <x:c r="B2109" t="str">
-        <x:v>LÜLEBURGAZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GRAİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2109" t="str">
-        <x:v>8664</x:v>
-[...1 lines deleted...]
-      <x:c r="D2109" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2110">
       <x:c r="A2110" t="str">
-        <x:v>XBZ</x:v>
+        <x:v>XBO</x:v>
       </x:c>
       <x:c r="B2110" t="str">
-        <x:v>HEKİMOĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2110" t="str">
-        <x:v>8672</x:v>
-[...1 lines deleted...]
-      <x:c r="D2110" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2111">
       <x:c r="A2111" t="str">
-        <x:v>XCA</x:v>
+        <x:v>XBP</x:v>
       </x:c>
       <x:c r="B2111" t="str">
-        <x:v>SELÇUKLU YILDIZI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞAKİROĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2111" t="str">
-        <x:v>8693</x:v>
-[...1 lines deleted...]
-      <x:c r="D2111" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2112">
       <x:c r="A2112" t="str">
-        <x:v>XCB</x:v>
+        <x:v>XBR</x:v>
       </x:c>
       <x:c r="B2112" t="str">
-        <x:v>NERGİZLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MARDİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2112" t="str">
-        <x:v>8699</x:v>
-[...1 lines deleted...]
-      <x:c r="D2112" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2113">
       <x:c r="A2113" t="str">
-        <x:v>XCC</x:v>
+        <x:v>XBS</x:v>
       </x:c>
       <x:c r="B2113" t="str">
-        <x:v>AKGÜLLER TAHIL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AVS AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2113" t="str">
-        <x:v>8702</x:v>
-[...1 lines deleted...]
-      <x:c r="D2113" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2114">
       <x:c r="A2114" t="str">
-        <x:v>XCD</x:v>
+        <x:v>XBT</x:v>
       </x:c>
       <x:c r="B2114" t="str">
-        <x:v>CEMAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>ALTUNTAŞ TARIM ÜRÜNLERI LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2114" t="str">
-        <x:v>8709</x:v>
-[...1 lines deleted...]
-      <x:c r="D2114" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2115">
       <x:c r="A2115" t="str">
-        <x:v>XCE</x:v>
+        <x:v>XBU</x:v>
       </x:c>
       <x:c r="B2115" t="str">
-        <x:v>EVLİK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TRAKYA EVREN TARIM ÜRÜNLERI LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2115" t="str">
-        <x:v>8712</x:v>
-[...1 lines deleted...]
-      <x:c r="D2115" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2116">
       <x:c r="A2116" t="str">
-        <x:v>XCF</x:v>
+        <x:v>XBV</x:v>
       </x:c>
       <x:c r="B2116" t="str">
-        <x:v>GİRESUN FINDIK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EDİRNE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2116" t="str">
-        <x:v>8716</x:v>
-[...1 lines deleted...]
-      <x:c r="D2116" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2117">
       <x:c r="A2117" t="str">
-        <x:v>XCG</x:v>
+        <x:v>XBY</x:v>
       </x:c>
       <x:c r="B2117" t="str">
-        <x:v>SAFİRTAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>LÜLEBURGAZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2117" t="str">
-        <x:v>8717</x:v>
-[...1 lines deleted...]
-      <x:c r="D2117" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2118">
       <x:c r="A2118" t="str">
-        <x:v>XCI</x:v>
+        <x:v>XBZ</x:v>
       </x:c>
       <x:c r="B2118" t="str">
-        <x:v>GÜZEL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HEKİMOĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2118" t="str">
-        <x:v>8721</x:v>
-[...1 lines deleted...]
-      <x:c r="D2118" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2119">
       <x:c r="A2119" t="str">
-        <x:v>XCJ</x:v>
+        <x:v>XCA</x:v>
       </x:c>
       <x:c r="B2119" t="str">
-        <x:v>ATB ÇUKUROVA TARIM ÜRÜNLERİ LİSANLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SELÇUKLU YILDIZI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2119" t="str">
-        <x:v>8722</x:v>
-[...1 lines deleted...]
-      <x:c r="D2119" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2120">
       <x:c r="A2120" t="str">
-        <x:v>XCK</x:v>
+        <x:v>XCB</x:v>
       </x:c>
       <x:c r="B2120" t="str">
-        <x:v>RANA FARM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>NERGİZLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2120" t="str">
-        <x:v>8752</x:v>
-[...1 lines deleted...]
-      <x:c r="D2120" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2121">
       <x:c r="A2121" t="str">
-        <x:v>XCL</x:v>
+        <x:v>XCC</x:v>
       </x:c>
       <x:c r="B2121" t="str">
-        <x:v>SANDIKÇI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AKGÜLLER TAHIL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2121" t="str">
-        <x:v>8845</x:v>
-[...1 lines deleted...]
-      <x:c r="D2121" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2122">
       <x:c r="A2122" t="str">
-        <x:v>XCN</x:v>
+        <x:v>XCD</x:v>
       </x:c>
       <x:c r="B2122" t="str">
-        <x:v>YUSUF ZENGİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>CEMAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2122" t="str">
-        <x:v>8933</x:v>
-[...1 lines deleted...]
-      <x:c r="D2122" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2123">
       <x:c r="A2123" t="str">
-        <x:v>XCO</x:v>
+        <x:v>XCE</x:v>
       </x:c>
       <x:c r="B2123" t="str">
-        <x:v>ÖZBUĞDAY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EVLİK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2123" t="str">
-        <x:v>8925</x:v>
-[...1 lines deleted...]
-      <x:c r="D2123" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2124">
       <x:c r="A2124" t="str">
-        <x:v>XCP</x:v>
+        <x:v>XCF</x:v>
       </x:c>
       <x:c r="B2124" t="str">
-        <x:v>KIZILTEPE AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GİRESUN FINDIK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2124" t="str">
-        <x:v>8931</x:v>
-[...1 lines deleted...]
-      <x:c r="D2124" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2125">
       <x:c r="A2125" t="str">
-        <x:v>XCR</x:v>
+        <x:v>XCG</x:v>
       </x:c>
       <x:c r="B2125" t="str">
-        <x:v>ŞİMALA TAR.ÜR.LİSANSLI DEPOCULUK</x:v>
+        <x:v>SAFİRTAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2125" t="str">
-        <x:v>8930</x:v>
-[...1 lines deleted...]
-      <x:c r="D2125" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2126">
       <x:c r="A2126" t="str">
-        <x:v>XCS</x:v>
+        <x:v>XCI</x:v>
       </x:c>
       <x:c r="B2126" t="str">
-        <x:v>UNSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ  VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>GÜZEL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2126" t="str">
-        <x:v>8932</x:v>
-[...1 lines deleted...]
-      <x:c r="D2126" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2127">
       <x:c r="A2127" t="str">
-        <x:v>XCT</x:v>
+        <x:v>XCJ</x:v>
       </x:c>
       <x:c r="B2127" t="str">
-        <x:v>TK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ATB ÇUKUROVA TARIM ÜRÜNLERİ LİSANLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2127" t="str">
-        <x:v>8935</x:v>
-[...1 lines deleted...]
-      <x:c r="D2127" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2128">
       <x:c r="A2128" t="str">
-        <x:v>XCU</x:v>
+        <x:v>XCK</x:v>
       </x:c>
       <x:c r="B2128" t="str">
-        <x:v>PTB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>RANA FARM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2128" t="str">
-        <x:v>8937</x:v>
-[...1 lines deleted...]
-      <x:c r="D2128" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2129">
       <x:c r="A2129" t="str">
-        <x:v>XCV</x:v>
+        <x:v>XCL</x:v>
       </x:c>
       <x:c r="B2129" t="str">
-        <x:v>MUTLU GRAİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SANDIKÇI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2129" t="str">
-        <x:v>8939</x:v>
-[...1 lines deleted...]
-      <x:c r="D2129" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2130">
       <x:c r="A2130" t="str">
-        <x:v>XCY</x:v>
+        <x:v>XCN</x:v>
       </x:c>
       <x:c r="B2130" t="str">
-        <x:v>TEZCAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>YUSUF ZENGİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2130" t="str">
-        <x:v>8941</x:v>
-[...1 lines deleted...]
-      <x:c r="D2130" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2131">
       <x:c r="A2131" t="str">
-        <x:v>XCZ</x:v>
+        <x:v>XCO</x:v>
       </x:c>
       <x:c r="B2131" t="str">
-        <x:v>MYSİLO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZBUĞDAY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2131" t="str">
-        <x:v>8949</x:v>
-[...1 lines deleted...]
-      <x:c r="D2131" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2132">
       <x:c r="A2132" t="str">
-        <x:v>XDA</x:v>
+        <x:v>XCP</x:v>
       </x:c>
       <x:c r="B2132" t="str">
-        <x:v>ERGÜNLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KIZILTEPE AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2132" t="str">
-        <x:v>8953</x:v>
-[...1 lines deleted...]
-      <x:c r="D2132" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2133">
       <x:c r="A2133" t="str">
-        <x:v>XDB</x:v>
+        <x:v>XCR</x:v>
       </x:c>
       <x:c r="B2133" t="str">
-        <x:v>RUHBAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞİMALA TAR.ÜR.LİSANSLI DEPOCULUK</x:v>
       </x:c>
       <x:c r="C2133" t="str">
-        <x:v>8956</x:v>
-[...1 lines deleted...]
-      <x:c r="D2133" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2134">
       <x:c r="A2134" t="str">
-        <x:v>XDC</x:v>
+        <x:v>XCS</x:v>
       </x:c>
       <x:c r="B2134" t="str">
-        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>UNSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ  VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2134" t="str">
-        <x:v>8957</x:v>
-[...1 lines deleted...]
-      <x:c r="D2134" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2135">
       <x:c r="A2135" t="str">
-        <x:v>XDD</x:v>
+        <x:v>XCT</x:v>
       </x:c>
       <x:c r="B2135" t="str">
-        <x:v>ALTILAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2135" t="str">
-        <x:v>8958</x:v>
-[...1 lines deleted...]
-      <x:c r="D2135" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2136">
       <x:c r="A2136" t="str">
-        <x:v>XDE</x:v>
+        <x:v>XCU</x:v>
       </x:c>
       <x:c r="B2136" t="str">
-        <x:v>ALTINAGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>PTB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2136" t="str">
-        <x:v>8973</x:v>
-[...1 lines deleted...]
-      <x:c r="D2136" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2137">
       <x:c r="A2137" t="str">
-        <x:v>XDF</x:v>
+        <x:v>XCV</x:v>
       </x:c>
       <x:c r="B2137" t="str">
-        <x:v>SİVAS LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>MUTLU GRAİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2137" t="str">
-        <x:v>8974</x:v>
-[...1 lines deleted...]
-      <x:c r="D2137" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2138">
       <x:c r="A2138" t="str">
-        <x:v>XDG</x:v>
+        <x:v>XCY</x:v>
       </x:c>
       <x:c r="B2138" t="str">
-        <x:v>SÖNMEZLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TEZCAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2138" t="str">
-        <x:v>8979</x:v>
-[...1 lines deleted...]
-      <x:c r="D2138" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2139">
       <x:c r="A2139" t="str">
-        <x:v>XDH</x:v>
+        <x:v>XCZ</x:v>
       </x:c>
       <x:c r="B2139" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. MUCUR ŞUBESİ</x:v>
+        <x:v>MYSİLO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2139" t="str">
-        <x:v>8983</x:v>
-[...1 lines deleted...]
-      <x:c r="D2139" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2140">
       <x:c r="A2140" t="str">
-        <x:v>XDI</x:v>
+        <x:v>XDA</x:v>
       </x:c>
       <x:c r="B2140" t="str">
-        <x:v>AYSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ERGÜNLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2140" t="str">
-        <x:v>8997</x:v>
-[...1 lines deleted...]
-      <x:c r="D2140" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2141">
       <x:c r="A2141" t="str">
-        <x:v>XDJ</x:v>
+        <x:v>XDB</x:v>
       </x:c>
       <x:c r="B2141" t="str">
-        <x:v>TEKBAŞLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>RUHBAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2141" t="str">
-        <x:v>9021</x:v>
-[...1 lines deleted...]
-      <x:c r="D2141" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2142">
       <x:c r="A2142" t="str">
-        <x:v>XDK</x:v>
+        <x:v>XDC</x:v>
       </x:c>
       <x:c r="B2142" t="str">
-        <x:v>HACI EMİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2142" t="str">
-        <x:v>9042</x:v>
-[...1 lines deleted...]
-      <x:c r="D2142" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2143">
       <x:c r="A2143" t="str">
-        <x:v>XDL</x:v>
+        <x:v>XDD</x:v>
       </x:c>
       <x:c r="B2143" t="str">
-        <x:v>ATA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALTILAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2143" t="str">
-        <x:v>9049</x:v>
-[...1 lines deleted...]
-      <x:c r="D2143" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2144">
       <x:c r="A2144" t="str">
-        <x:v>XDM</x:v>
+        <x:v>XDE</x:v>
       </x:c>
       <x:c r="B2144" t="str">
-        <x:v>AL LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALTINAGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2144" t="str">
-        <x:v>9059</x:v>
-[...1 lines deleted...]
-      <x:c r="D2144" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2145">
       <x:c r="A2145" t="str">
-        <x:v>XDN</x:v>
+        <x:v>XDF</x:v>
       </x:c>
       <x:c r="B2145" t="str">
-        <x:v>TEKİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SİVAS LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2145" t="str">
-        <x:v>9064</x:v>
-[...1 lines deleted...]
-      <x:c r="D2145" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2146">
       <x:c r="A2146" t="str">
-        <x:v>XDO</x:v>
+        <x:v>XDG</x:v>
       </x:c>
       <x:c r="B2146" t="str">
-        <x:v>İPSALA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>SÖNMEZLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2146" t="str">
-        <x:v>9092</x:v>
-[...1 lines deleted...]
-      <x:c r="D2146" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2147">
       <x:c r="A2147" t="str">
-        <x:v>XDP</x:v>
+        <x:v>XDH</x:v>
       </x:c>
       <x:c r="B2147" t="str">
-        <x:v>AKSARAY İLİ TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. MUCUR ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2147" t="str">
-        <x:v>9112</x:v>
-[...1 lines deleted...]
-      <x:c r="D2147" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2148">
       <x:c r="A2148" t="str">
-        <x:v>XDR</x:v>
+        <x:v>XDI</x:v>
       </x:c>
       <x:c r="B2148" t="str">
-        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.-GAZİANTEP ŞUBE</x:v>
+        <x:v>AYSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2148" t="str">
-        <x:v>9126</x:v>
-[...1 lines deleted...]
-      <x:c r="D2148" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2149">
       <x:c r="A2149" t="str">
-        <x:v>XDS</x:v>
+        <x:v>XDJ</x:v>
       </x:c>
       <x:c r="B2149" t="str">
-        <x:v>ALTUNTAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(AĞAÇÖREN)ŞUBE</x:v>
+        <x:v>TEKBAŞLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2149" t="str">
-        <x:v>9134</x:v>
-[...1 lines deleted...]
-      <x:c r="D2149" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2150">
       <x:c r="A2150" t="str">
-        <x:v>XDT</x:v>
+        <x:v>XDK</x:v>
       </x:c>
       <x:c r="B2150" t="str">
-        <x:v>GAP ŞANLIURFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HACI EMİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2150" t="str">
-        <x:v>9151</x:v>
-[...1 lines deleted...]
-      <x:c r="D2150" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2151">
       <x:c r="A2151" t="str">
-        <x:v>XDU</x:v>
+        <x:v>XDL</x:v>
       </x:c>
       <x:c r="B2151" t="str">
-        <x:v>ŞANLIURFA PAMUK TARIM ÜRÜNLERI LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ATA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2151" t="str">
-        <x:v>9152</x:v>
-[...1 lines deleted...]
-      <x:c r="D2151" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2152">
       <x:c r="A2152" t="str">
-        <x:v>XDV</x:v>
+        <x:v>XDM</x:v>
       </x:c>
       <x:c r="B2152" t="str">
-        <x:v>ŞİMŞEKLİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>AL LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2152" t="str">
-        <x:v>9168</x:v>
-[...1 lines deleted...]
-      <x:c r="D2152" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2153">
       <x:c r="A2153" t="str">
-        <x:v>XDZ</x:v>
+        <x:v>XDN</x:v>
       </x:c>
       <x:c r="B2153" t="str">
-        <x:v>OBA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>TEKİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2153" t="str">
-        <x:v>9197</x:v>
-[...1 lines deleted...]
-      <x:c r="D2153" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2154">
       <x:c r="A2154" t="str">
-        <x:v>XEA</x:v>
+        <x:v>XDO</x:v>
       </x:c>
       <x:c r="B2154" t="str">
-        <x:v>ESLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>İPSALA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2154" t="str">
-        <x:v>9259</x:v>
-[...1 lines deleted...]
-      <x:c r="D2154" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2155">
       <x:c r="A2155" t="str">
-        <x:v>XEB</x:v>
+        <x:v>XDP</x:v>
       </x:c>
       <x:c r="B2155" t="str">
-        <x:v>ATARLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AKSARAY İLİ TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2155" t="str">
-        <x:v>9271</x:v>
-[...1 lines deleted...]
-      <x:c r="D2155" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2156">
       <x:c r="A2156" t="str">
-        <x:v>XEC</x:v>
+        <x:v>XDR</x:v>
       </x:c>
       <x:c r="B2156" t="str">
-        <x:v>KFM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.-GAZİANTEP ŞUBE</x:v>
       </x:c>
       <x:c r="C2156" t="str">
-        <x:v>9275</x:v>
-[...1 lines deleted...]
-      <x:c r="D2156" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2157">
       <x:c r="A2157" t="str">
-        <x:v>XED</x:v>
+        <x:v>XDS</x:v>
       </x:c>
       <x:c r="B2157" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş. KEŞAN ŞUBESİ</x:v>
+        <x:v>ALTUNTAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(AĞAÇÖREN)ŞUBE</x:v>
       </x:c>
       <x:c r="C2157" t="str">
-        <x:v>9281</x:v>
-[...1 lines deleted...]
-      <x:c r="D2157" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2158">
       <x:c r="A2158" t="str">
-        <x:v>XEE</x:v>
+        <x:v>XDT</x:v>
       </x:c>
       <x:c r="B2158" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.SARIKAYA ŞUBESİ</x:v>
+        <x:v>GAP ŞANLIURFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2158" t="str">
-        <x:v>9282</x:v>
-[...1 lines deleted...]
-      <x:c r="D2158" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2159">
       <x:c r="A2159" t="str">
-        <x:v>XEF</x:v>
+        <x:v>XDU</x:v>
       </x:c>
       <x:c r="B2159" t="str">
-        <x:v>ATB TARIM ÜRÜNLERİ LİSANSLI DEP.A.Ş.</x:v>
+        <x:v>ŞANLIURFA PAMUK TARIM ÜRÜNLERI LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2159" t="str">
-        <x:v>9283</x:v>
-[...1 lines deleted...]
-      <x:c r="D2159" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2160">
       <x:c r="A2160" t="str">
-        <x:v>XEG</x:v>
+        <x:v>XDV</x:v>
       </x:c>
       <x:c r="B2160" t="str">
-        <x:v>ALTINBİLEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞİMŞEKLİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2160" t="str">
-        <x:v>9284</x:v>
-[...1 lines deleted...]
-      <x:c r="D2160" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2161">
       <x:c r="A2161" t="str">
-        <x:v>XEH</x:v>
+        <x:v>XDZ</x:v>
       </x:c>
       <x:c r="B2161" t="str">
-        <x:v>ALTINBILEK TARIM ÜRÜNLERI LISANSLI DEPOCULUK A.S.(ÇİFTELER ŞUBE)</x:v>
+        <x:v>OBA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2161" t="str">
-        <x:v>9285</x:v>
-[...1 lines deleted...]
-      <x:c r="D2161" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2162">
       <x:c r="A2162" t="str">
-        <x:v>XEI</x:v>
+        <x:v>XEA</x:v>
       </x:c>
       <x:c r="B2162" t="str">
-        <x:v>DOĞA AKBULUT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ESLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2162" t="str">
-        <x:v>9293</x:v>
-[...1 lines deleted...]
-      <x:c r="D2162" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2163">
       <x:c r="A2163" t="str">
-        <x:v>XEJ</x:v>
+        <x:v>XEB</x:v>
       </x:c>
       <x:c r="B2163" t="str">
-        <x:v>KUŞAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ATARLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2163" t="str">
-        <x:v>9294</x:v>
-[...1 lines deleted...]
-      <x:c r="D2163" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2164">
       <x:c r="A2164" t="str">
-        <x:v>XEK</x:v>
+        <x:v>XEC</x:v>
       </x:c>
       <x:c r="B2164" t="str">
-        <x:v>SARAYLI TARIM ÜRÜNLERİ LİSANLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KFM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2164" t="str">
-        <x:v>9295</x:v>
-[...1 lines deleted...]
-      <x:c r="D2164" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2165">
       <x:c r="A2165" t="str">
-        <x:v>XEL</x:v>
+        <x:v>XED</x:v>
       </x:c>
       <x:c r="B2165" t="str">
-        <x:v>YENİ PAZAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş. KEŞAN ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2165" t="str">
-        <x:v>9298</x:v>
-[...1 lines deleted...]
-      <x:c r="D2165" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2166">
       <x:c r="A2166" t="str">
-        <x:v>XEM</x:v>
+        <x:v>XEE</x:v>
       </x:c>
       <x:c r="B2166" t="str">
-        <x:v>MEZOPOTAMYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş.SARIKAYA ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2166" t="str">
-        <x:v>9306</x:v>
-[...1 lines deleted...]
-      <x:c r="D2166" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2167">
       <x:c r="A2167" t="str">
-        <x:v>XEN</x:v>
+        <x:v>XEF</x:v>
       </x:c>
       <x:c r="B2167" t="str">
-        <x:v>HACIÖMEROĞLU AFM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ATB TARIM ÜRÜNLERİ LİSANSLI DEP.A.Ş.</x:v>
       </x:c>
       <x:c r="C2167" t="str">
-        <x:v>9308</x:v>
-[...1 lines deleted...]
-      <x:c r="D2167" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2168">
       <x:c r="A2168" t="str">
-        <x:v>XEO</x:v>
+        <x:v>XEG</x:v>
       </x:c>
       <x:c r="B2168" t="str">
-        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ÇORLU ŞUBE</x:v>
+        <x:v>ALTINBİLEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2168" t="str">
-        <x:v>9318</x:v>
-[...1 lines deleted...]
-      <x:c r="D2168" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2169">
       <x:c r="A2169" t="str">
-        <x:v>XEP</x:v>
+        <x:v>XEH</x:v>
       </x:c>
       <x:c r="B2169" t="str">
-        <x:v>BETA GEN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALTINBILEK TARIM ÜRÜNLERI LISANSLI DEPOCULUK A.S.(ÇİFTELER ŞUBE)</x:v>
       </x:c>
       <x:c r="C2169" t="str">
-        <x:v>9325</x:v>
-[...1 lines deleted...]
-      <x:c r="D2169" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2170">
       <x:c r="A2170" t="str">
-        <x:v>XER</x:v>
+        <x:v>XEI</x:v>
       </x:c>
       <x:c r="B2170" t="str">
-        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. TURGUTLU ŞUBE</x:v>
+        <x:v>DOĞA AKBULUT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2170" t="str">
-        <x:v>9326</x:v>
-[...1 lines deleted...]
-      <x:c r="D2170" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2171">
       <x:c r="A2171" t="str">
-        <x:v>XES</x:v>
+        <x:v>XEJ</x:v>
       </x:c>
       <x:c r="B2171" t="str">
-        <x:v>CENSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KUŞAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2171" t="str">
-        <x:v>9338</x:v>
-[...1 lines deleted...]
-      <x:c r="D2171" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2172">
       <x:c r="A2172" t="str">
-        <x:v>XET</x:v>
+        <x:v>XEK</x:v>
       </x:c>
       <x:c r="B2172" t="str">
-        <x:v>YİĞİT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SARAYLI TARIM ÜRÜNLERİ LİSANLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2172" t="str">
-        <x:v>9350</x:v>
-[...1 lines deleted...]
-      <x:c r="D2172" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2173">
       <x:c r="A2173" t="str">
-        <x:v>XEU</x:v>
+        <x:v>XEL</x:v>
       </x:c>
       <x:c r="B2173" t="str">
-        <x:v>DOĞU MARMARA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>YENİ PAZAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2173" t="str">
-        <x:v>9357</x:v>
-[...1 lines deleted...]
-      <x:c r="D2173" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2174">
       <x:c r="A2174" t="str">
-        <x:v>XFA</x:v>
+        <x:v>XEM</x:v>
       </x:c>
       <x:c r="B2174" t="str">
-        <x:v>BAĞIŞLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MEZOPOTAMYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2174" t="str">
-        <x:v>9210</x:v>
-[...1 lines deleted...]
-      <x:c r="D2174" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2175">
       <x:c r="A2175" t="str">
-        <x:v>XFB</x:v>
+        <x:v>XEN</x:v>
       </x:c>
       <x:c r="B2175" t="str">
-        <x:v>POLER URFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HACIÖMEROĞLU AFM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2175" t="str">
-        <x:v>9370</x:v>
-[...1 lines deleted...]
-      <x:c r="D2175" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2176">
       <x:c r="A2176" t="str">
-        <x:v>XFC</x:v>
+        <x:v>XEO</x:v>
       </x:c>
       <x:c r="B2176" t="str">
-        <x:v>ÇELİKOĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ÇORLU ŞUBE</x:v>
       </x:c>
       <x:c r="C2176" t="str">
-        <x:v>9384</x:v>
-[...1 lines deleted...]
-      <x:c r="D2176" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2177">
       <x:c r="A2177" t="str">
-        <x:v>XFD</x:v>
+        <x:v>XEP</x:v>
       </x:c>
       <x:c r="B2177" t="str">
-        <x:v>DİCLE İPEKYOLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BETA GEN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2177" t="str">
-        <x:v>9400</x:v>
-[...1 lines deleted...]
-      <x:c r="D2177" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2178">
       <x:c r="A2178" t="str">
-        <x:v>XFE</x:v>
+        <x:v>XER</x:v>
       </x:c>
       <x:c r="B2178" t="str">
-        <x:v>LDR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. TURGUTLU ŞUBE</x:v>
       </x:c>
       <x:c r="C2178" t="str">
-        <x:v>9408</x:v>
-[...1 lines deleted...]
-      <x:c r="D2178" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2179">
       <x:c r="A2179" t="str">
-        <x:v>XFF</x:v>
+        <x:v>XES</x:v>
       </x:c>
       <x:c r="B2179" t="str">
-        <x:v>MAPA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>CENSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2179" t="str">
-        <x:v>9430</x:v>
-[...1 lines deleted...]
-      <x:c r="D2179" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2180">
       <x:c r="A2180" t="str">
-        <x:v>XFG</x:v>
+        <x:v>XET</x:v>
       </x:c>
       <x:c r="B2180" t="str">
-        <x:v>LDR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.İSMİL ŞUBESİ</x:v>
+        <x:v>YİĞİT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2180" t="str">
-        <x:v>9440</x:v>
-[...1 lines deleted...]
-      <x:c r="D2180" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2181">
       <x:c r="A2181" t="str">
-        <x:v>XFH</x:v>
+        <x:v>XEU</x:v>
       </x:c>
       <x:c r="B2181" t="str">
-        <x:v>AKBAL HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK  A.Ş.</x:v>
+        <x:v>DOĞU MARMARA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2181" t="str">
-        <x:v>9446</x:v>
-[...1 lines deleted...]
-      <x:c r="D2181" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2182">
       <x:c r="A2182" t="str">
-        <x:v>XFI</x:v>
+        <x:v>XFA</x:v>
       </x:c>
       <x:c r="B2182" t="str">
-        <x:v>İPEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BAĞIŞLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2182" t="str">
-        <x:v>9458</x:v>
-[...1 lines deleted...]
-      <x:c r="D2182" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2183">
       <x:c r="A2183" t="str">
-        <x:v>XFJ</x:v>
+        <x:v>XFB</x:v>
       </x:c>
       <x:c r="B2183" t="str">
-        <x:v>ÇALIK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ŞANLIURFA ŞUBESİ</x:v>
+        <x:v>POLER URFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2183" t="str">
-        <x:v>9511</x:v>
-[...1 lines deleted...]
-      <x:c r="D2183" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2184">
       <x:c r="A2184" t="str">
-        <x:v>XFK</x:v>
+        <x:v>XFC</x:v>
       </x:c>
       <x:c r="B2184" t="str">
-        <x:v>TEKNİK AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÇELİKOĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2184" t="str">
-        <x:v>9608</x:v>
-[...1 lines deleted...]
-      <x:c r="D2184" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2185">
       <x:c r="A2185" t="str">
-        <x:v>XFL</x:v>
+        <x:v>XFD</x:v>
       </x:c>
       <x:c r="B2185" t="str">
-        <x:v>1001 TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DİCLE İPEKYOLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2185" t="str">
-        <x:v>9629</x:v>
-[...1 lines deleted...]
-      <x:c r="D2185" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2186">
       <x:c r="A2186" t="str">
-        <x:v>XFM</x:v>
+        <x:v>XFE</x:v>
       </x:c>
       <x:c r="B2186" t="str">
-        <x:v>TARSUS TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI  DEPOCULUK A.Ş.</x:v>
+        <x:v>LDR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2186" t="str">
-        <x:v>9632</x:v>
-[...1 lines deleted...]
-      <x:c r="D2186" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2187">
       <x:c r="A2187" t="str">
-        <x:v>XFN</x:v>
+        <x:v>XFF</x:v>
       </x:c>
       <x:c r="B2187" t="str">
-        <x:v>TEKİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(BESNİ ŞUBE)</x:v>
+        <x:v>MAPA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2187" t="str">
-        <x:v>9633</x:v>
-[...1 lines deleted...]
-      <x:c r="D2187" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2188">
       <x:c r="A2188" t="str">
-        <x:v>XFO</x:v>
+        <x:v>XFG</x:v>
       </x:c>
       <x:c r="B2188" t="str">
-        <x:v>YİĞİTLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>LDR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.İSMİL ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2188" t="str">
-        <x:v>9634</x:v>
-[...1 lines deleted...]
-      <x:c r="D2188" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2189">
       <x:c r="A2189" t="str">
-        <x:v>XFP</x:v>
+        <x:v>XFH</x:v>
       </x:c>
       <x:c r="B2189" t="str">
-        <x:v>VİRANŞEHİR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AKBAL HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK  A.Ş.</x:v>
       </x:c>
       <x:c r="C2189" t="str">
-        <x:v>9636</x:v>
-[...1 lines deleted...]
-      <x:c r="D2189" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2190">
       <x:c r="A2190" t="str">
-        <x:v>XFR</x:v>
+        <x:v>XFI</x:v>
       </x:c>
       <x:c r="B2190" t="str">
-        <x:v>BALIKESİR HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>İPEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2190" t="str">
-        <x:v>9641</x:v>
-[...1 lines deleted...]
-      <x:c r="D2190" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2191">
       <x:c r="A2191" t="str">
-        <x:v>XFS</x:v>
+        <x:v>XFK</x:v>
       </x:c>
       <x:c r="B2191" t="str">
-        <x:v>ESLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.(UZUNKÖPRÜ ŞUBE)</x:v>
+        <x:v>TEKNİK AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2191" t="str">
-        <x:v>9642</x:v>
-[...1 lines deleted...]
-      <x:c r="D2191" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2192">
       <x:c r="A2192" t="str">
-        <x:v>XFT</x:v>
+        <x:v>XFL</x:v>
       </x:c>
       <x:c r="B2192" t="str">
-        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ÖZLER ŞUBE)</x:v>
+        <x:v>1001 TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2192" t="str">
-        <x:v>9647</x:v>
-[...1 lines deleted...]
-      <x:c r="D2192" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2193">
       <x:c r="A2193" t="str">
-        <x:v>XFU</x:v>
+        <x:v>XFM</x:v>
       </x:c>
       <x:c r="B2193" t="str">
-        <x:v>HİKMET ŞEFLEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TARSUS TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI  DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2193" t="str">
-        <x:v>9650</x:v>
-[...1 lines deleted...]
-      <x:c r="D2193" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2194">
       <x:c r="A2194" t="str">
-        <x:v>XFV</x:v>
+        <x:v>XFN</x:v>
       </x:c>
       <x:c r="B2194" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş. KESKİN ŞUBE</x:v>
+        <x:v>TEKİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(BESNİ ŞUBE)</x:v>
       </x:c>
       <x:c r="C2194" t="str">
-        <x:v>9653</x:v>
-[...1 lines deleted...]
-      <x:c r="D2194" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2195">
       <x:c r="A2195" t="str">
-        <x:v>XFW</x:v>
+        <x:v>XFO</x:v>
       </x:c>
       <x:c r="B2195" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERI LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.S. BABAESKİ ŞUBESİ</x:v>
+        <x:v>YİĞİTLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2195" t="str">
-        <x:v>9654</x:v>
-[...1 lines deleted...]
-      <x:c r="D2195" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2196">
       <x:c r="A2196" t="str">
-        <x:v>XFX</x:v>
+        <x:v>XFP</x:v>
       </x:c>
       <x:c r="B2196" t="str">
-        <x:v>AFYON BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>VİRANŞEHİR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2196" t="str">
-        <x:v>9658</x:v>
-[...1 lines deleted...]
-      <x:c r="D2196" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2197">
       <x:c r="A2197" t="str">
-        <x:v>XFY</x:v>
+        <x:v>XFR</x:v>
       </x:c>
       <x:c r="B2197" t="str">
-        <x:v>KAHVECİ AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. TİC. A.Ş.</x:v>
+        <x:v>BALIKESİR HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2197" t="str">
-        <x:v>9660</x:v>
-[...1 lines deleted...]
-      <x:c r="D2197" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2198">
       <x:c r="A2198" t="str">
-        <x:v>XFZ</x:v>
+        <x:v>XFS</x:v>
       </x:c>
       <x:c r="B2198" t="str">
-        <x:v>BATMAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ESLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.(UZUNKÖPRÜ ŞUBE)</x:v>
       </x:c>
       <x:c r="C2198" t="str">
-        <x:v>9661</x:v>
-[...1 lines deleted...]
-      <x:c r="D2198" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2199">
       <x:c r="A2199" t="str">
-        <x:v>XGA</x:v>
+        <x:v>XFT</x:v>
       </x:c>
       <x:c r="B2199" t="str">
-        <x:v>SALUVAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ÖZLER ŞUBE)</x:v>
       </x:c>
       <x:c r="C2199" t="str">
-        <x:v>9662</x:v>
-[...1 lines deleted...]
-      <x:c r="D2199" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2200">
       <x:c r="A2200" t="str">
-        <x:v>XGB</x:v>
+        <x:v>XFU</x:v>
       </x:c>
       <x:c r="B2200" t="str">
-        <x:v>TEKA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HİKMET ŞEFLEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2200" t="str">
-        <x:v>9663</x:v>
-[...1 lines deleted...]
-      <x:c r="D2200" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2201">
       <x:c r="A2201" t="str">
-        <x:v>XGC</x:v>
+        <x:v>XFV</x:v>
       </x:c>
       <x:c r="B2201" t="str">
-        <x:v>HASANOĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş. KESKİN ŞUBE</x:v>
       </x:c>
       <x:c r="C2201" t="str">
-        <x:v>9664</x:v>
-[...1 lines deleted...]
-      <x:c r="D2201" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2202">
       <x:c r="A2202" t="str">
-        <x:v>XGD</x:v>
+        <x:v>XFW</x:v>
       </x:c>
       <x:c r="B2202" t="str">
-        <x:v>BALSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERI LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.S. BABAESKİ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2202" t="str">
-        <x:v>9665</x:v>
-[...1 lines deleted...]
-      <x:c r="D2202" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2203">
       <x:c r="A2203" t="str">
-        <x:v>XGE</x:v>
+        <x:v>XFX</x:v>
       </x:c>
       <x:c r="B2203" t="str">
-        <x:v>ONURLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AFYON BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2203" t="str">
-        <x:v>9666</x:v>
-[...1 lines deleted...]
-      <x:c r="D2203" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2204">
       <x:c r="A2204" t="str">
-        <x:v>XGF</x:v>
+        <x:v>XFY</x:v>
       </x:c>
       <x:c r="B2204" t="str">
-        <x:v>KÜÇÜKER İNÇLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KAHVECİ AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2204" t="str">
-        <x:v>9667</x:v>
-[...1 lines deleted...]
-      <x:c r="D2204" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2205">
       <x:c r="A2205" t="str">
-        <x:v>XGG</x:v>
+        <x:v>XFZ</x:v>
       </x:c>
       <x:c r="B2205" t="str">
-        <x:v>HİMMETDEDE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BATMAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2205" t="str">
-        <x:v>9671</x:v>
-[...1 lines deleted...]
-      <x:c r="D2205" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2206">
       <x:c r="A2206" t="str">
-        <x:v>XGH</x:v>
+        <x:v>XGA</x:v>
       </x:c>
       <x:c r="B2206" t="str">
-        <x:v>SENTİNUS TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SALUVAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2206" t="str">
-        <x:v>9672</x:v>
-[...1 lines deleted...]
-      <x:c r="D2206" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2207">
       <x:c r="A2207" t="str">
-        <x:v>XGI</x:v>
+        <x:v>XGB</x:v>
       </x:c>
       <x:c r="B2207" t="str">
-        <x:v>ÖZERSOY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TEKA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2207" t="str">
-        <x:v>9674</x:v>
-[...1 lines deleted...]
-      <x:c r="D2207" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2208">
       <x:c r="A2208" t="str">
-        <x:v>XGJ</x:v>
+        <x:v>XGC</x:v>
       </x:c>
       <x:c r="B2208" t="str">
-        <x:v>ERC TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HASANOĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2208" t="str">
-        <x:v>9675</x:v>
-[...1 lines deleted...]
-      <x:c r="D2208" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2209">
       <x:c r="A2209" t="str">
-        <x:v>XGK</x:v>
+        <x:v>XGD</x:v>
       </x:c>
       <x:c r="B2209" t="str">
-        <x:v>BAŞAK SARIKAYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BALSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2209" t="str">
-        <x:v>9683</x:v>
-[...1 lines deleted...]
-      <x:c r="D2209" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2210">
       <x:c r="A2210" t="str">
-        <x:v>XGL</x:v>
+        <x:v>XGE</x:v>
       </x:c>
       <x:c r="B2210" t="str">
-        <x:v>ESERLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(ÇANDIR ŞUBESİ)</x:v>
+        <x:v>ONURLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2210" t="str">
-        <x:v>9685</x:v>
-[...1 lines deleted...]
-      <x:c r="D2210" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2211">
       <x:c r="A2211" t="str">
-        <x:v>XGM</x:v>
+        <x:v>XGF</x:v>
       </x:c>
       <x:c r="B2211" t="str">
-        <x:v>BALKIR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>KÜÇÜKER İNÇLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2211" t="str">
-        <x:v>9696</x:v>
-[...1 lines deleted...]
-      <x:c r="D2211" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2212">
       <x:c r="A2212" t="str">
-        <x:v>XGN</x:v>
+        <x:v>XGG</x:v>
       </x:c>
       <x:c r="B2212" t="str">
-        <x:v>ZD LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HİMMETDEDE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2212" t="str">
-        <x:v>9701</x:v>
-[...1 lines deleted...]
-      <x:c r="D2212" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2213">
       <x:c r="A2213" t="str">
-        <x:v>XGO</x:v>
+        <x:v>XGH</x:v>
       </x:c>
       <x:c r="B2213" t="str">
-        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. POLATLI ŞUBE</x:v>
+        <x:v>SENTİNUS TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2213" t="str">
-        <x:v>9703</x:v>
-[...1 lines deleted...]
-      <x:c r="D2213" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2214">
       <x:c r="A2214" t="str">
-        <x:v>XGP</x:v>
+        <x:v>XGI</x:v>
       </x:c>
       <x:c r="B2214" t="str">
-        <x:v>REKOLTE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZERSOY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2214" t="str">
-        <x:v>9708</x:v>
-[...1 lines deleted...]
-      <x:c r="D2214" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2215">
       <x:c r="A2215" t="str">
-        <x:v>XGR</x:v>
+        <x:v>XGJ</x:v>
       </x:c>
       <x:c r="B2215" t="str">
-        <x:v>TEKİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(BATMAN OSB ŞUBESİ)</x:v>
+        <x:v>ERC TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2215" t="str">
-        <x:v>9723</x:v>
-[...1 lines deleted...]
-      <x:c r="D2215" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2216">
       <x:c r="A2216" t="str">
-        <x:v>XGS</x:v>
+        <x:v>XGK</x:v>
       </x:c>
       <x:c r="B2216" t="str">
-        <x:v>İSMAİL HAKAN BALTAOĞLU TARIM ÜRÜNLERİ LISANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BAŞAK SARIKAYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2216" t="str">
-        <x:v>9728</x:v>
-[...1 lines deleted...]
-      <x:c r="D2216" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2217">
       <x:c r="A2217" t="str">
-        <x:v>XGT</x:v>
+        <x:v>XGL</x:v>
       </x:c>
       <x:c r="B2217" t="str">
-        <x:v>MUTLULAR GÖNEN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ESERLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(ÇANDIR ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2217" t="str">
-        <x:v>9744</x:v>
-[...1 lines deleted...]
-      <x:c r="D2217" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2218">
       <x:c r="A2218" t="str">
-        <x:v>XGU</x:v>
+        <x:v>XGM</x:v>
       </x:c>
       <x:c r="B2218" t="str">
-        <x:v>DURAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BALKIR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2218" t="str">
-        <x:v>9760</x:v>
-[...1 lines deleted...]
-      <x:c r="D2218" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2219">
       <x:c r="A2219" t="str">
-        <x:v>XGV</x:v>
+        <x:v>XGN</x:v>
       </x:c>
       <x:c r="B2219" t="str">
-        <x:v>ALTINBİLEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ALPU ŞUBE</x:v>
+        <x:v>ZD LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2219" t="str">
-        <x:v>9762</x:v>
-[...1 lines deleted...]
-      <x:c r="D2219" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2220">
       <x:c r="A2220" t="str">
-        <x:v>XGY</x:v>
+        <x:v>XGO</x:v>
       </x:c>
       <x:c r="B2220" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. MALATYA ŞUBESİ</x:v>
+        <x:v>MATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. POLATLI ŞUBE</x:v>
       </x:c>
       <x:c r="C2220" t="str">
-        <x:v>9765</x:v>
-[...1 lines deleted...]
-      <x:c r="D2220" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2221">
       <x:c r="A2221" t="str">
-        <x:v>XGZ</x:v>
+        <x:v>XGP</x:v>
       </x:c>
       <x:c r="B2221" t="str">
-        <x:v>LARENDE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>REKOLTE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2221" t="str">
-        <x:v>9766</x:v>
-[...1 lines deleted...]
-      <x:c r="D2221" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2222">
       <x:c r="A2222" t="str">
-        <x:v>XHA</x:v>
+        <x:v>XGR</x:v>
       </x:c>
       <x:c r="B2222" t="str">
-        <x:v>GAZİANTEP TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TEKİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(BATMAN OSB ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2222" t="str">
-        <x:v>9778</x:v>
-[...1 lines deleted...]
-      <x:c r="D2222" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2223">
       <x:c r="A2223" t="str">
-        <x:v>XHB</x:v>
+        <x:v>XGS</x:v>
       </x:c>
       <x:c r="B2223" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş. ÇORUM ŞUBESİ</x:v>
+        <x:v>İSMAİL HAKAN BALTAOĞLU TARIM ÜRÜNLERİ LISANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2223" t="str">
-        <x:v>9801</x:v>
-[...1 lines deleted...]
-      <x:c r="D2223" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2224">
       <x:c r="A2224" t="str">
-        <x:v>XHC</x:v>
+        <x:v>XGT</x:v>
       </x:c>
       <x:c r="B2224" t="str">
-        <x:v>TZN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MUTLULAR GÖNEN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2224" t="str">
-        <x:v>9824</x:v>
-[...1 lines deleted...]
-      <x:c r="D2224" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2225">
       <x:c r="A2225" t="str">
-        <x:v>XHD</x:v>
+        <x:v>XGU</x:v>
       </x:c>
       <x:c r="B2225" t="str">
-        <x:v>KOÇAKER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DURAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2225" t="str">
-        <x:v>9834</x:v>
-[...1 lines deleted...]
-      <x:c r="D2225" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2226">
       <x:c r="A2226" t="str">
-        <x:v>XHE</x:v>
+        <x:v>XGV</x:v>
       </x:c>
       <x:c r="B2226" t="str">
-        <x:v>ŞENLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALTINBİLEK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ALPU ŞUBE</x:v>
       </x:c>
       <x:c r="C2226" t="str">
-        <x:v>9883</x:v>
-[...1 lines deleted...]
-      <x:c r="D2226" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2227">
       <x:c r="A2227" t="str">
-        <x:v>XHF</x:v>
+        <x:v>XGY</x:v>
       </x:c>
       <x:c r="B2227" t="str">
-        <x:v>MURATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. MALATYA ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2227" t="str">
-        <x:v>9930</x:v>
-[...1 lines deleted...]
-      <x:c r="D2227" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2228">
       <x:c r="A2228" t="str">
-        <x:v>XHG</x:v>
+        <x:v>XGZ</x:v>
       </x:c>
       <x:c r="B2228" t="str">
-        <x:v>NERGİZ AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>LARENDE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2228" t="str">
-        <x:v>9943</x:v>
-[...1 lines deleted...]
-      <x:c r="D2228" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2229">
       <x:c r="A2229" t="str">
-        <x:v>XHH</x:v>
+        <x:v>XHA</x:v>
       </x:c>
       <x:c r="B2229" t="str">
-        <x:v>SENTİNUS TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ŞANLIURFA ŞUBESİ</x:v>
+        <x:v>GAZİANTEP TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2229" t="str">
-        <x:v>1016</x:v>
-[...1 lines deleted...]
-      <x:c r="D2229" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2230">
       <x:c r="A2230" t="str">
-        <x:v>XHI</x:v>
+        <x:v>XHB</x:v>
       </x:c>
       <x:c r="B2230" t="str">
-        <x:v>SARILAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş. ÇORUM ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2230" t="str">
-        <x:v>1017</x:v>
-[...1 lines deleted...]
-      <x:c r="D2230" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2231">
       <x:c r="A2231" t="str">
-        <x:v>XHJ</x:v>
+        <x:v>XHC</x:v>
       </x:c>
       <x:c r="B2231" t="str">
-        <x:v>FLORA HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>TZN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2231" t="str">
-        <x:v>1018</x:v>
-[...1 lines deleted...]
-      <x:c r="D2231" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2232">
       <x:c r="A2232" t="str">
-        <x:v>XHK</x:v>
+        <x:v>XHD</x:v>
       </x:c>
       <x:c r="B2232" t="str">
-        <x:v>EREĞLİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KOÇAKER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2232" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D2232" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2233">
       <x:c r="A2233" t="str">
-        <x:v>XHL</x:v>
+        <x:v>XHE</x:v>
       </x:c>
       <x:c r="B2233" t="str">
-        <x:v>AKCAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞENLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2233" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D2233" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2234">
       <x:c r="A2234" t="str">
-        <x:v>XHM</x:v>
+        <x:v>XHF</x:v>
       </x:c>
       <x:c r="B2234" t="str">
-        <x:v>OBA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş. ARABAN ŞUBESİ</x:v>
+        <x:v>MURATLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2234" t="str">
-        <x:v>1021</x:v>
-[...1 lines deleted...]
-      <x:c r="D2234" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2235">
       <x:c r="A2235" t="str">
-        <x:v>XHN</x:v>
+        <x:v>XHG</x:v>
       </x:c>
       <x:c r="B2235" t="str">
-        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. HAYRABOLU ŞUBESİ</x:v>
+        <x:v>NERGİZ AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2235" t="str">
-        <x:v>1023</x:v>
-[...1 lines deleted...]
-      <x:c r="D2235" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2236">
       <x:c r="A2236" t="str">
-        <x:v>XHO</x:v>
+        <x:v>XHH</x:v>
       </x:c>
       <x:c r="B2236" t="str">
-        <x:v>GM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SENTİNUS TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ŞANLIURFA ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2236" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D2236" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2237">
       <x:c r="A2237" t="str">
-        <x:v>XHP</x:v>
+        <x:v>XHI</x:v>
       </x:c>
       <x:c r="B2237" t="str">
-        <x:v>ÖZPERVANE AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SARILAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2237" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D2237" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2238">
       <x:c r="A2238" t="str">
-        <x:v>XHR</x:v>
+        <x:v>XHJ</x:v>
       </x:c>
       <x:c r="B2238" t="str">
-        <x:v>EROĞLU AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>FLORA HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2238" t="str">
-        <x:v>1024</x:v>
-[...1 lines deleted...]
-      <x:c r="D2238" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2239">
       <x:c r="A2239" t="str">
-        <x:v>XHS</x:v>
+        <x:v>XHK</x:v>
       </x:c>
       <x:c r="B2239" t="str">
-        <x:v>LİKYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EREĞLİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2239" t="str">
-        <x:v>1025</x:v>
-[...1 lines deleted...]
-      <x:c r="D2239" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2240">
       <x:c r="A2240" t="str">
-        <x:v>XHT</x:v>
+        <x:v>XHL</x:v>
       </x:c>
       <x:c r="B2240" t="str">
-        <x:v>VENÜS SİLO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>AKCAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2240" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D2240" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2241">
       <x:c r="A2241" t="str">
-        <x:v>XHU</x:v>
+        <x:v>XHM</x:v>
       </x:c>
       <x:c r="B2241" t="str">
-        <x:v>AKF AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>OBA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş. ARABAN ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2241" t="str">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="D2241" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2242">
       <x:c r="A2242" t="str">
-        <x:v>XHV</x:v>
+        <x:v>XHN</x:v>
       </x:c>
       <x:c r="B2242" t="str">
-        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LISANSLI DEPOCULUK A.Ş. (KOZAKLI ŞUBE)</x:v>
+        <x:v>TMO-TOBB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. HAYRABOLU ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2242" t="str">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="D2242" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2243">
       <x:c r="A2243" t="str">
-        <x:v>XHY</x:v>
+        <x:v>XHO</x:v>
       </x:c>
       <x:c r="B2243" t="str">
-        <x:v>GÜNEY LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2243" t="str">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="D2243" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2244">
       <x:c r="A2244" t="str">
-        <x:v>XHZ</x:v>
+        <x:v>XHP</x:v>
       </x:c>
       <x:c r="B2244" t="str">
-        <x:v>MERZİFON TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZPERVANE AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2244" t="str">
-        <x:v>1027</x:v>
-[...1 lines deleted...]
-      <x:c r="D2244" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2245">
       <x:c r="A2245" t="str">
-        <x:v>XIA</x:v>
+        <x:v>XHR</x:v>
       </x:c>
       <x:c r="B2245" t="str">
-        <x:v>DÜLGER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EROĞLU AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2245" t="str">
-        <x:v>1028</x:v>
-[...1 lines deleted...]
-      <x:c r="D2245" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2246">
       <x:c r="A2246" t="str">
-        <x:v>XIB</x:v>
+        <x:v>XHS</x:v>
       </x:c>
       <x:c r="B2246" t="str">
-        <x:v>KULUSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>LİKYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2246" t="str">
-        <x:v>1028</x:v>
-[...1 lines deleted...]
-      <x:c r="D2246" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2247">
       <x:c r="A2247" t="str">
-        <x:v>XIC</x:v>
+        <x:v>XHT</x:v>
       </x:c>
       <x:c r="B2247" t="str">
-        <x:v>ER MAKİNE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>VENÜS SİLO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2247" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D2247" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2248">
       <x:c r="A2248" t="str">
-        <x:v>XID</x:v>
+        <x:v>XHU</x:v>
       </x:c>
       <x:c r="B2248" t="str">
-        <x:v>BİRLER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AKF AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2248" t="str">
-        <x:v>1029</x:v>
-[...1 lines deleted...]
-      <x:c r="D2248" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2249">
       <x:c r="A2249" t="str">
-        <x:v>XIE</x:v>
+        <x:v>XHV</x:v>
       </x:c>
       <x:c r="B2249" t="str">
-        <x:v>POLER URFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş (DERİK ŞUBESİ)</x:v>
+        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LISANSLI DEPOCULUK A.Ş. (KOZAKLI ŞUBE)</x:v>
       </x:c>
       <x:c r="C2249" t="str">
-        <x:v>1030</x:v>
-[...1 lines deleted...]
-      <x:c r="D2249" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2250">
       <x:c r="A2250" t="str">
-        <x:v>XIF</x:v>
+        <x:v>XHY</x:v>
       </x:c>
       <x:c r="B2250" t="str">
-        <x:v>TATLOG TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GÜNEY LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2250" t="str">
-        <x:v>1033</x:v>
-[...1 lines deleted...]
-      <x:c r="D2250" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2251">
       <x:c r="A2251" t="str">
-        <x:v>XIG</x:v>
+        <x:v>XHZ</x:v>
       </x:c>
       <x:c r="B2251" t="str">
-        <x:v>SERHAT LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MERZİFON TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2251" t="str">
-        <x:v>1034</x:v>
-[...1 lines deleted...]
-      <x:c r="D2251" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2252">
       <x:c r="A2252" t="str">
-        <x:v>XIH</x:v>
+        <x:v>XIA</x:v>
       </x:c>
       <x:c r="B2252" t="str">
-        <x:v>RAMAZANOĞULLARI AGRO TARIM ÜRÜNLERİN LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DÜLGER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2252" t="str">
-        <x:v>1035</x:v>
-[...1 lines deleted...]
-      <x:c r="D2252" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2253">
       <x:c r="A2253" t="str">
-        <x:v>XII</x:v>
+        <x:v>XIB</x:v>
       </x:c>
       <x:c r="B2253" t="str">
-        <x:v>SİLVAN VARLIK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>KULUSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2253" t="str">
-        <x:v>1036</x:v>
-[...1 lines deleted...]
-      <x:c r="D2253" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2254">
       <x:c r="A2254" t="str">
-        <x:v>XIJ</x:v>
+        <x:v>XIC</x:v>
       </x:c>
       <x:c r="B2254" t="str">
-        <x:v>MSG LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ER MAKİNE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2254" t="str">
-        <x:v>1037</x:v>
-[...1 lines deleted...]
-      <x:c r="D2254" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2255">
       <x:c r="A2255" t="str">
-        <x:v>XIK</x:v>
+        <x:v>XID</x:v>
       </x:c>
       <x:c r="B2255" t="str">
-        <x:v>GÜR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BİRLER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2255" t="str">
-        <x:v>1037</x:v>
-[...1 lines deleted...]
-      <x:c r="D2255" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2256">
       <x:c r="A2256" t="str">
-        <x:v>XIL</x:v>
+        <x:v>XIE</x:v>
       </x:c>
       <x:c r="B2256" t="str">
-        <x:v>AŞIROĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>POLER URFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş (DERİK ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2256" t="str">
-        <x:v>1039</x:v>
-[...1 lines deleted...]
-      <x:c r="D2256" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2257">
       <x:c r="A2257" t="str">
-        <x:v>XIM</x:v>
+        <x:v>XIF</x:v>
       </x:c>
       <x:c r="B2257" t="str">
-        <x:v>HAS LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. SUSURLUK ŞUBESİ</x:v>
+        <x:v>TATLOG TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2257" t="str">
-        <x:v>1041</x:v>
-[...1 lines deleted...]
-      <x:c r="D2257" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2258">
       <x:c r="A2258" t="str">
-        <x:v>XIN</x:v>
+        <x:v>XIG</x:v>
       </x:c>
       <x:c r="B2258" t="str">
-        <x:v>BANDIRMA BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SERHAT LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2258" t="str">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="D2258" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2259">
       <x:c r="A2259" t="str">
-        <x:v>XIO</x:v>
+        <x:v>XIH</x:v>
       </x:c>
       <x:c r="B2259" t="str">
-        <x:v>TEZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>RAMAZANOĞULLARI AGRO TARIM ÜRÜNLERİN LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2259" t="str">
-        <x:v>1046</x:v>
-[...1 lines deleted...]
-      <x:c r="D2259" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2260">
       <x:c r="A2260" t="str">
-        <x:v>XIP</x:v>
+        <x:v>XII</x:v>
       </x:c>
       <x:c r="B2260" t="str">
-        <x:v>AFŞİN ELBİSTAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SİLVAN VARLIK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2260" t="str">
-        <x:v>1047</x:v>
-[...1 lines deleted...]
-      <x:c r="D2260" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2261">
       <x:c r="A2261" t="str">
-        <x:v>XIR</x:v>
+        <x:v>XIJ</x:v>
       </x:c>
       <x:c r="B2261" t="str">
-        <x:v>AZİZİYE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MSG LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2261" t="str">
-        <x:v>1051</x:v>
-[...1 lines deleted...]
-      <x:c r="D2261" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2262">
       <x:c r="A2262" t="str">
-        <x:v>XIS</x:v>
+        <x:v>XIK</x:v>
       </x:c>
       <x:c r="B2262" t="str">
-        <x:v>TAVŞU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GÜR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2262" t="str">
-        <x:v>1051</x:v>
-[...1 lines deleted...]
-      <x:c r="D2262" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2263">
       <x:c r="A2263" t="str">
-        <x:v>XIT</x:v>
+        <x:v>XIL</x:v>
       </x:c>
       <x:c r="B2263" t="str">
-        <x:v>ZEROVA ASSA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AŞIROĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2263" t="str">
-        <x:v>1057</x:v>
-[...1 lines deleted...]
-      <x:c r="D2263" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2264">
       <x:c r="A2264" t="str">
-        <x:v>XIU</x:v>
+        <x:v>XIM</x:v>
       </x:c>
       <x:c r="B2264" t="str">
-        <x:v>ATARLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. KONYA ŞUBE</x:v>
+        <x:v>HAS LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. SUSURLUK ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2264" t="str">
-        <x:v>1091</x:v>
-[...1 lines deleted...]
-      <x:c r="D2264" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2265">
       <x:c r="A2265" t="str">
-        <x:v>XIV</x:v>
+        <x:v>XIN</x:v>
       </x:c>
       <x:c r="B2265" t="str">
-        <x:v>HİCAZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BANDIRMA BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2265" t="str">
-        <x:v>1092</x:v>
-[...1 lines deleted...]
-      <x:c r="D2265" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2266">
       <x:c r="A2266" t="str">
-        <x:v>XIY</x:v>
+        <x:v>XIO</x:v>
       </x:c>
       <x:c r="B2266" t="str">
-        <x:v>ÖNER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TEZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2266" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D2266" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2267">
       <x:c r="A2267" t="str">
-        <x:v>XIZ</x:v>
+        <x:v>XIP</x:v>
       </x:c>
       <x:c r="B2267" t="str">
-        <x:v>BİZİM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AFŞİN ELBİSTAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2267" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D2267" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2268">
       <x:c r="A2268" t="str">
-        <x:v>XJA</x:v>
+        <x:v>XIR</x:v>
       </x:c>
       <x:c r="B2268" t="str">
-        <x:v>TİGRİS GAP TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AZİZİYE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2268" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D2268" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2269">
       <x:c r="A2269" t="str">
-        <x:v>XJB</x:v>
+        <x:v>XIS</x:v>
       </x:c>
       <x:c r="B2269" t="str">
-        <x:v>ERK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş</x:v>
+        <x:v>TAVŞU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2269" t="str">
-        <x:v>1096</x:v>
-[...1 lines deleted...]
-      <x:c r="D2269" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2270">
       <x:c r="A2270" t="str">
-        <x:v>XJC</x:v>
+        <x:v>XIT</x:v>
       </x:c>
       <x:c r="B2270" t="str">
-        <x:v>KARAMAN TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ZEROVA ASSA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2270" t="str">
-        <x:v>1100</x:v>
-[...1 lines deleted...]
-      <x:c r="D2270" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2271">
       <x:c r="A2271" t="str">
-        <x:v>XJD</x:v>
+        <x:v>XIU</x:v>
       </x:c>
       <x:c r="B2271" t="str">
-        <x:v>İZZETTİN DENKTAŞ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ATARLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. KONYA ŞUBE</x:v>
       </x:c>
       <x:c r="C2271" t="str">
-        <x:v>1108</x:v>
-[...1 lines deleted...]
-      <x:c r="D2271" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2272">
       <x:c r="A2272" t="str">
-        <x:v>XJE</x:v>
+        <x:v>XIV</x:v>
       </x:c>
       <x:c r="B2272" t="str">
-        <x:v>KONYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.  CİHANBEYLİ ŞUBESİ</x:v>
+        <x:v>HİCAZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2272" t="str">
-        <x:v>1112</x:v>
-[...1 lines deleted...]
-      <x:c r="D2272" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2273">
       <x:c r="A2273" t="str">
-        <x:v>XJF</x:v>
+        <x:v>XIY</x:v>
       </x:c>
       <x:c r="B2273" t="str">
-        <x:v>AK AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖNER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2273" t="str">
-        <x:v>1118</x:v>
-[...1 lines deleted...]
-      <x:c r="D2273" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2274">
       <x:c r="A2274" t="str">
-        <x:v>XJG</x:v>
+        <x:v>XIZ</x:v>
       </x:c>
       <x:c r="B2274" t="str">
-        <x:v>SAKARYA TB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BİZİM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2274" t="str">
-        <x:v>1118</x:v>
-[...1 lines deleted...]
-      <x:c r="D2274" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2275">
       <x:c r="A2275" t="str">
-        <x:v>XJH</x:v>
+        <x:v>XJA</x:v>
       </x:c>
       <x:c r="B2275" t="str">
-        <x:v>UÇAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TİGRİS GAP TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2275" t="str">
-        <x:v>1120</x:v>
-[...1 lines deleted...]
-      <x:c r="D2275" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2276">
       <x:c r="A2276" t="str">
-        <x:v>XJI</x:v>
+        <x:v>XJB</x:v>
       </x:c>
       <x:c r="B2276" t="str">
-        <x:v>ULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ  VE TİCARET  A.Ş. (ÇERİKLİ ŞUBESİ)</x:v>
+        <x:v>ERK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş</x:v>
       </x:c>
       <x:c r="C2276" t="str">
-        <x:v>1129</x:v>
-[...1 lines deleted...]
-      <x:c r="D2276" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2277">
       <x:c r="A2277" t="str">
-        <x:v>XJJ</x:v>
+        <x:v>XJC</x:v>
       </x:c>
       <x:c r="B2277" t="str">
-        <x:v>YİĞİT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCUCULUK A.Ş. (PAMUK ŞUBE)</x:v>
+        <x:v>KARAMAN TİCARET BORSASI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2277" t="str">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="D2277" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2278">
       <x:c r="A2278" t="str">
-        <x:v>XJK</x:v>
+        <x:v>XJD</x:v>
       </x:c>
       <x:c r="B2278" t="str">
-        <x:v>KARAKAYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>İZZETTİN DENKTAŞ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2278" t="str">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="D2278" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2279">
       <x:c r="A2279" t="str">
-        <x:v>XJL</x:v>
+        <x:v>XJE</x:v>
       </x:c>
       <x:c r="B2279" t="str">
-        <x:v>KÖKTEN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KONYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.  CİHANBEYLİ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2279" t="str">
-        <x:v>1133</x:v>
-[...1 lines deleted...]
-      <x:c r="D2279" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2280">
       <x:c r="A2280" t="str">
-        <x:v>XJM</x:v>
+        <x:v>XJF</x:v>
       </x:c>
       <x:c r="B2280" t="str">
-        <x:v>TÜRKMEN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AK AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2280" t="str">
-        <x:v>1133</x:v>
-[...1 lines deleted...]
-      <x:c r="D2280" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2281">
       <x:c r="A2281" t="str">
-        <x:v>XJN</x:v>
+        <x:v>XJG</x:v>
       </x:c>
       <x:c r="B2281" t="str">
-        <x:v>KILIÇLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SAKARYA TB TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2281" t="str">
-        <x:v>1134</x:v>
-[...1 lines deleted...]
-      <x:c r="D2281" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2282">
       <x:c r="A2282" t="str">
-        <x:v>XJO</x:v>
+        <x:v>XJH</x:v>
       </x:c>
       <x:c r="B2282" t="str">
-        <x:v>EKBER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>UÇAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2282" t="str">
-        <x:v>1140</x:v>
-[...1 lines deleted...]
-      <x:c r="D2282" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2283">
       <x:c r="A2283" t="str">
-        <x:v>XJP</x:v>
+        <x:v>XJI</x:v>
       </x:c>
       <x:c r="B2283" t="str">
-        <x:v>GRAİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. KIRIKHAN ŞUBESİ</x:v>
+        <x:v>ULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ  VE TİCARET  A.Ş. (ÇERİKLİ ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2283" t="str">
-        <x:v>1155</x:v>
-[...1 lines deleted...]
-      <x:c r="D2283" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2284">
       <x:c r="A2284" t="str">
-        <x:v>XJR</x:v>
+        <x:v>XJJ</x:v>
       </x:c>
       <x:c r="B2284" t="str">
-        <x:v>ATABEY LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>YİĞİT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCUCULUK A.Ş. (PAMUK ŞUBE)</x:v>
       </x:c>
       <x:c r="C2284" t="str">
-        <x:v>1158</x:v>
-[...1 lines deleted...]
-      <x:c r="D2284" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2285">
       <x:c r="A2285" t="str">
-        <x:v>XJS</x:v>
+        <x:v>XJK</x:v>
       </x:c>
       <x:c r="B2285" t="str">
-        <x:v>ŞEVGİNLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KARAKAYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2285" t="str">
-        <x:v>1160</x:v>
-[...1 lines deleted...]
-      <x:c r="D2285" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2286">
       <x:c r="A2286" t="str">
-        <x:v>XJT</x:v>
+        <x:v>XJL</x:v>
       </x:c>
       <x:c r="B2286" t="str">
-        <x:v>MK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KÖKTEN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2286" t="str">
-        <x:v>1160</x:v>
-[...1 lines deleted...]
-      <x:c r="D2286" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2287">
       <x:c r="A2287" t="str">
-        <x:v>XJU</x:v>
+        <x:v>XJM</x:v>
       </x:c>
       <x:c r="B2287" t="str">
-        <x:v>ÖZAKAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TÜRKMEN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2287" t="str">
-        <x:v>1160</x:v>
-[...1 lines deleted...]
-      <x:c r="D2287" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2288">
       <x:c r="A2288" t="str">
-        <x:v>XJV</x:v>
+        <x:v>XJN</x:v>
       </x:c>
       <x:c r="B2288" t="str">
-        <x:v>TANELSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KILIÇLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2288" t="str">
-        <x:v>1161</x:v>
-[...1 lines deleted...]
-      <x:c r="D2288" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2289">
       <x:c r="A2289" t="str">
-        <x:v>XJY</x:v>
+        <x:v>XJO</x:v>
       </x:c>
       <x:c r="B2289" t="str">
-        <x:v>YENİ PAZAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.KAMAN ŞUBE MÜDÜRLÜĞÜ</x:v>
+        <x:v>EKBER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2289" t="str">
-        <x:v>1161</x:v>
-[...1 lines deleted...]
-      <x:c r="D2289" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2290">
       <x:c r="A2290" t="str">
-        <x:v>XJZ</x:v>
+        <x:v>XJP</x:v>
       </x:c>
       <x:c r="B2290" t="str">
-        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GRAİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. KIRIKHAN ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2290" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D2290" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2291">
       <x:c r="A2291" t="str">
-        <x:v>XKA</x:v>
+        <x:v>XJR</x:v>
       </x:c>
       <x:c r="B2291" t="str">
-        <x:v>ULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET  A.Ş. GERMENCİK ŞUBESİ</x:v>
+        <x:v>ATABEY LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2291" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D2291" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2292">
       <x:c r="A2292" t="str">
-        <x:v>XKB</x:v>
+        <x:v>XJS</x:v>
       </x:c>
       <x:c r="B2292" t="str">
-        <x:v>ÖZB LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞEVGİNLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2292" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D2292" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2293">
       <x:c r="A2293" t="str">
-        <x:v>XKC</x:v>
+        <x:v>XJT</x:v>
       </x:c>
       <x:c r="B2293" t="str">
-        <x:v>CEYLANLAR LİDAŞ TARIM ÜRÜNLERİ LİSANLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2293" t="str">
-        <x:v>1162</x:v>
-[...1 lines deleted...]
-      <x:c r="D2293" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2294">
       <x:c r="A2294" t="str">
-        <x:v>XKD</x:v>
+        <x:v>XJU</x:v>
       </x:c>
       <x:c r="B2294" t="str">
-        <x:v>HASANOĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KIRŞEHİR ŞUBESİ)</x:v>
+        <x:v>ÖZAKAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2294" t="str">
-        <x:v>1163</x:v>
-[...1 lines deleted...]
-      <x:c r="D2294" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2295">
       <x:c r="A2295" t="str">
-        <x:v>XKF</x:v>
+        <x:v>XJV</x:v>
       </x:c>
       <x:c r="B2295" t="str">
-        <x:v>BETA GEN TARIM ÜRÜNLERİ VE LİSANSLI DEPOCULUK A.Ş. ÇÖLTEPE BİSMİL ŞUBESİ</x:v>
+        <x:v>TANELSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2295" t="str">
-        <x:v>1163</x:v>
-[...1 lines deleted...]
-      <x:c r="D2295" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2296">
       <x:c r="A2296" t="str">
-        <x:v>XKG</x:v>
+        <x:v>XJY</x:v>
       </x:c>
       <x:c r="B2296" t="str">
-        <x:v>OKURLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>YENİ PAZAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.KAMAN ŞUBE MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C2296" t="str">
-        <x:v>1164</x:v>
-[...1 lines deleted...]
-      <x:c r="D2296" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2297">
       <x:c r="A2297" t="str">
-        <x:v>XKH</x:v>
+        <x:v>XJZ</x:v>
       </x:c>
       <x:c r="B2297" t="str">
-        <x:v>MAKSOY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2297" t="str">
-        <x:v>1165</x:v>
-[...1 lines deleted...]
-      <x:c r="D2297" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2298">
       <x:c r="A2298" t="str">
-        <x:v>XKI</x:v>
+        <x:v>XKA</x:v>
       </x:c>
       <x:c r="B2298" t="str">
-        <x:v>GÜZELOĞLU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SANAYİ VE TİCARET  A.Ş. GERMENCİK ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2298" t="str">
-        <x:v>1166</x:v>
-[...1 lines deleted...]
-      <x:c r="D2298" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2299">
       <x:c r="A2299" t="str">
-        <x:v>XKJ</x:v>
+        <x:v>XKB</x:v>
       </x:c>
       <x:c r="B2299" t="str">
-        <x:v>ÇUKUROVATOPRAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZB LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2299" t="str">
-        <x:v>1167</x:v>
-[...1 lines deleted...]
-      <x:c r="D2299" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2300">
       <x:c r="A2300" t="str">
-        <x:v>XKK</x:v>
+        <x:v>XKC</x:v>
       </x:c>
       <x:c r="B2300" t="str">
-        <x:v>NARLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>CEYLANLAR LİDAŞ TARIM ÜRÜNLERİ LİSANLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2300" t="str">
-        <x:v>1168</x:v>
-[...1 lines deleted...]
-      <x:c r="D2300" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2301">
       <x:c r="A2301" t="str">
-        <x:v>XKL</x:v>
+        <x:v>XKD</x:v>
       </x:c>
       <x:c r="B2301" t="str">
-        <x:v>AYDINLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HASANOĞULLARI LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KIRŞEHİR ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2301" t="str">
-        <x:v>1170</x:v>
-[...1 lines deleted...]
-      <x:c r="D2301" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2302">
       <x:c r="A2302" t="str">
-        <x:v>XKM</x:v>
+        <x:v>XKF</x:v>
       </x:c>
       <x:c r="B2302" t="str">
-        <x:v>DEMİRAĞALAR BEREKET ŞENYURT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BETA GEN TARIM ÜRÜNLERİ VE LİSANSLI DEPOCULUK A.Ş. ÇÖLTEPE BİSMİL ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2302" t="str">
-        <x:v>1171</x:v>
-[...1 lines deleted...]
-      <x:c r="D2302" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2303">
       <x:c r="A2303" t="str">
-        <x:v>XKN</x:v>
+        <x:v>XKG</x:v>
       </x:c>
       <x:c r="B2303" t="str">
-        <x:v>SÜPERSON TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>OKURLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2303" t="str">
-        <x:v>1175</x:v>
-[...1 lines deleted...]
-      <x:c r="D2303" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2304">
       <x:c r="A2304" t="str">
-        <x:v>XKO</x:v>
+        <x:v>XKH</x:v>
       </x:c>
       <x:c r="B2304" t="str">
-        <x:v>YUSUF ZENGİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ORGANİZE ŞUBESİ</x:v>
+        <x:v>MAKSOY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2304" t="str">
-        <x:v>1179</x:v>
-[...1 lines deleted...]
-      <x:c r="D2304" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2305">
       <x:c r="A2305" t="str">
-        <x:v>XKP</x:v>
+        <x:v>XKI</x:v>
       </x:c>
       <x:c r="B2305" t="str">
-        <x:v>ZEN GLOBAL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GÜZELOĞLU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2305" t="str">
-        <x:v>1181</x:v>
-[...1 lines deleted...]
-      <x:c r="D2305" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2306">
       <x:c r="A2306" t="str">
-        <x:v>XKR</x:v>
+        <x:v>XKJ</x:v>
       </x:c>
       <x:c r="B2306" t="str">
-        <x:v>HİMMETDEDE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. HACIBEKTAŞ ŞUBESİ</x:v>
+        <x:v>ÇUKUROVATOPRAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2306" t="str">
-        <x:v>1184</x:v>
-[...1 lines deleted...]
-      <x:c r="D2306" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2307">
       <x:c r="A2307" t="str">
-        <x:v>XKS</x:v>
+        <x:v>XKK</x:v>
       </x:c>
       <x:c r="B2307" t="str">
-        <x:v>ARSLAN AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>NARLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2307" t="str">
-        <x:v>1188</x:v>
-[...1 lines deleted...]
-      <x:c r="D2307" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2308">
       <x:c r="A2308" t="str">
-        <x:v>XKT</x:v>
+        <x:v>XKL</x:v>
       </x:c>
       <x:c r="B2308" t="str">
-        <x:v>BÜYÜK MENDERES TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AYDINLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2308" t="str">
-        <x:v>1192</x:v>
-[...1 lines deleted...]
-      <x:c r="D2308" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2309">
       <x:c r="A2309" t="str">
-        <x:v>XKU</x:v>
+        <x:v>XKM</x:v>
       </x:c>
       <x:c r="B2309" t="str">
-        <x:v>İSMET KONUK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DEMİRAĞALAR BEREKET ŞENYURT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2309" t="str">
-        <x:v>1194</x:v>
-[...1 lines deleted...]
-      <x:c r="D2309" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2310">
       <x:c r="A2310" t="str">
-        <x:v>XKV</x:v>
+        <x:v>XKN</x:v>
       </x:c>
       <x:c r="B2310" t="str">
-        <x:v>ÖZDEMİRLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SÜPERSON TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2310" t="str">
-        <x:v>1210</x:v>
-[...1 lines deleted...]
-      <x:c r="D2310" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2311">
       <x:c r="A2311" t="str">
-        <x:v>XKY</x:v>
+        <x:v>XKO</x:v>
       </x:c>
       <x:c r="B2311" t="str">
-        <x:v>SİYEZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>YUSUF ZENGİN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ORGANİZE ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2311" t="str">
-        <x:v>1207</x:v>
-[...1 lines deleted...]
-      <x:c r="D2311" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2312">
       <x:c r="A2312" t="str">
-        <x:v>XKZ</x:v>
+        <x:v>XKP</x:v>
       </x:c>
       <x:c r="B2312" t="str">
-        <x:v>DUYAN AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ZEN GLOBAL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2312" t="str">
-        <x:v>1218</x:v>
-[...1 lines deleted...]
-      <x:c r="D2312" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2313">
       <x:c r="A2313" t="str">
-        <x:v>XLB</x:v>
+        <x:v>XKR</x:v>
       </x:c>
       <x:c r="B2313" t="str">
-        <x:v>ENS LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HİMMETDEDE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. HACIBEKTAŞ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2313" t="str">
-        <x:v>1221</x:v>
-[...1 lines deleted...]
-      <x:c r="D2313" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2314">
       <x:c r="A2314" t="str">
-        <x:v>XLC</x:v>
+        <x:v>XKS</x:v>
       </x:c>
       <x:c r="B2314" t="str">
-        <x:v>YİĞİT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (HUBUBAT ŞUBESİ)</x:v>
+        <x:v>ARSLAN AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2314" t="str">
-        <x:v>1222</x:v>
-[...1 lines deleted...]
-      <x:c r="D2314" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2315">
       <x:c r="A2315" t="str">
-        <x:v>XLD</x:v>
+        <x:v>XKT</x:v>
       </x:c>
       <x:c r="B2315" t="str">
-        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ACIPAYAM ŞUBE)</x:v>
+        <x:v>BÜYÜK MENDERES TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2315" t="str">
-        <x:v>1222</x:v>
-[...1 lines deleted...]
-      <x:c r="D2315" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2316">
       <x:c r="A2316" t="str">
-        <x:v>XLE</x:v>
+        <x:v>XKU</x:v>
       </x:c>
       <x:c r="B2316" t="str">
-        <x:v>TEAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KADİRLİ  ŞUBE)</x:v>
+        <x:v>İSMET KONUK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2316" t="str">
-        <x:v>1222</x:v>
-[...1 lines deleted...]
-      <x:c r="D2316" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2317">
       <x:c r="A2317" t="str">
-        <x:v>XLF</x:v>
+        <x:v>XKV</x:v>
       </x:c>
       <x:c r="B2317" t="str">
-        <x:v>BEYOĞLU AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (NİĞDE ŞUBE)</x:v>
+        <x:v>ÖZDEMİRLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2317" t="str">
-        <x:v>1222</x:v>
-[...1 lines deleted...]
-      <x:c r="D2317" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2318">
       <x:c r="A2318" t="str">
-        <x:v>XLG</x:v>
+        <x:v>XKY</x:v>
       </x:c>
       <x:c r="B2318" t="str">
-        <x:v>KAYNAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SİYEZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2318" t="str">
-        <x:v>1222</x:v>
-[...1 lines deleted...]
-      <x:c r="D2318" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2319">
       <x:c r="A2319" t="str">
-        <x:v>XLH</x:v>
+        <x:v>XKZ</x:v>
       </x:c>
       <x:c r="B2319" t="str">
-        <x:v>KULU AK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DUYAN AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2319" t="str">
-        <x:v>1223</x:v>
-[...1 lines deleted...]
-      <x:c r="D2319" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2320">
       <x:c r="A2320" t="str">
-        <x:v>XLI</x:v>
+        <x:v>XLB</x:v>
       </x:c>
       <x:c r="B2320" t="str">
-        <x:v>ALTINBAŞAK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ENS LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2320" t="str">
-        <x:v>1223</x:v>
-[...1 lines deleted...]
-      <x:c r="D2320" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2321">
       <x:c r="A2321" t="str">
-        <x:v>XLJ</x:v>
+        <x:v>XLC</x:v>
       </x:c>
       <x:c r="B2321" t="str">
-        <x:v>KÜÇÜKER İNÇLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KARATAY ŞUBESİ)</x:v>
+        <x:v>YİĞİT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (HUBUBAT ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2321" t="str">
-        <x:v>1224</x:v>
-[...1 lines deleted...]
-      <x:c r="D2321" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2322">
       <x:c r="A2322" t="str">
-        <x:v>XLK</x:v>
+        <x:v>XLD</x:v>
       </x:c>
       <x:c r="B2322" t="str">
-        <x:v>MARSAN GRUP TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ACIPAYAM ŞUBE)</x:v>
       </x:c>
       <x:c r="C2322" t="str">
-        <x:v>1226</x:v>
-[...1 lines deleted...]
-      <x:c r="D2322" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2323">
       <x:c r="A2323" t="str">
-        <x:v>XLL</x:v>
+        <x:v>XLE</x:v>
       </x:c>
       <x:c r="B2323" t="str">
-        <x:v>GÜRBEYLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TEAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KADİRLİ  ŞUBE)</x:v>
       </x:c>
       <x:c r="C2323" t="str">
-        <x:v>1226</x:v>
-[...1 lines deleted...]
-      <x:c r="D2323" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2324">
       <x:c r="A2324" t="str">
-        <x:v>XLM</x:v>
+        <x:v>XLF</x:v>
       </x:c>
       <x:c r="B2324" t="str">
-        <x:v>FİLİKCİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BEYOĞLU AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (NİĞDE ŞUBE)</x:v>
       </x:c>
       <x:c r="C2324" t="str">
-        <x:v>1227</x:v>
-[...1 lines deleted...]
-      <x:c r="D2324" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2325">
       <x:c r="A2325" t="str">
-        <x:v>XLN</x:v>
+        <x:v>XLG</x:v>
       </x:c>
       <x:c r="B2325" t="str">
-        <x:v>DENİZLİ BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. TAVAS ŞUBE</x:v>
+        <x:v>KAYNAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2325" t="str">
-        <x:v>1227</x:v>
-[...1 lines deleted...]
-      <x:c r="D2325" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2326">
       <x:c r="A2326" t="str">
-        <x:v>XLO</x:v>
+        <x:v>XLH</x:v>
       </x:c>
       <x:c r="B2326" t="str">
-        <x:v>BEŞLER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KULU AK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2326" t="str">
-        <x:v>1228</x:v>
-[...1 lines deleted...]
-      <x:c r="D2326" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2327">
       <x:c r="A2327" t="str">
-        <x:v>XLP</x:v>
+        <x:v>XLI</x:v>
       </x:c>
       <x:c r="B2327" t="str">
-        <x:v>TOSUN HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALTINBAŞAK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2327" t="str">
-        <x:v>1228</x:v>
-[...1 lines deleted...]
-      <x:c r="D2327" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2328">
       <x:c r="A2328" t="str">
-        <x:v>XLR</x:v>
+        <x:v>XLJ</x:v>
       </x:c>
       <x:c r="B2328" t="str">
-        <x:v>AZİM LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KÜÇÜKER İNÇLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KARATAY ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2328" t="str">
-        <x:v>1228</x:v>
-[...1 lines deleted...]
-      <x:c r="D2328" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2329">
       <x:c r="A2329" t="str">
-        <x:v>XLS</x:v>
+        <x:v>XLK</x:v>
       </x:c>
       <x:c r="B2329" t="str">
-        <x:v>KARABULUT HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MARSAN GRUP TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2329" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D2329" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2330">
       <x:c r="A2330" t="str">
-        <x:v>XLT</x:v>
+        <x:v>XLL</x:v>
       </x:c>
       <x:c r="B2330" t="str">
-        <x:v>ALİ KÜRKÜT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GÜRBEYLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2330" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D2330" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2331">
       <x:c r="A2331" t="str">
-        <x:v>XLU</x:v>
+        <x:v>XLM</x:v>
       </x:c>
       <x:c r="B2331" t="str">
-        <x:v>ZİYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>FİLİKCİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2331" t="str">
-        <x:v>1229</x:v>
-[...1 lines deleted...]
-      <x:c r="D2331" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2332">
       <x:c r="A2332" t="str">
-        <x:v>XLY</x:v>
+        <x:v>XLN</x:v>
       </x:c>
       <x:c r="B2332" t="str">
-        <x:v>MEMİŞ OĞULLARI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DENİZLİ BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. TAVAS ŞUBE</x:v>
       </x:c>
       <x:c r="C2332" t="str">
-        <x:v>1230</x:v>
-[...1 lines deleted...]
-      <x:c r="D2332" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2333">
       <x:c r="A2333" t="str">
-        <x:v>XLZ</x:v>
+        <x:v>XLO</x:v>
       </x:c>
       <x:c r="B2333" t="str">
-        <x:v>UMUT LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BEŞLER LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2333" t="str">
-        <x:v>1236</x:v>
-[...1 lines deleted...]
-      <x:c r="D2333" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2334">
       <x:c r="A2334" t="str">
-        <x:v>XMA</x:v>
+        <x:v>XLP</x:v>
       </x:c>
       <x:c r="B2334" t="str">
-        <x:v>AYAZZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TOSUN HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2334" t="str">
-        <x:v>1236</x:v>
-[...1 lines deleted...]
-      <x:c r="D2334" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2335">
       <x:c r="A2335" t="str">
-        <x:v>XMB</x:v>
+        <x:v>XLR</x:v>
       </x:c>
       <x:c r="B2335" t="str">
-        <x:v>HACIÖMEROĞLU AFM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. AHLAT ŞUBE</x:v>
+        <x:v>AZİM LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2335" t="str">
-        <x:v>1237</x:v>
-[...1 lines deleted...]
-      <x:c r="D2335" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2336">
       <x:c r="A2336" t="str">
-        <x:v>XMC</x:v>
+        <x:v>XLS</x:v>
       </x:c>
       <x:c r="B2336" t="str">
-        <x:v>AK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KARABULUT HUBUBAT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2336" t="str">
-        <x:v>1239</x:v>
-[...1 lines deleted...]
-      <x:c r="D2336" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2337">
       <x:c r="A2337" t="str">
-        <x:v>XMD</x:v>
+        <x:v>XLT</x:v>
       </x:c>
       <x:c r="B2337" t="str">
-        <x:v>AĞALAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALİ KÜRKÜT TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2337" t="str">
-        <x:v>1240</x:v>
-[...1 lines deleted...]
-      <x:c r="D2337" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2338">
       <x:c r="A2338" t="str">
-        <x:v>XME</x:v>
+        <x:v>XLU</x:v>
       </x:c>
       <x:c r="B2338" t="str">
-        <x:v>DOĞAL TAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ZİYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2338" t="str">
-        <x:v>1240</x:v>
-[...1 lines deleted...]
-      <x:c r="D2338" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2339">
       <x:c r="A2339" t="str">
-        <x:v>XMF</x:v>
+        <x:v>XLY</x:v>
       </x:c>
       <x:c r="B2339" t="str">
-        <x:v>KADİM LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MEMİŞ OĞULLARI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2339" t="str">
-        <x:v>1242</x:v>
-[...1 lines deleted...]
-      <x:c r="D2339" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2340">
       <x:c r="A2340" t="str">
-        <x:v>XMG</x:v>
+        <x:v>XLZ</x:v>
       </x:c>
       <x:c r="B2340" t="str">
-        <x:v>BALYAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>UMUT LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2340" t="str">
-        <x:v>1242</x:v>
-[...1 lines deleted...]
-      <x:c r="D2340" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2341">
       <x:c r="A2341" t="str">
-        <x:v>XMH</x:v>
+        <x:v>XMA</x:v>
       </x:c>
       <x:c r="B2341" t="str">
-        <x:v>DAYANLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AYAZZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2341" t="str">
-        <x:v>1242</x:v>
-[...1 lines deleted...]
-      <x:c r="D2341" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2342">
       <x:c r="A2342" t="str">
-        <x:v>XMI</x:v>
+        <x:v>XMB</x:v>
       </x:c>
       <x:c r="B2342" t="str">
-        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK (UŞAK ŞUBESİ)</x:v>
+        <x:v>HACIÖMEROĞLU AFM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. AHLAT ŞUBE</x:v>
       </x:c>
       <x:c r="C2342" t="str">
-        <x:v>1243</x:v>
-[...1 lines deleted...]
-      <x:c r="D2342" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2343">
       <x:c r="A2343" t="str">
-        <x:v>XMJ</x:v>
+        <x:v>XMC</x:v>
       </x:c>
       <x:c r="B2343" t="str">
-        <x:v>YALNIZLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş. (KARAPINAR ŞUBE)</x:v>
+        <x:v>AK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2343" t="str">
-        <x:v>1246</x:v>
-[...1 lines deleted...]
-      <x:c r="D2343" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2344">
       <x:c r="A2344" t="str">
-        <x:v>XMK</x:v>
+        <x:v>XMD</x:v>
       </x:c>
       <x:c r="B2344" t="str">
-        <x:v>TEAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KARAPINAR ŞUBE)</x:v>
+        <x:v>AĞALAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2344" t="str">
-        <x:v>1247</x:v>
-[...1 lines deleted...]
-      <x:c r="D2344" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2345">
       <x:c r="A2345" t="str">
-        <x:v>XML</x:v>
+        <x:v>XME</x:v>
       </x:c>
       <x:c r="B2345" t="str">
-        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (BAKLAN ŞUBE)</x:v>
+        <x:v>DOĞAL TAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2345" t="str">
-        <x:v>1248</x:v>
-[...1 lines deleted...]
-      <x:c r="D2345" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2346">
       <x:c r="A2346" t="str">
-        <x:v>XMM</x:v>
+        <x:v>XMF</x:v>
       </x:c>
       <x:c r="B2346" t="str">
-        <x:v>SUNAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KADİM LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2346" t="str">
-        <x:v>1249</x:v>
-[...1 lines deleted...]
-      <x:c r="D2346" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2347">
       <x:c r="A2347" t="str">
-        <x:v>XMN</x:v>
+        <x:v>XMG</x:v>
       </x:c>
       <x:c r="B2347" t="str">
-        <x:v>KAAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BALYAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2347" t="str">
-        <x:v>1251</x:v>
-[...1 lines deleted...]
-      <x:c r="D2347" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2348">
       <x:c r="A2348" t="str">
-        <x:v>XMO</x:v>
+        <x:v>XMH</x:v>
       </x:c>
       <x:c r="B2348" t="str">
-        <x:v>MİR AGRO LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DAYANLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2348" t="str">
-        <x:v>1253</x:v>
-[...1 lines deleted...]
-      <x:c r="D2348" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2349">
       <x:c r="A2349" t="str">
-        <x:v>XMP</x:v>
+        <x:v>XMI</x:v>
       </x:c>
       <x:c r="B2349" t="str">
-        <x:v>BİRLİK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK (UŞAK ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2349" t="str">
-        <x:v>1270</x:v>
-[...1 lines deleted...]
-      <x:c r="D2349" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2350">
       <x:c r="A2350" t="str">
-        <x:v>XMR</x:v>
+        <x:v>XMJ</x:v>
       </x:c>
       <x:c r="B2350" t="str">
-        <x:v>ŞEVGİNLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (MUŞ ŞUBESİ)</x:v>
+        <x:v>YALNIZLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN.VE TİC.A.Ş. (KARAPINAR ŞUBE)</x:v>
       </x:c>
       <x:c r="C2350" t="str">
-        <x:v>1284</x:v>
-[...1 lines deleted...]
-      <x:c r="D2350" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2351">
       <x:c r="A2351" t="str">
-        <x:v>XMS</x:v>
+        <x:v>XMK</x:v>
       </x:c>
       <x:c r="B2351" t="str">
-        <x:v>DENİZLİ BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ÇİVRİL ŞUBESİ)</x:v>
+        <x:v>TEAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KARAPINAR ŞUBE)</x:v>
       </x:c>
       <x:c r="C2351" t="str">
-        <x:v>1308</x:v>
-[...1 lines deleted...]
-      <x:c r="D2351" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2352">
       <x:c r="A2352" t="str">
-        <x:v>XMT</x:v>
+        <x:v>XML</x:v>
       </x:c>
       <x:c r="B2352" t="str">
-        <x:v>MUNZUR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
+        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (BAKLAN ŞUBE)</x:v>
       </x:c>
       <x:c r="C2352" t="str">
-        <x:v>1309</x:v>
-[...1 lines deleted...]
-      <x:c r="D2352" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2353">
       <x:c r="A2353" t="str">
-        <x:v>XMU</x:v>
+        <x:v>XMM</x:v>
       </x:c>
       <x:c r="B2353" t="str">
-        <x:v>HAS BUĞSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SUNAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2353" t="str">
-        <x:v>1310</x:v>
-[...1 lines deleted...]
-      <x:c r="D2353" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2354">
       <x:c r="A2354" t="str">
-        <x:v>XMV</x:v>
+        <x:v>XMN</x:v>
       </x:c>
       <x:c r="B2354" t="str">
-        <x:v>BARAK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KAAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2354" t="str">
-        <x:v>1311</x:v>
-[...1 lines deleted...]
-      <x:c r="D2354" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2355">
       <x:c r="A2355" t="str">
-        <x:v>XMY</x:v>
+        <x:v>XMO</x:v>
       </x:c>
       <x:c r="B2355" t="str">
-        <x:v>KENAN ECER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MİR AGRO LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2355" t="str">
-        <x:v>1313</x:v>
-[...1 lines deleted...]
-      <x:c r="D2355" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2356">
       <x:c r="A2356" t="str">
-        <x:v>XMZ</x:v>
+        <x:v>XMP</x:v>
       </x:c>
       <x:c r="B2356" t="str">
-        <x:v>KAYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BİRLİK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2356" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D2356" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2357">
       <x:c r="A2357" t="str">
-        <x:v>XNA</x:v>
+        <x:v>XMR</x:v>
       </x:c>
       <x:c r="B2357" t="str">
-        <x:v>SİLVAN MSG LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞEVGİNLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (MUŞ ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2357" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D2357" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2358">
       <x:c r="A2358" t="str">
-        <x:v>XNB</x:v>
+        <x:v>XMS</x:v>
       </x:c>
       <x:c r="B2358" t="str">
-        <x:v>DESA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DENİZLİ BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ÇİVRİL ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2358" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D2358" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2359">
       <x:c r="A2359" t="str">
-        <x:v>XNC</x:v>
+        <x:v>XMT</x:v>
       </x:c>
       <x:c r="B2359" t="str">
-        <x:v>SİLOPİ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MUNZUR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2359" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D2359" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2360">
       <x:c r="A2360" t="str">
-        <x:v>XND</x:v>
+        <x:v>XMU</x:v>
       </x:c>
       <x:c r="B2360" t="str">
-        <x:v>YASİN ATMACA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HAS BUĞSAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2360" t="str">
-        <x:v>1314</x:v>
-[...1 lines deleted...]
-      <x:c r="D2360" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2361">
       <x:c r="A2361" t="str">
-        <x:v>XNE</x:v>
+        <x:v>XMV</x:v>
       </x:c>
       <x:c r="B2361" t="str">
-        <x:v>GÖRENLER AGRO TARIM ÜRÜNLERI LİSANSLİ DEPOCULUK A.Ş.</x:v>
+        <x:v>BARAK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2361" t="str">
-        <x:v>1317</x:v>
-[...1 lines deleted...]
-      <x:c r="D2361" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2362">
       <x:c r="A2362" t="str">
-        <x:v>XNF</x:v>
+        <x:v>XMY</x:v>
       </x:c>
       <x:c r="B2362" t="str">
-        <x:v>ELBİSTAN DOĞAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KENAN ECER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2362" t="str">
-        <x:v>1317</x:v>
-[...1 lines deleted...]
-      <x:c r="D2362" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2363">
       <x:c r="A2363" t="str">
-        <x:v>XNG</x:v>
+        <x:v>XMZ</x:v>
       </x:c>
       <x:c r="B2363" t="str">
-        <x:v>YEKSAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KAYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2363" t="str">
-        <x:v>1317</x:v>
-[...1 lines deleted...]
-      <x:c r="D2363" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2364">
       <x:c r="A2364" t="str">
-        <x:v>XNH</x:v>
+        <x:v>XNA</x:v>
       </x:c>
       <x:c r="B2364" t="str">
-        <x:v>HAS GRAİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
+        <x:v>SİLVAN MSG LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2364" t="str">
-        <x:v>1317</x:v>
-[...1 lines deleted...]
-      <x:c r="D2364" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2365">
       <x:c r="A2365" t="str">
-        <x:v>XNI</x:v>
+        <x:v>XNB</x:v>
       </x:c>
       <x:c r="B2365" t="str">
-        <x:v>BABAESKİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. KIRKLARELİ BABAESKİ ŞUBESİ</x:v>
+        <x:v>DESA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2365" t="str">
-        <x:v>1318</x:v>
-[...1 lines deleted...]
-      <x:c r="D2365" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2366">
       <x:c r="A2366" t="str">
-        <x:v>XNJ</x:v>
+        <x:v>XNC</x:v>
       </x:c>
       <x:c r="B2366" t="str">
-        <x:v>ÇİÇEK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SİLOPİ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2366" t="str">
-        <x:v>1320</x:v>
-[...1 lines deleted...]
-      <x:c r="D2366" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2367">
       <x:c r="A2367" t="str">
-        <x:v>XNK</x:v>
+        <x:v>XND</x:v>
       </x:c>
       <x:c r="B2367" t="str">
-        <x:v>ALKIM LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MEREK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2367" t="str">
-        <x:v>1320</x:v>
-[...1 lines deleted...]
-      <x:c r="D2367" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2368">
       <x:c r="A2368" t="str">
-        <x:v>XNL</x:v>
+        <x:v>XNE</x:v>
       </x:c>
       <x:c r="B2368" t="str">
-        <x:v>ESATBEYOĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GÖRENLER AGRO TARIM ÜRÜNLERI LİSANSLİ DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2368" t="str">
-        <x:v>1321</x:v>
-[...1 lines deleted...]
-      <x:c r="D2368" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2369">
       <x:c r="A2369" t="str">
-        <x:v>XNM</x:v>
+        <x:v>XNF</x:v>
       </x:c>
       <x:c r="B2369" t="str">
-        <x:v>MERT GÜL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ELBİSTAN DOĞAN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2369" t="str">
-        <x:v>1321</x:v>
-[...1 lines deleted...]
-      <x:c r="D2369" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2370">
       <x:c r="A2370" t="str">
-        <x:v>XNN</x:v>
+        <x:v>XNG</x:v>
       </x:c>
       <x:c r="B2370" t="str">
-        <x:v>TİRYAKİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN VE TİC. A.Ş. (MUŞ ŞUBE)</x:v>
+        <x:v>YEKSAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2370" t="str">
-        <x:v>1322</x:v>
-[...1 lines deleted...]
-      <x:c r="D2370" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2371">
       <x:c r="A2371" t="str">
-        <x:v>XNO</x:v>
+        <x:v>XNH</x:v>
       </x:c>
       <x:c r="B2371" t="str">
-        <x:v>ÖZGENÇ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>HAS GRAİN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2371" t="str">
-        <x:v>1322</x:v>
-[...1 lines deleted...]
-      <x:c r="D2371" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2372">
       <x:c r="A2372" t="str">
-        <x:v>XNP</x:v>
+        <x:v>XNI</x:v>
       </x:c>
       <x:c r="B2372" t="str">
-        <x:v>İPEK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. YEŞİLHİSAR  ŞUBESİ</x:v>
+        <x:v>BABAESKİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. KIRKLARELİ BABAESKİ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2372" t="str">
-        <x:v>1323</x:v>
-[...1 lines deleted...]
-      <x:c r="D2372" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2373">
       <x:c r="A2373" t="str">
-        <x:v>XNR</x:v>
+        <x:v>XNJ</x:v>
       </x:c>
       <x:c r="B2373" t="str">
-        <x:v>İSMAİL HAKKI KUMARTAŞLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÇİÇEK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2373" t="str">
-        <x:v>1323</x:v>
-[...1 lines deleted...]
-      <x:c r="D2373" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2374">
       <x:c r="A2374" t="str">
-        <x:v>XNS</x:v>
+        <x:v>XNK</x:v>
       </x:c>
       <x:c r="B2374" t="str">
-        <x:v>EL SA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ALKIM LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2374" t="str">
-        <x:v>1323</x:v>
-[...1 lines deleted...]
-      <x:c r="D2374" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2375">
       <x:c r="A2375" t="str">
-        <x:v>XNT</x:v>
+        <x:v>XNL</x:v>
       </x:c>
       <x:c r="B2375" t="str">
-        <x:v>CEYLANLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (BOZTEPE ŞUBE)</x:v>
+        <x:v>ESATBEYOĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2375" t="str">
-        <x:v>1323</x:v>
-[...1 lines deleted...]
-      <x:c r="D2375" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2376">
       <x:c r="A2376" t="str">
-        <x:v>XNU</x:v>
+        <x:v>XNM</x:v>
       </x:c>
       <x:c r="B2376" t="str">
-        <x:v>BAL KAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>MERT GÜL TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2376" t="str">
-        <x:v>1324</x:v>
-[...1 lines deleted...]
-      <x:c r="D2376" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2377">
       <x:c r="A2377" t="str">
-        <x:v>XNV</x:v>
+        <x:v>XNN</x:v>
       </x:c>
       <x:c r="B2377" t="str">
-        <x:v>SAVRANLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TİRYAKİ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN VE TİC. A.Ş. (MUŞ ŞUBE)</x:v>
       </x:c>
       <x:c r="C2377" t="str">
-        <x:v>1324</x:v>
-[...1 lines deleted...]
-      <x:c r="D2377" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2378">
       <x:c r="A2378" t="str">
-        <x:v>XNY</x:v>
+        <x:v>XNO</x:v>
       </x:c>
       <x:c r="B2378" t="str">
-        <x:v>BİLDİKLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZGENÇ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2378" t="str">
-        <x:v>1324</x:v>
-[...1 lines deleted...]
-      <x:c r="D2378" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2379">
       <x:c r="A2379" t="str">
-        <x:v>XNZ</x:v>
+        <x:v>XNP</x:v>
       </x:c>
       <x:c r="B2379" t="str">
-        <x:v>ÇEVİKLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>İPEK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. YEŞİLHİSAR  ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2379" t="str">
-        <x:v>1324</x:v>
-[...1 lines deleted...]
-      <x:c r="D2379" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2380">
       <x:c r="A2380" t="str">
-        <x:v>XOA</x:v>
+        <x:v>XNR</x:v>
       </x:c>
       <x:c r="B2380" t="str">
-        <x:v>TZN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KONYA ŞUBESİ)</x:v>
+        <x:v>İSMAİL HAKKI KUMARTAŞLI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2380" t="str">
-        <x:v>1325</x:v>
-[...1 lines deleted...]
-      <x:c r="D2380" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2381">
       <x:c r="A2381" t="str">
-        <x:v>XOB</x:v>
+        <x:v>XNS</x:v>
       </x:c>
       <x:c r="B2381" t="str">
-        <x:v>İKİ KARDEŞLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>EL SA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2381" t="str">
-        <x:v>1325</x:v>
-[...1 lines deleted...]
-      <x:c r="D2381" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2382">
       <x:c r="A2382" t="str">
-        <x:v>XOC</x:v>
+        <x:v>XNT</x:v>
       </x:c>
       <x:c r="B2382" t="str">
-        <x:v>ÖZERSOY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(HAVSA ŞUBE)</x:v>
+        <x:v>CEYLANLAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (BOZTEPE ŞUBE)</x:v>
       </x:c>
       <x:c r="C2382" t="str">
-        <x:v>1325</x:v>
-[...1 lines deleted...]
-      <x:c r="D2382" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2383">
       <x:c r="A2383" t="str">
-        <x:v>XOD</x:v>
+        <x:v>XNU</x:v>
       </x:c>
       <x:c r="B2383" t="str">
-        <x:v>KONYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. (EMİRDAĞ ŞUBESİ)</x:v>
+        <x:v>BAL KAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2383" t="str">
-        <x:v>1326</x:v>
-[...1 lines deleted...]
-      <x:c r="D2383" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2384">
       <x:c r="A2384" t="str">
-        <x:v>XOE</x:v>
+        <x:v>XNV</x:v>
       </x:c>
       <x:c r="B2384" t="str">
-        <x:v>CEMİL DEMİR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SAVRANLAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2384" t="str">
-        <x:v>1327</x:v>
-[...1 lines deleted...]
-      <x:c r="D2384" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2385">
       <x:c r="A2385" t="str">
-        <x:v>XOF</x:v>
+        <x:v>XNY</x:v>
       </x:c>
       <x:c r="B2385" t="str">
-        <x:v>İNCEÖZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BİLDİKLER AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2385" t="str">
-        <x:v>1328</x:v>
-[...1 lines deleted...]
-      <x:c r="D2385" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2386">
       <x:c r="A2386" t="str">
-        <x:v>XOG</x:v>
+        <x:v>XNZ</x:v>
       </x:c>
       <x:c r="B2386" t="str">
-        <x:v>YURTTAŞLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÇEVİKLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2386" t="str">
-        <x:v>1328</x:v>
-[...1 lines deleted...]
-      <x:c r="D2386" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2387">
       <x:c r="A2387" t="str">
-        <x:v>XOH</x:v>
+        <x:v>XOA</x:v>
       </x:c>
       <x:c r="B2387" t="str">
-        <x:v>AYEN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TZN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KONYA ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2387" t="str">
-        <x:v>1330</x:v>
-[...1 lines deleted...]
-      <x:c r="D2387" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2388">
       <x:c r="A2388" t="str">
-        <x:v>XOI</x:v>
+        <x:v>XOB</x:v>
       </x:c>
       <x:c r="B2388" t="str">
-        <x:v>MERZİFON GÜLBAHAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>İKİ KARDEŞLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2388" t="str">
-        <x:v>1330</x:v>
-[...1 lines deleted...]
-      <x:c r="D2388" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2389">
       <x:c r="A2389" t="str">
-        <x:v>XOJ</x:v>
+        <x:v>XOC</x:v>
       </x:c>
       <x:c r="B2389" t="str">
-        <x:v>ÖNTÜRK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖZERSOY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.(HAVSA ŞUBE)</x:v>
       </x:c>
       <x:c r="C2389" t="str">
-        <x:v>1333</x:v>
-[...1 lines deleted...]
-      <x:c r="D2389" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2390">
       <x:c r="A2390" t="str">
-        <x:v>XOK</x:v>
+        <x:v>XOD</x:v>
       </x:c>
       <x:c r="B2390" t="str">
-        <x:v>GÜR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (BALPINAR ŞUBESİ)</x:v>
+        <x:v>KONYA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A.Ş. (EMİRDAĞ ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2390" t="str">
-        <x:v>1337</x:v>
-[...1 lines deleted...]
-      <x:c r="D2390" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2391">
       <x:c r="A2391" t="str">
-        <x:v>XOL</x:v>
+        <x:v>XOE</x:v>
       </x:c>
       <x:c r="B2391" t="str">
-        <x:v>ÇARŞAMBA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>CEMİL DEMİR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2391" t="str">
-        <x:v>1338</x:v>
-[...1 lines deleted...]
-      <x:c r="D2391" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2392">
       <x:c r="A2392" t="str">
-        <x:v>XOM</x:v>
+        <x:v>XOF</x:v>
       </x:c>
       <x:c r="B2392" t="str">
-        <x:v>POLER URFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (GIDA OSB ŞUBE)</x:v>
+        <x:v>İNCEÖZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2392" t="str">
-        <x:v>1340</x:v>
-[...1 lines deleted...]
-      <x:c r="D2392" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2393">
       <x:c r="A2393" t="str">
-        <x:v>XON</x:v>
+        <x:v>XOG</x:v>
       </x:c>
       <x:c r="B2393" t="str">
-        <x:v>BOZOK SANCAĞI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>YURTTAŞLAR AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2393" t="str">
-        <x:v>1341</x:v>
-[...1 lines deleted...]
-      <x:c r="D2393" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2394">
       <x:c r="A2394" t="str">
-        <x:v>XOO</x:v>
+        <x:v>XOH</x:v>
       </x:c>
       <x:c r="B2394" t="str">
-        <x:v>TİGRİS GAP TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ERGANİ ŞUBE)</x:v>
+        <x:v>AYEN TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2394" t="str">
-        <x:v>1343</x:v>
-[...1 lines deleted...]
-      <x:c r="D2394" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2395">
       <x:c r="A2395" t="str">
-        <x:v>XOP</x:v>
+        <x:v>XOI</x:v>
       </x:c>
       <x:c r="B2395" t="str">
-        <x:v>ŞENLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KOÇÖREN ŞUBESİ)</x:v>
+        <x:v>MERZİFON GÜLBAHAR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2395" t="str">
-        <x:v>1343</x:v>
-[...1 lines deleted...]
-      <x:c r="D2395" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2396">
       <x:c r="A2396" t="str">
-        <x:v>XOR</x:v>
+        <x:v>XOJ</x:v>
       </x:c>
       <x:c r="B2396" t="str">
-        <x:v>TAŞKIRAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÖNTÜRK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2396" t="str">
-        <x:v>1350</x:v>
-[...1 lines deleted...]
-      <x:c r="D2396" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2397">
       <x:c r="A2397" t="str">
-        <x:v>XOS</x:v>
+        <x:v>XOK</x:v>
       </x:c>
       <x:c r="B2397" t="str">
-        <x:v>TARİŞ ÜZÜM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>GÜR LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (BALPINAR ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2397" t="str">
-        <x:v>1355</x:v>
-[...1 lines deleted...]
-      <x:c r="D2397" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2398">
       <x:c r="A2398" t="str">
-        <x:v>XOT</x:v>
+        <x:v>XOL</x:v>
       </x:c>
       <x:c r="B2398" t="str">
-        <x:v>SÜLEYMANOĞLU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ÇARŞAMBA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2398" t="str">
-        <x:v>1357</x:v>
-[...1 lines deleted...]
-      <x:c r="D2398" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2399">
       <x:c r="A2399" t="str">
-        <x:v>XOU</x:v>
+        <x:v>XOM</x:v>
       </x:c>
       <x:c r="B2399" t="str">
-        <x:v>KIZILKAYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>POLER URFA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (GIDA OSB ŞUBE)</x:v>
       </x:c>
       <x:c r="C2399" t="str">
-        <x:v>1365</x:v>
-[...1 lines deleted...]
-      <x:c r="D2399" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2400">
       <x:c r="A2400" t="str">
-        <x:v>XOV</x:v>
+        <x:v>XON</x:v>
       </x:c>
       <x:c r="B2400" t="str">
-        <x:v>BULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BOZOK SANCAĞI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2400" t="str">
-        <x:v>1369</x:v>
-[...1 lines deleted...]
-      <x:c r="D2400" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2401">
       <x:c r="A2401" t="str">
-        <x:v>XOZ</x:v>
+        <x:v>XOO</x:v>
       </x:c>
       <x:c r="B2401" t="str">
-        <x:v>AFYON BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (AFYON ŞUBE)</x:v>
+        <x:v>TİGRİS GAP TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (ERGANİ ŞUBE)</x:v>
       </x:c>
       <x:c r="C2401" t="str">
-        <x:v>1375</x:v>
-[...1 lines deleted...]
-      <x:c r="D2401" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2402">
       <x:c r="A2402" t="str">
-        <x:v>XTU</x:v>
+        <x:v>XOP</x:v>
       </x:c>
       <x:c r="B2402" t="str">
-        <x:v>NAROVA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>ŞENLİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (KOÇÖREN ŞUBESİ)</x:v>
       </x:c>
       <x:c r="C2402" t="str">
-        <x:v>9745</x:v>
-[...1 lines deleted...]
-      <x:c r="D2402" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2403">
       <x:c r="A2403" t="str">
-        <x:v>XTV</x:v>
+        <x:v>XOR</x:v>
       </x:c>
       <x:c r="B2403" t="str">
-        <x:v>NURPA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TAŞKIRAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2403" t="str">
-        <x:v>1015</x:v>
-[...1 lines deleted...]
-      <x:c r="D2403" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2404">
       <x:c r="A2404" t="str">
-        <x:v>XTY</x:v>
+        <x:v>XOS</x:v>
       </x:c>
       <x:c r="B2404" t="str">
-        <x:v>TEAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>TARİŞ ÜZÜM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2404" t="str">
-        <x:v>1200</x:v>
-[...1 lines deleted...]
-      <x:c r="D2404" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2405">
       <x:c r="A2405" t="str">
-        <x:v>XTZ</x:v>
+        <x:v>XOT</x:v>
       </x:c>
       <x:c r="B2405" t="str">
-        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. TAVAS ŞUBE</x:v>
+        <x:v>SÜLEYMANOĞLU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2405" t="str">
-        <x:v>1205</x:v>
-[...1 lines deleted...]
-      <x:c r="D2405" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2406">
       <x:c r="A2406" t="str">
-        <x:v>XUA</x:v>
+        <x:v>XOU</x:v>
       </x:c>
       <x:c r="B2406" t="str">
-        <x:v>GK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>KIZILKAYA LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2406" t="str">
-        <x:v>1207</x:v>
-[...1 lines deleted...]
-      <x:c r="D2406" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2407">
       <x:c r="A2407" t="str">
-        <x:v>XUB</x:v>
+        <x:v>XOV</x:v>
       </x:c>
       <x:c r="B2407" t="str">
-        <x:v>ARSLAN ATALAY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>BULİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2407" t="str">
-        <x:v>1221</x:v>
-[...1 lines deleted...]
-      <x:c r="D2407" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2408">
       <x:c r="A2408" t="str">
-        <x:v>XUC</x:v>
+        <x:v>XOY</x:v>
       </x:c>
       <x:c r="B2408" t="str">
-        <x:v>NAZIR ALICI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>İMPAZ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2408" t="str">
-        <x:v>1221</x:v>
-[...1 lines deleted...]
-      <x:c r="D2408" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2409">
       <x:c r="A2409" t="str">
-        <x:v>XUD</x:v>
+        <x:v>XOZ</x:v>
       </x:c>
       <x:c r="B2409" t="str">
-        <x:v>EREĞLİ PANCAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>AFYON BORSA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (AFYON ŞUBE)</x:v>
       </x:c>
       <x:c r="C2409" t="str">
-        <x:v>1232</x:v>
-[...1 lines deleted...]
-      <x:c r="D2409" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2410">
       <x:c r="A2410" t="str">
-        <x:v>XUE</x:v>
+        <x:v>XPA</x:v>
       </x:c>
       <x:c r="B2410" t="str">
-        <x:v>BULUT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A. A.Ş.</x:v>
+        <x:v>ÇUKUROVATOPRAK TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK ANONİM ŞİRKETİ CEYHAN ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2410" t="str">
-        <x:v>1232</x:v>
-[...1 lines deleted...]
-      <x:c r="D2410" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2411">
       <x:c r="A2411" t="str">
-        <x:v>XUF</x:v>
+        <x:v>XPB</x:v>
       </x:c>
       <x:c r="B2411" t="str">
-        <x:v>ÖZ POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SAYHAN AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2411" t="str">
-        <x:v>1233</x:v>
-[...1 lines deleted...]
-      <x:c r="D2411" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2412">
       <x:c r="A2412" t="str">
-        <x:v>XUG</x:v>
+        <x:v>XPC</x:v>
       </x:c>
       <x:c r="B2412" t="str">
-        <x:v>OĞUZ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>DEMİRSAN LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2412" t="str">
-        <x:v>1233</x:v>
-[...1 lines deleted...]
-      <x:c r="D2412" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2413">
       <x:c r="A2413" t="str">
-        <x:v>XUH</x:v>
+        <x:v>XPE</x:v>
       </x:c>
       <x:c r="B2413" t="str">
-        <x:v>GÖZÜKARA AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
+        <x:v>SÜLOĞLU TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2413" t="str">
-        <x:v>1233</x:v>
-[...1 lines deleted...]
-      <x:c r="D2413" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2414">
       <x:c r="A2414" t="str">
-        <x:v>XUI</x:v>
+        <x:v>XPF</x:v>
       </x:c>
       <x:c r="B2414" t="str">
-        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (HACIBEKTAŞ ŞUBE)</x:v>
+        <x:v>HK KARATAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2414" t="str">
-        <x:v>1235</x:v>
-[...1 lines deleted...]
-      <x:c r="D2414" t="str">
         <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2415">
       <x:c r="A2415" t="str">
-        <x:v>01D</x:v>
+        <x:v>XPG</x:v>
       </x:c>
       <x:c r="B2415" t="str">
-        <x:v>ENERJİ PİYASALARI İŞLETME A.Ş.</x:v>
+        <x:v>ÖZMİRİOĞLU LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2415" t="str">
-        <x:v>8982</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2416">
       <x:c r="A2416" t="str">
-        <x:v>02D</x:v>
+        <x:v>XPH</x:v>
       </x:c>
       <x:c r="B2416" t="str">
-        <x:v>AKENERJİ DOĞALGAZ İTHALAT İHRACAT VE TOPTAN TİCARET A.Ş</x:v>
+        <x:v>İPEK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. ŞEFAATLİ ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2416" t="str">
-        <x:v>9017</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2417">
       <x:c r="A2417" t="str">
-        <x:v>03D</x:v>
+        <x:v>XPI</x:v>
       </x:c>
       <x:c r="B2417" t="str">
-        <x:v>AKFEL ENERJİ TİCARET ANONİM ŞİRKETİ (TİCARİ VE İKTISADİ BÜTÜNLÜĞÜ - 21/08/2025)</x:v>
+        <x:v>MARDİN ÖZLER TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2417" t="str">
-        <x:v>8994</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2418">
       <x:c r="A2418" t="str">
-        <x:v>04D</x:v>
+        <x:v>XPJ</x:v>
       </x:c>
       <x:c r="B2418" t="str">
-        <x:v>AKSA DOĞAL GAZ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>ERDEM AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2418" t="str">
-        <x:v>8996</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2419">
       <x:c r="A2419" t="str">
-        <x:v>05D</x:v>
+        <x:v>XTU</x:v>
       </x:c>
       <x:c r="B2419" t="str">
-        <x:v>AVRASYA GAZ A.Ş. (AKFEL GAZ TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ-12/12/2026)</x:v>
+        <x:v>NAROVA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2419" t="str">
-        <x:v>9005</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2420">
       <x:c r="A2420" t="str">
-        <x:v>06D</x:v>
+        <x:v>XTV</x:v>
       </x:c>
       <x:c r="B2420" t="str">
-        <x:v>AYGAZ DOĞAL GAZ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>NURPA TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2420" t="str">
-        <x:v>9009</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2421">
       <x:c r="A2421" t="str">
-        <x:v>07D</x:v>
+        <x:v>XTY</x:v>
       </x:c>
       <x:c r="B2421" t="str">
-        <x:v>BATI HATTI DOĞALGAZ TİCARET A.Ş.</x:v>
+        <x:v>TEAM TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2421" t="str">
-        <x:v>8988</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2422">
       <x:c r="A2422" t="str">
-        <x:v>08D</x:v>
+        <x:v>XTZ</x:v>
       </x:c>
       <x:c r="B2422" t="str">
-        <x:v>BOSPHORUS GAZ CORPORATION A.Ş.</x:v>
+        <x:v>PAMUKKALE TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. TAVAS ŞUBE</x:v>
       </x:c>
       <x:c r="C2422" t="str">
-        <x:v>8987</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2423">
       <x:c r="A2423" t="str">
-        <x:v>09D</x:v>
+        <x:v>XUA</x:v>
       </x:c>
       <x:c r="B2423" t="str">
-        <x:v>BOTAŞ BORU HATLARI İLE PETROL TAŞIMA A.Ş.(BOTAŞ TİCARET)</x:v>
+        <x:v>GK LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2423" t="str">
-        <x:v>9024</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2424">
       <x:c r="A2424" t="str">
-        <x:v>10D</x:v>
+        <x:v>XUB</x:v>
       </x:c>
       <x:c r="B2424" t="str">
-        <x:v>CENGİZ ENERJİ SANAYİİ VE TİC.A.Ş.</x:v>
+        <x:v>ARSLAN ATALAY TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2424" t="str">
-        <x:v>8991</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2425">
       <x:c r="A2425" t="str">
-        <x:v>11D</x:v>
+        <x:v>XUC</x:v>
       </x:c>
       <x:c r="B2425" t="str">
-        <x:v>DOĞAL ENERJİ İTHALAT ANONİM ŞİRKETİ</x:v>
+        <x:v>NAZIR ALICI TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2425" t="str">
-        <x:v>9008</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2426">
       <x:c r="A2426" t="str">
-        <x:v>12D</x:v>
+        <x:v>XUD</x:v>
       </x:c>
       <x:c r="B2426" t="str">
-        <x:v>EGE GAZ ANONİM ŞİRKETİ</x:v>
+        <x:v>EREĞLİ PANCAR TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2426" t="str">
-        <x:v>8999</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2427">
       <x:c r="A2427" t="str">
-        <x:v>13D</x:v>
+        <x:v>XUE</x:v>
       </x:c>
       <x:c r="B2427" t="str">
-        <x:v>ENERCO ENERJİ SAN.VE TİC.A.Ş. (AKFEL GAZ TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ - 12/12/2026)</x:v>
+        <x:v>BULUT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK SAN. VE TİC. A. A.Ş.</x:v>
       </x:c>
       <x:c r="C2427" t="str">
-        <x:v>9003</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2428">
       <x:c r="A2428" t="str">
-        <x:v>14D</x:v>
+        <x:v>XUF</x:v>
       </x:c>
       <x:c r="B2428" t="str">
-        <x:v>ENERGİST GAZ ANONİM ŞİRKETİ</x:v>
+        <x:v>ÖZ POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2428" t="str">
-        <x:v>9007</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2429">
       <x:c r="A2429" t="str">
-        <x:v>15D</x:v>
+        <x:v>XUG</x:v>
       </x:c>
       <x:c r="B2429" t="str">
-        <x:v>ENERJİSA DOĞALGAZ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>OĞUZ LİDAŞ TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2429" t="str">
-        <x:v>8993</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2430">
       <x:c r="A2430" t="str">
-        <x:v>16D</x:v>
+        <x:v>XUH</x:v>
       </x:c>
       <x:c r="B2430" t="str">
-        <x:v>ENERYA GAZ TİCARET A.Ş.</x:v>
+        <x:v>GÖZÜKARA AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş.</x:v>
       </x:c>
       <x:c r="C2430" t="str">
-        <x:v>8998</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2431">
       <x:c r="A2431" t="str">
-        <x:v>18D</x:v>
+        <x:v>XUI</x:v>
       </x:c>
       <x:c r="B2431" t="str">
-        <x:v>SOCAR ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>POLAT AGRO TARIM ÜRÜNLERİ LİSANSLI DEPOCULUK A.Ş. (HACIBEKTAŞ ŞUBE)</x:v>
       </x:c>
       <x:c r="C2431" t="str">
-        <x:v>8986</x:v>
-[...2 lines deleted...]
-        <x:v>NATURAL GAS COMPANY</x:v>
+        <x:v>LICENSED WAREHOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2432">
       <x:c r="A2432" t="str">
-        <x:v>19D</x:v>
+        <x:v>01D</x:v>
       </x:c>
       <x:c r="B2432" t="str">
-        <x:v>GASLINE DOĞALGAZ TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>ENERJİ PİYASALARI İŞLETME A.Ş.</x:v>
       </x:c>
       <x:c r="C2432" t="str">
-        <x:v>8990</x:v>
-[...1 lines deleted...]
-      <x:c r="D2432" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2433">
       <x:c r="A2433" t="str">
-        <x:v>20D</x:v>
+        <x:v>02D</x:v>
       </x:c>
       <x:c r="B2433" t="str">
-        <x:v>GAZPORT DOĞALGAZ TOPTAN SATIŞ VE SAN. A.Ş.</x:v>
+        <x:v>AKENERJİ DOĞALGAZ İTHALAT İHRACAT VE TOPTAN TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C2433" t="str">
-        <x:v>9016</x:v>
-[...1 lines deleted...]
-      <x:c r="D2433" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2434">
       <x:c r="A2434" t="str">
-        <x:v>21D</x:v>
+        <x:v>03D</x:v>
       </x:c>
       <x:c r="B2434" t="str">
-        <x:v>GLOBAL MADEN DOĞALGAZ PETROL VE KİMYA SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>AKFEL ENERJİ TİCARET ANONİM ŞİRKETİ (TİCARİ VE İKTISADİ BÜTÜNLÜĞÜ - 21/08/2025)</x:v>
       </x:c>
       <x:c r="C2434" t="str">
-        <x:v>9012</x:v>
-[...1 lines deleted...]
-      <x:c r="D2434" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2435">
       <x:c r="A2435" t="str">
-        <x:v>22D</x:v>
+        <x:v>04D</x:v>
       </x:c>
       <x:c r="B2435" t="str">
-        <x:v>GUNVOR ENERJİ A.Ş.</x:v>
+        <x:v>AKSA DOĞAL GAZ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2435" t="str">
-        <x:v>9023</x:v>
-[...1 lines deleted...]
-      <x:c r="D2435" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2436">
       <x:c r="A2436" t="str">
-        <x:v>23D</x:v>
+        <x:v>05D</x:v>
       </x:c>
       <x:c r="B2436" t="str">
-        <x:v>KİBAR ENERJİ A.Ş.</x:v>
+        <x:v>AVRASYA GAZ A.Ş. (AKFEL GAZ TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ-12/12/2026)</x:v>
       </x:c>
       <x:c r="C2436" t="str">
-        <x:v>9011</x:v>
-[...1 lines deleted...]
-      <x:c r="D2436" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2437">
       <x:c r="A2437" t="str">
-        <x:v>24D</x:v>
+        <x:v>06D</x:v>
       </x:c>
       <x:c r="B2437" t="str">
-        <x:v>MET TURKEY ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>AYGAZ DOĞAL GAZ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2437" t="str">
-        <x:v>8989</x:v>
-[...1 lines deleted...]
-      <x:c r="D2437" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2438">
       <x:c r="A2438" t="str">
-        <x:v>26D</x:v>
+        <x:v>07D</x:v>
       </x:c>
       <x:c r="B2438" t="str">
-        <x:v>ODAŞ DOĞAL GAZ TOPTAN SATIŞ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>BATI HATTI DOĞALGAZ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2438" t="str">
-        <x:v>8992</x:v>
-[...1 lines deleted...]
-      <x:c r="D2438" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2439">
       <x:c r="A2439" t="str">
-        <x:v>27D</x:v>
+        <x:v>08D</x:v>
       </x:c>
       <x:c r="B2439" t="str">
-        <x:v>OMV ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>BOSPHORUS GAZ CORPORATION A.Ş.</x:v>
       </x:c>
       <x:c r="C2439" t="str">
-        <x:v>9000</x:v>
-[...1 lines deleted...]
-      <x:c r="D2439" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2440">
       <x:c r="A2440" t="str">
-        <x:v>28D</x:v>
+        <x:v>09D</x:v>
       </x:c>
       <x:c r="B2440" t="str">
-        <x:v>RWE TURCAS DOĞALGAZ İTHALAT VE İHRACAT A.Ş.</x:v>
+        <x:v>BOTAŞ BORU HATLARI İLE PETROL TAŞIMA A.Ş.(BOTAŞ TİCARET)</x:v>
       </x:c>
       <x:c r="C2440" t="str">
-        <x:v>8984</x:v>
-[...1 lines deleted...]
-      <x:c r="D2440" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2441">
       <x:c r="A2441" t="str">
-        <x:v>29D</x:v>
+        <x:v>10D</x:v>
       </x:c>
       <x:c r="B2441" t="str">
-        <x:v>SARI PERAKENDE ENERJİ SATIŞ VE TİCARET A.Ş.</x:v>
+        <x:v>CENGİZ ENERJİ SANAYİİ VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2441" t="str">
-        <x:v>9015</x:v>
-[...1 lines deleted...]
-      <x:c r="D2441" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2442">
       <x:c r="A2442" t="str">
-        <x:v>30D</x:v>
+        <x:v>11D</x:v>
       </x:c>
       <x:c r="B2442" t="str">
-        <x:v>SHELL ENERJI A.Ş.</x:v>
+        <x:v>DOĞAL ENERJİ İTHALAT ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2442" t="str">
-        <x:v>8985</x:v>
-[...1 lines deleted...]
-      <x:c r="D2442" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2443">
       <x:c r="A2443" t="str">
-        <x:v>31D</x:v>
+        <x:v>12D</x:v>
       </x:c>
       <x:c r="B2443" t="str">
-        <x:v>ŞİŞECAM ENERJİ A.Ş.</x:v>
+        <x:v>EGE GAZ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2443" t="str">
-        <x:v>9010</x:v>
-[...1 lines deleted...]
-      <x:c r="D2443" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2444">
       <x:c r="A2444" t="str">
-        <x:v>32D</x:v>
+        <x:v>13D</x:v>
       </x:c>
       <x:c r="B2444" t="str">
-        <x:v>SOCAR TURKEY PETROKİMYA A.Ş</x:v>
+        <x:v>ENERCO ENERJİ SAN.VE TİC.A.Ş. (AKFEL GAZ TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ - 12/12/2026)</x:v>
       </x:c>
       <x:c r="C2444" t="str">
-        <x:v>8981</x:v>
-[...1 lines deleted...]
-      <x:c r="D2444" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2445">
       <x:c r="A2445" t="str">
-        <x:v>35D</x:v>
+        <x:v>14D</x:v>
       </x:c>
       <x:c r="B2445" t="str">
-        <x:v>ZORLU DOĞAL GAZ İTHALAT İHRACAT VE TOPTAN TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>ENERGİST GAZ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2445" t="str">
-        <x:v>9006</x:v>
-[...1 lines deleted...]
-      <x:c r="D2445" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2446">
       <x:c r="A2446" t="str">
-        <x:v>36D</x:v>
+        <x:v>15D</x:v>
       </x:c>
       <x:c r="B2446" t="str">
-        <x:v>AKFEL GAZ SANAYİ VE TİCARET ANONİM ŞİRKETİ (AKFEL GAZ TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ - 12/12/2026)</x:v>
+        <x:v>ENERJİSA DOĞALGAZ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2446" t="str">
-        <x:v>9019</x:v>
-[...1 lines deleted...]
-      <x:c r="D2446" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2447">
       <x:c r="A2447" t="str">
-        <x:v>38D</x:v>
+        <x:v>16D</x:v>
       </x:c>
       <x:c r="B2447" t="str">
-        <x:v>TÜRKERLER İNŞAAT TURİZM MADENCİLİK ENERJİ ÜRETİM TİC. VE SAN. A.Ş.</x:v>
+        <x:v>ENERYA GAZ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2447" t="str">
-        <x:v>9002</x:v>
-[...1 lines deleted...]
-      <x:c r="D2447" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2448">
       <x:c r="A2448" t="str">
-        <x:v>39D</x:v>
+        <x:v>18D</x:v>
       </x:c>
       <x:c r="B2448" t="str">
-        <x:v>BOTAŞ BORU HATLARI İLE PETROL TAŞIMA A.Ş.(BOTAŞ İLETİM)</x:v>
+        <x:v>SOCAR ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2448" t="str">
-        <x:v>9025</x:v>
-[...1 lines deleted...]
-      <x:c r="D2448" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2449">
       <x:c r="A2449" t="str">
-        <x:v>40D</x:v>
+        <x:v>19D</x:v>
       </x:c>
       <x:c r="B2449" t="str">
-        <x:v>DOTAŞ DOĞALGAZ TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>GASLINE DOĞALGAZ TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2449" t="str">
-        <x:v>9020</x:v>
-[...1 lines deleted...]
-      <x:c r="D2449" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2450">
       <x:c r="A2450" t="str">
-        <x:v>43D</x:v>
+        <x:v>20D</x:v>
       </x:c>
       <x:c r="B2450" t="str">
-        <x:v>ACWAPOWER ENERJİ A.Ş.</x:v>
+        <x:v>GAZPORT DOĞALGAZ TOPTAN SATIŞ VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C2450" t="str">
-        <x:v>9013</x:v>
-[...1 lines deleted...]
-      <x:c r="D2450" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2451">
       <x:c r="A2451" t="str">
-        <x:v>44D</x:v>
+        <x:v>21D</x:v>
       </x:c>
       <x:c r="B2451" t="str">
-        <x:v>UGR PERAKENDE ENERJİ SATIŞ VE TİCARET A.Ş.</x:v>
+        <x:v>GLOBAL MADEN DOĞALGAZ PETROL VE KİMYA SANAYİ VE TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2451" t="str">
-        <x:v>9014</x:v>
-[...1 lines deleted...]
-      <x:c r="D2451" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2452">
       <x:c r="A2452" t="str">
-        <x:v>45D</x:v>
+        <x:v>22D</x:v>
       </x:c>
       <x:c r="B2452" t="str">
-        <x:v>AHL DOĞAL GAZ SAN VE TİC . A.Ş.</x:v>
+        <x:v>GUNVOR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2452" t="str">
-        <x:v>9018</x:v>
-[...1 lines deleted...]
-      <x:c r="D2452" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2453">
       <x:c r="A2453" t="str">
-        <x:v>46D</x:v>
+        <x:v>23D</x:v>
       </x:c>
       <x:c r="B2453" t="str">
-        <x:v>HABAŞ SINAİ VE TIBBİ GAZLAR İSTİHSAL ENDÜSTRİSİ A.Ş.</x:v>
+        <x:v>KİBAR ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2453" t="str">
-        <x:v>9055</x:v>
-[...1 lines deleted...]
-      <x:c r="D2453" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2454">
       <x:c r="A2454" t="str">
-        <x:v>47D</x:v>
+        <x:v>24D</x:v>
       </x:c>
       <x:c r="B2454" t="str">
-        <x:v>LİMAK ENERJİ TİCARETİ A.Ş.</x:v>
+        <x:v>MET TURKEY ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2454" t="str">
-        <x:v>9058</x:v>
-[...1 lines deleted...]
-      <x:c r="D2454" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2455">
       <x:c r="A2455" t="str">
-        <x:v>48D</x:v>
+        <x:v>26D</x:v>
       </x:c>
       <x:c r="B2455" t="str">
-        <x:v>GATES ENERJİ TİCARET A.Ş</x:v>
+        <x:v>ODAŞ DOĞAL GAZ TOPTAN SATIŞ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2455" t="str">
-        <x:v>9146</x:v>
-[...1 lines deleted...]
-      <x:c r="D2455" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2456">
       <x:c r="A2456" t="str">
-        <x:v>49D</x:v>
+        <x:v>27D</x:v>
       </x:c>
       <x:c r="B2456" t="str">
-        <x:v>YETAŞ YILDIRIM ENERJİ TEDARİK A.Ş.</x:v>
+        <x:v>OMV ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2456" t="str">
-        <x:v>9149</x:v>
-[...1 lines deleted...]
-      <x:c r="D2456" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2457">
       <x:c r="A2457" t="str">
-        <x:v>50D</x:v>
+        <x:v>28D</x:v>
       </x:c>
       <x:c r="B2457" t="str">
-        <x:v>ZEROS GAZ VE ENERJİ A.Ş.</x:v>
+        <x:v>RWE TURCAS DOĞALGAZ İTHALAT VE İHRACAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2457" t="str">
-        <x:v>9154</x:v>
-[...1 lines deleted...]
-      <x:c r="D2457" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2458">
       <x:c r="A2458" t="str">
-        <x:v>51D</x:v>
+        <x:v>29D</x:v>
       </x:c>
       <x:c r="B2458" t="str">
-        <x:v>AXPO TURKEY ENERJİ A.Ş.</x:v>
+        <x:v>SARI PERAKENDE ENERJİ SATIŞ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2458" t="str">
-        <x:v>9231</x:v>
-[...1 lines deleted...]
-      <x:c r="D2458" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2459">
       <x:c r="A2459" t="str">
-        <x:v>52D</x:v>
+        <x:v>30D</x:v>
       </x:c>
       <x:c r="B2459" t="str">
-        <x:v>BİLGİN GRUBU TOPTAN ELEKTRİK SATIŞI A.Ş.</x:v>
+        <x:v>SHELL ENERJI A.Ş.</x:v>
       </x:c>
       <x:c r="C2459" t="str">
-        <x:v>9349</x:v>
-[...1 lines deleted...]
-      <x:c r="D2459" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2460">
       <x:c r="A2460" t="str">
-        <x:v>53D</x:v>
+        <x:v>31D</x:v>
       </x:c>
       <x:c r="B2460" t="str">
-        <x:v>DANSKE COMMODITIES TURKEY ENERJİ TİCARET A.Ş.</x:v>
+        <x:v>ŞİŞECAM ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2460" t="str">
-        <x:v>9386</x:v>
-[...1 lines deleted...]
-      <x:c r="D2460" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2461">
       <x:c r="A2461" t="str">
-        <x:v>54D</x:v>
+        <x:v>32D</x:v>
       </x:c>
       <x:c r="B2461" t="str">
-        <x:v>YEŞİLYURT ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE İTHALAT İHRACAT TİCARET A.Ş.</x:v>
+        <x:v>SOCAR TURKEY PETROKİMYA A.Ş</x:v>
       </x:c>
       <x:c r="C2461" t="str">
-        <x:v>9484</x:v>
-[...1 lines deleted...]
-      <x:c r="D2461" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2462">
       <x:c r="A2462" t="str">
-        <x:v>55D</x:v>
+        <x:v>35D</x:v>
       </x:c>
       <x:c r="B2462" t="str">
-        <x:v>YENİ ELEKTRİK ÜRETİM A.Ş.</x:v>
+        <x:v>ZORLU DOĞAL GAZ İTHALAT İHRACAT VE TOPTAN TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2462" t="str">
-        <x:v>9492</x:v>
-[...1 lines deleted...]
-      <x:c r="D2462" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2463">
       <x:c r="A2463" t="str">
-        <x:v>56D</x:v>
+        <x:v>36D</x:v>
       </x:c>
       <x:c r="B2463" t="str">
-        <x:v>ARENYA ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>AKFEL GAZ SANAYİ VE TİCARET ANONİM ŞİRKETİ (AKFEL GAZ TİCARİ VE İKTİSADİ BÜTÜNLÜĞÜ - 12/12/2026)</x:v>
       </x:c>
       <x:c r="C2463" t="str">
-        <x:v>9651</x:v>
-[...1 lines deleted...]
-      <x:c r="D2463" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2464">
       <x:c r="A2464" t="str">
-        <x:v>58D</x:v>
+        <x:v>38D</x:v>
       </x:c>
       <x:c r="B2464" t="str">
-        <x:v>AKDAĞ DOĞAL GAZ TOPTAN SATIŞ LTD ŞTİ</x:v>
+        <x:v>TÜRKERLER İNŞAAT TURİZM MADENCİLİK ENERJİ ÜRETİM TİC. VE SAN. A.Ş.</x:v>
       </x:c>
       <x:c r="C2464" t="str">
-        <x:v>9835</x:v>
-[...1 lines deleted...]
-      <x:c r="D2464" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2465">
       <x:c r="A2465" t="str">
-        <x:v>59D</x:v>
+        <x:v>39D</x:v>
       </x:c>
       <x:c r="B2465" t="str">
-        <x:v>CRYOCAN BASINÇLI KAPLAR ENDÜSTRİYEL TESİSLER SAN. VE TİC. LTD. ŞTİ</x:v>
+        <x:v>BOTAŞ BORU HATLARI İLE PETROL TAŞIMA A.Ş.(BOTAŞ İLETİM)</x:v>
       </x:c>
       <x:c r="C2465" t="str">
-        <x:v>9922</x:v>
-[...1 lines deleted...]
-      <x:c r="D2465" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2466">
       <x:c r="A2466" t="str">
-        <x:v>60D</x:v>
+        <x:v>40D</x:v>
       </x:c>
       <x:c r="B2466" t="str">
-        <x:v>VİTOL ENERJİ ANONİM ŞİRKETİ</x:v>
+        <x:v>DOTAŞ DOĞALGAZ TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2466" t="str">
-        <x:v>9944</x:v>
-[...1 lines deleted...]
-      <x:c r="D2466" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2467">
       <x:c r="A2467" t="str">
-        <x:v>61D</x:v>
+        <x:v>43D</x:v>
       </x:c>
       <x:c r="B2467" t="str">
-        <x:v>ADANA OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ A.Ş.</x:v>
+        <x:v>ACWAPOWER ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2467" t="str">
-        <x:v>9958</x:v>
-[...1 lines deleted...]
-      <x:c r="D2467" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2468">
       <x:c r="A2468" t="str">
-        <x:v>62D</x:v>
+        <x:v>44D</x:v>
       </x:c>
       <x:c r="B2468" t="str">
-        <x:v>ARASA GIDA PERAKENDE YAT. VE İŞLETME SAN. TİC. A.Ş</x:v>
+        <x:v>UGR PERAKENDE ENERJİ SATIŞ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2468" t="str">
-        <x:v>1010</x:v>
-[...1 lines deleted...]
-      <x:c r="D2468" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2469">
       <x:c r="A2469" t="str">
-        <x:v>64D</x:v>
+        <x:v>45D</x:v>
       </x:c>
       <x:c r="B2469" t="str">
-        <x:v>ELA DOĞAL GAZ A.Ş.</x:v>
+        <x:v>AHL DOĞAL GAZ SAN VE TİC . A.Ş.</x:v>
       </x:c>
       <x:c r="C2469" t="str">
-        <x:v>1045</x:v>
-[...1 lines deleted...]
-      <x:c r="D2469" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2470">
       <x:c r="A2470" t="str">
-        <x:v>65D</x:v>
+        <x:v>46D</x:v>
       </x:c>
       <x:c r="B2470" t="str">
-        <x:v>OİL REFİNERY CENTER PETROL VE PETROL ÜRÜNLERİ İTHALAT İHRACAT LTD.ŞTİ</x:v>
+        <x:v>HABAŞ SINAİ VE TIBBİ GAZLAR İSTİHSAL ENDÜSTRİSİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2470" t="str">
-        <x:v>1055</x:v>
-[...1 lines deleted...]
-      <x:c r="D2470" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2471">
       <x:c r="A2471" t="str">
-        <x:v>66D</x:v>
+        <x:v>47D</x:v>
       </x:c>
       <x:c r="B2471" t="str">
-        <x:v>VOYTRON ENERJİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
+        <x:v>LİMAK ENERJİ TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2471" t="str">
-        <x:v>1059</x:v>
-[...1 lines deleted...]
-      <x:c r="D2471" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2472">
       <x:c r="A2472" t="str">
-        <x:v>67D</x:v>
+        <x:v>48D</x:v>
       </x:c>
       <x:c r="B2472" t="str">
-        <x:v>ALEPH PETROL VE KİMYA ÜRÜNLERİ SANAYİ TİCARET A.Ş.</x:v>
+        <x:v>GATES ENERJİ TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C2472" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D2472" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2473">
       <x:c r="A2473" t="str">
-        <x:v>68D</x:v>
+        <x:v>49D</x:v>
       </x:c>
       <x:c r="B2473" t="str">
-        <x:v>MİNANUR ENERJİ PETROKİMYA SANAYİ VE DIŞ TİCARET A.Ş</x:v>
+        <x:v>YETAŞ YILDIRIM ENERJİ TEDARİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2473" t="str">
-        <x:v>1095</x:v>
-[...1 lines deleted...]
-      <x:c r="D2473" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2474">
       <x:c r="A2474" t="str">
-        <x:v>69D</x:v>
+        <x:v>50D</x:v>
       </x:c>
       <x:c r="B2474" t="str">
-        <x:v>UNİGAZ GAZ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ZEROS GAZ VE ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2474" t="str">
-        <x:v>1103</x:v>
-[...1 lines deleted...]
-      <x:c r="D2474" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2475">
       <x:c r="A2475" t="str">
-        <x:v>70D</x:v>
+        <x:v>51D</x:v>
       </x:c>
       <x:c r="B2475" t="str">
-        <x:v>ELMİ DOĞAL GAZ A.Ş.</x:v>
+        <x:v>AXPO TURKEY ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2475" t="str">
-        <x:v>1113</x:v>
-[...1 lines deleted...]
-      <x:c r="D2475" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2476">
       <x:c r="A2476" t="str">
-        <x:v>72D</x:v>
+        <x:v>52D</x:v>
       </x:c>
       <x:c r="B2476" t="str">
-        <x:v>AZSA ENERJİ SANAYİ TİCARET ANONİM ŞİRKETİ</x:v>
+        <x:v>BİLGİN GRUBU TOPTAN ELEKTRİK SATIŞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2476" t="str">
-        <x:v>1125</x:v>
-[...1 lines deleted...]
-      <x:c r="D2476" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2477">
       <x:c r="A2477" t="str">
-        <x:v>73D</x:v>
+        <x:v>53D</x:v>
       </x:c>
       <x:c r="B2477" t="str">
-        <x:v>RWE SUPPLY TRADING TURKEY ENERJİ A.Ş.</x:v>
+        <x:v>DANSKE COMMODITIES TURKEY ENERJİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2477" t="str">
-        <x:v>1126</x:v>
-[...1 lines deleted...]
-      <x:c r="D2477" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2478">
       <x:c r="A2478" t="str">
-        <x:v>74D</x:v>
+        <x:v>54D</x:v>
       </x:c>
       <x:c r="B2478" t="str">
-        <x:v>BYENERJİ ELEKTRİK VE GAZ TİCARET A.Ş.</x:v>
+        <x:v>YEŞİLYURT ELEKTRİK ENERJİSİ TOPTAN SATIŞ VE İTHALAT İHRACAT TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2478" t="str">
-        <x:v>1128</x:v>
-[...1 lines deleted...]
-      <x:c r="D2478" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2479">
       <x:c r="A2479" t="str">
-        <x:v>75D</x:v>
+        <x:v>55D</x:v>
       </x:c>
       <x:c r="B2479" t="str">
-        <x:v>MONTFORT ENERJİ LİMİTED ŞİRKETİ</x:v>
+        <x:v>YENİ ELEKTRİK ÜRETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C2479" t="str">
-        <x:v>1141</x:v>
-[...1 lines deleted...]
-      <x:c r="D2479" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2480">
       <x:c r="A2480" t="str">
-        <x:v>76D</x:v>
+        <x:v>56D</x:v>
       </x:c>
       <x:c r="B2480" t="str">
-        <x:v>MAYER ENERJİ ELEKTRİK DOĞALGAZ MAD. İTH. İHR. SAN. VE TİC LTD. ŞTİ .</x:v>
+        <x:v>ARENYA ENERJİ YATIRIM SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2480" t="str">
-        <x:v>1141</x:v>
-[...1 lines deleted...]
-      <x:c r="D2480" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2481">
       <x:c r="A2481" t="str">
-        <x:v>77D</x:v>
+        <x:v>58D</x:v>
       </x:c>
       <x:c r="B2481" t="str">
-        <x:v>PARK PLACE ENERGY TURKEY LİMİTED TÜRKİYE ANKARA ŞUBESİ</x:v>
+        <x:v>AKDAĞ DOĞAL GAZ TOPTAN SATIŞ LTD ŞTİ</x:v>
       </x:c>
       <x:c r="C2481" t="str">
-        <x:v>1142</x:v>
-[...1 lines deleted...]
-      <x:c r="D2481" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2482">
       <x:c r="A2482" t="str">
-        <x:v>78D</x:v>
+        <x:v>59D</x:v>
       </x:c>
       <x:c r="B2482" t="str">
-        <x:v>FİVA ENERJİ A.Ş.</x:v>
+        <x:v>CRYOCAN BASINÇLI KAPLAR ENDÜSTRİYEL TESİSLER SAN. VE TİC. LTD. ŞTİ</x:v>
       </x:c>
       <x:c r="C2482" t="str">
-        <x:v>1145</x:v>
-[...1 lines deleted...]
-      <x:c r="D2482" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2483">
       <x:c r="A2483" t="str">
-        <x:v>79D</x:v>
+        <x:v>60D</x:v>
       </x:c>
       <x:c r="B2483" t="str">
-        <x:v>ARSLANCA ENERJİ GAZ PETROL LOJİSTİK SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>VİTOL ENERJİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2483" t="str">
-        <x:v>1164</x:v>
-[...1 lines deleted...]
-      <x:c r="D2483" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2484">
       <x:c r="A2484" t="str">
-        <x:v>80D</x:v>
+        <x:v>61D</x:v>
       </x:c>
       <x:c r="B2484" t="str">
-        <x:v>TÜRKİYE PETROLLERİ  ANONİM ORTAKLIĞI</x:v>
+        <x:v>ADANA OSB ELEKTRİK ENERJİSİ TEDARİK TOPTAN SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2484" t="str">
-        <x:v>1170</x:v>
-[...1 lines deleted...]
-      <x:c r="D2484" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2485">
       <x:c r="A2485" t="str">
-        <x:v>81D</x:v>
+        <x:v>62D</x:v>
       </x:c>
       <x:c r="B2485" t="str">
-        <x:v>OCEAN DOĞALGAZ PETROL ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
+        <x:v>ARASA GIDA PERAKENDE YAT. VE İŞLETME SAN. TİC. A.Ş</x:v>
       </x:c>
       <x:c r="C2485" t="str">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="D2485" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2486">
       <x:c r="A2486" t="str">
-        <x:v>82D</x:v>
+        <x:v>64D</x:v>
       </x:c>
       <x:c r="B2486" t="str">
-        <x:v>EMTİUM DIŞ TİCARET A.Ş.</x:v>
+        <x:v>ELA DOĞAL GAZ A.Ş.</x:v>
       </x:c>
       <x:c r="C2486" t="str">
-        <x:v>1205</x:v>
-[...1 lines deleted...]
-      <x:c r="D2486" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2487">
       <x:c r="A2487" t="str">
-        <x:v>83D</x:v>
+        <x:v>65D</x:v>
       </x:c>
       <x:c r="B2487" t="str">
-        <x:v>AKSA ELEKTRİK SATIŞ A.Ş.</x:v>
+        <x:v>OİL REFİNERY CENTER PETROL VE PETROL ÜRÜNLERİ İTHALAT İHRACAT LTD.ŞTİ</x:v>
       </x:c>
       <x:c r="C2487" t="str">
-        <x:v>1273</x:v>
-[...1 lines deleted...]
-      <x:c r="D2487" t="str">
         <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2488">
       <x:c r="A2488" t="str">
-        <x:v>ADA</x:v>
+        <x:v>66D</x:v>
       </x:c>
       <x:c r="B2488" t="str">
-        <x:v>DÜNYA KATILIM BANKASI ANONİM ŞİRKETİ</x:v>
+        <x:v>VOYTRON ENERJİ ELEKTRİK PERAKENDE SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2488" t="str">
-        <x:v>0004</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2489">
       <x:c r="A2489" t="str">
-        <x:v>ALK</x:v>
+        <x:v>67D</x:v>
       </x:c>
       <x:c r="B2489" t="str">
-        <x:v>ALBARAKA TÜRK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>ALEPH PETROL VE KİMYA ÜRÜNLERİ SANAYİ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2489" t="str">
-        <x:v>5285</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2490">
       <x:c r="A2490" t="str">
-        <x:v>EKT</x:v>
+        <x:v>68D</x:v>
       </x:c>
       <x:c r="B2490" t="str">
-        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>MİNANUR ENERJİ PETROKİMYA SANAYİ VE DIŞ TİCARET A.Ş</x:v>
       </x:c>
       <x:c r="C2490" t="str">
-        <x:v>9183</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2491">
       <x:c r="A2491" t="str">
-        <x:v>FKT</x:v>
+        <x:v>69D</x:v>
       </x:c>
       <x:c r="B2491" t="str">
-        <x:v>TÜRKİYE FİNANS KATILIM BANKASI A.Ş.</x:v>
+        <x:v>UNİGAZ GAZ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2491" t="str">
-        <x:v>7226</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2492">
       <x:c r="A2492" t="str">
-        <x:v>HFK</x:v>
+        <x:v>70D</x:v>
       </x:c>
       <x:c r="B2492" t="str">
-        <x:v>HAYAT FİNANS KATILIM BANKASI A.Ş.</x:v>
+        <x:v>ELMİ DOĞAL GAZ A.Ş.</x:v>
       </x:c>
       <x:c r="C2492" t="str">
-        <x:v>1162</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2493">
       <x:c r="A2493" t="str">
-        <x:v>KTK</x:v>
+        <x:v>72D</x:v>
       </x:c>
       <x:c r="B2493" t="str">
-        <x:v>KUVEYT TÜRK KATILIM BANKASI A.Ş.</x:v>
+        <x:v>AZSA ENERJİ SANAYİ TİCARET ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2493" t="str">
-        <x:v>5847</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2494">
       <x:c r="A2494" t="str">
-        <x:v>TOC</x:v>
+        <x:v>73D</x:v>
       </x:c>
       <x:c r="B2494" t="str">
-        <x:v>T.O.M. KATILIM BANKASI A.Ş.</x:v>
+        <x:v>RWE SUPPLY TRADING TURKEY ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2494" t="str">
-        <x:v>1166</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2495">
       <x:c r="A2495" t="str">
-        <x:v>VKF</x:v>
+        <x:v>74D</x:v>
       </x:c>
       <x:c r="B2495" t="str">
-        <x:v>VAKIF KATILIM BANKASI A.Ş.</x:v>
+        <x:v>BYENERJİ ELEKTRİK VE GAZ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2495" t="str">
-        <x:v>8315</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2496">
       <x:c r="A2496" t="str">
-        <x:v>ZTB</x:v>
+        <x:v>75D</x:v>
       </x:c>
       <x:c r="B2496" t="str">
-        <x:v>ZİRAAT KATILIM BANKASI A.Ş.</x:v>
+        <x:v>MONTFORT ENERJİ LİMİTED ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2496" t="str">
-        <x:v>7874</x:v>
-[...2 lines deleted...]
-        <x:v>PARTICIPATION BANK</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2497">
       <x:c r="A2497" t="str">
-        <x:v>ABO</x:v>
+        <x:v>76D</x:v>
       </x:c>
       <x:c r="B2497" t="str">
-        <x:v>ALLBATROSS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>MAYER ENERJİ ELEKTRİK DOĞALGAZ MAD. İTH. İHR. SAN. VE TİC LTD. ŞTİ .</x:v>
       </x:c>
       <x:c r="C2497" t="str">
-        <x:v>1038</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2498">
       <x:c r="A2498" t="str">
-        <x:v>AKP</x:v>
+        <x:v>77D</x:v>
       </x:c>
       <x:c r="B2498" t="str">
-        <x:v>AK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PARK PLACE ENERGY TURKEY LİMİTED TÜRKİYE ANKARA ŞUBESİ</x:v>
       </x:c>
       <x:c r="C2498" t="str">
-        <x:v>2109</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2499">
       <x:c r="A2499" t="str">
-        <x:v>ALA</x:v>
+        <x:v>78D</x:v>
       </x:c>
       <x:c r="B2499" t="str">
-        <x:v>ATLAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FİVA ENERJİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2499" t="str">
-        <x:v>7311</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2500">
       <x:c r="A2500" t="str">
-        <x:v>APY</x:v>
+        <x:v>79D</x:v>
       </x:c>
       <x:c r="B2500" t="str">
-        <x:v>ATA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ARSLANCA ENERJİ GAZ PETROL LOJİSTİK SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2500" t="str">
-        <x:v>2263</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2501">
       <x:c r="A2501" t="str">
-        <x:v>AXB</x:v>
+        <x:v>80D</x:v>
       </x:c>
       <x:c r="B2501" t="str">
-        <x:v>ASREM GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRKİYE PETROLLERİ  ANONİM ORTAKLIĞI</x:v>
       </x:c>
       <x:c r="C2501" t="str">
-        <x:v>1343</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2502">
       <x:c r="A2502" t="str">
-        <x:v>AXG</x:v>
+        <x:v>81D</x:v>
       </x:c>
       <x:c r="B2502" t="str">
-        <x:v>AKFEN GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OCEAN DOĞALGAZ PETROL ENERJİ SANAYİ VE TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2502" t="str">
-        <x:v>9073</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2503">
       <x:c r="A2503" t="str">
-        <x:v>BLP</x:v>
+        <x:v>82D</x:v>
       </x:c>
       <x:c r="B2503" t="str">
-        <x:v>BULLS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>EMTİUM DIŞ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2503" t="str">
-        <x:v>1257</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2504">
       <x:c r="A2504" t="str">
-        <x:v>BTC</x:v>
+        <x:v>83D</x:v>
       </x:c>
       <x:c r="B2504" t="str">
-        <x:v>BTCTÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AKSA ELEKTRİK SATIŞ A.Ş.</x:v>
       </x:c>
       <x:c r="C2504" t="str">
-        <x:v>1354</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>NATURAL GAS COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2505">
       <x:c r="A2505" t="str">
-        <x:v>BVP</x:v>
+        <x:v>ADA</x:v>
       </x:c>
       <x:c r="B2505" t="str">
-        <x:v>BV PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>DÜNYA KATILIM BANKASI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2505" t="str">
-        <x:v>1102</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2506">
       <x:c r="A2506" t="str">
-        <x:v>CP1</x:v>
+        <x:v>ALK</x:v>
       </x:c>
       <x:c r="B2506" t="str">
-        <x:v>A1 CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ALBARAKA TÜRK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2506" t="str">
-        <x:v>1284</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2507">
       <x:c r="A2507" t="str">
-        <x:v>DVP</x:v>
+        <x:v>EKT</x:v>
       </x:c>
       <x:c r="B2507" t="str">
-        <x:v>DESTEK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TÜRKİYE EMLAK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2507" t="str">
-        <x:v>1385</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2508">
       <x:c r="A2508" t="str">
-        <x:v>EBP</x:v>
+        <x:v>FKT</x:v>
       </x:c>
       <x:c r="B2508" t="str">
-        <x:v>EMAA BLUE PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>TÜRKİYE FİNANS KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2508" t="str">
-        <x:v>1303</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2509">
       <x:c r="A2509" t="str">
-        <x:v>EDC</x:v>
+        <x:v>HFK</x:v>
       </x:c>
       <x:c r="B2509" t="str">
-        <x:v>ED CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HAYAT FİNANS KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2509" t="str">
-        <x:v>1377</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2510">
       <x:c r="A2510" t="str">
-        <x:v>EPF</x:v>
+        <x:v>IKW</x:v>
       </x:c>
       <x:c r="B2510" t="str">
-        <x:v>EMLAK KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İKTİSAT KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2510" t="str">
-        <x:v>1368</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2511">
       <x:c r="A2511" t="str">
-        <x:v>EPR</x:v>
+        <x:v>KTK</x:v>
       </x:c>
       <x:c r="B2511" t="str">
-        <x:v>ESAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2511" t="str">
-        <x:v>1332</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2512">
       <x:c r="A2512" t="str">
-        <x:v>EPY</x:v>
+        <x:v>TOC</x:v>
       </x:c>
       <x:c r="B2512" t="str">
-        <x:v>DENİZ PORTFÖY YÖNETİMİ A.Ş</x:v>
+        <x:v>T.O.M. KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2512" t="str">
-        <x:v>1804</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2513">
       <x:c r="A2513" t="str">
-        <x:v>EUP</x:v>
+        <x:v>VKF</x:v>
       </x:c>
       <x:c r="B2513" t="str">
-        <x:v>GLOBAL MD PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>VAKIF KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2513" t="str">
-        <x:v>2518</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2514">
       <x:c r="A2514" t="str">
-        <x:v>FIP</x:v>
+        <x:v>ZTB</x:v>
       </x:c>
       <x:c r="B2514" t="str">
-        <x:v>FİBA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ZİRAAT KATILIM BANKASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2514" t="str">
-        <x:v>7466</x:v>
-[...2 lines deleted...]
-        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
+        <x:v>PARTICIPATION BANK</x:v>
       </x:c>
     </x:row>
     <x:row r="2515">
       <x:c r="A2515" t="str">
-        <x:v>FNV</x:v>
+        <x:v>ABO</x:v>
       </x:c>
       <x:c r="B2515" t="str">
-        <x:v>FONMAP PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ALLBATROSS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2515" t="str">
-        <x:v>1159</x:v>
-[...1 lines deleted...]
-      <x:c r="D2515" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2516">
       <x:c r="A2516" t="str">
-        <x:v>FPY</x:v>
+        <x:v>AKP</x:v>
       </x:c>
       <x:c r="B2516" t="str">
-        <x:v>QNB PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2516" t="str">
-        <x:v>2051</x:v>
-[...1 lines deleted...]
-      <x:c r="D2516" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2517">
       <x:c r="A2517" t="str">
-        <x:v>FTP</x:v>
+        <x:v>ALA</x:v>
       </x:c>
       <x:c r="B2517" t="str">
-        <x:v>FT GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ATLAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2517" t="str">
-        <x:v>1149</x:v>
-[...1 lines deleted...]
-      <x:c r="D2517" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2518">
       <x:c r="A2518" t="str">
-        <x:v>GEP</x:v>
+        <x:v>APY</x:v>
       </x:c>
       <x:c r="B2518" t="str">
-        <x:v>INVEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ATA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2518" t="str">
-        <x:v>5408</x:v>
-[...1 lines deleted...]
-      <x:c r="D2518" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2519">
       <x:c r="A2519" t="str">
-        <x:v>GOG</x:v>
+        <x:v>AXB</x:v>
       </x:c>
       <x:c r="B2519" t="str">
-        <x:v>GOLDEN GLOBAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ASREM GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2519" t="str">
-        <x:v>1342</x:v>
-[...1 lines deleted...]
-      <x:c r="D2519" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2520">
       <x:c r="A2520" t="str">
-        <x:v>GPO</x:v>
+        <x:v>AXG</x:v>
       </x:c>
       <x:c r="B2520" t="str">
-        <x:v>AZİMUT PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AKFEN GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2520" t="str">
-        <x:v>1772</x:v>
-[...1 lines deleted...]
-      <x:c r="D2520" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2521">
       <x:c r="A2521" t="str">
-        <x:v>GPY</x:v>
+        <x:v>BDM</x:v>
       </x:c>
       <x:c r="B2521" t="str">
-        <x:v>GARANTİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>BÜYÜKDEMİR PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2521" t="str">
-        <x:v>1722</x:v>
-[...1 lines deleted...]
-      <x:c r="D2521" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2522">
       <x:c r="A2522" t="str">
-        <x:v>GRP</x:v>
+        <x:v>BLP</x:v>
       </x:c>
       <x:c r="B2522" t="str">
-        <x:v>ONE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>BULLS PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2522" t="str">
-        <x:v>1069</x:v>
-[...1 lines deleted...]
-      <x:c r="D2522" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2523">
       <x:c r="A2523" t="str">
-        <x:v>HAO</x:v>
+        <x:v>BTC</x:v>
       </x:c>
       <x:c r="B2523" t="str">
-        <x:v>HAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>BTCTURK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2523" t="str">
-        <x:v>1054</x:v>
-[...1 lines deleted...]
-      <x:c r="D2523" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2524">
       <x:c r="A2524" t="str">
-        <x:v>HFP</x:v>
+        <x:v>BVP</x:v>
       </x:c>
       <x:c r="B2524" t="str">
-        <x:v>HEDEF PORTFÖY YÖNETİMİ A.Ş</x:v>
+        <x:v>BV PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2524" t="str">
-        <x:v>7064</x:v>
-[...1 lines deleted...]
-      <x:c r="D2524" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2525">
       <x:c r="A2525" t="str">
-        <x:v>HPY</x:v>
+        <x:v>CP1</x:v>
       </x:c>
       <x:c r="B2525" t="str">
-        <x:v>HSBC PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>A1 CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2525" t="str">
-        <x:v>3276</x:v>
-[...1 lines deleted...]
-      <x:c r="D2525" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2526">
       <x:c r="A2526" t="str">
-        <x:v>HVP</x:v>
+        <x:v>DVP</x:v>
       </x:c>
       <x:c r="B2526" t="str">
-        <x:v>HAN VARLIK GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>DESTEK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2526" t="str">
-        <x:v>1213</x:v>
-[...1 lines deleted...]
-      <x:c r="D2526" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2527">
       <x:c r="A2527" t="str">
-        <x:v>ICP</x:v>
+        <x:v>EBP</x:v>
       </x:c>
       <x:c r="B2527" t="str">
-        <x:v>ICBC TURKEY PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>EMAA BLUE PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2527" t="str">
-        <x:v>8166</x:v>
-[...1 lines deleted...]
-      <x:c r="D2527" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2528">
       <x:c r="A2528" t="str">
-        <x:v>IDS</x:v>
+        <x:v>EDC</x:v>
       </x:c>
       <x:c r="B2528" t="str">
-        <x:v>İDEALİST GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ED CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2528" t="str">
-        <x:v>1246</x:v>
-[...1 lines deleted...]
-      <x:c r="D2528" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2529">
       <x:c r="A2529" t="str">
-        <x:v>IEP</x:v>
+        <x:v>EPF</x:v>
       </x:c>
       <x:c r="B2529" t="str">
-        <x:v>ASTRA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>EMLAK KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2529" t="str">
-        <x:v>2237</x:v>
-[...1 lines deleted...]
-      <x:c r="D2529" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2530">
       <x:c r="A2530" t="str">
-        <x:v>IGP</x:v>
+        <x:v>EPR</x:v>
       </x:c>
       <x:c r="B2530" t="str">
-        <x:v>İSRA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ESAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2530" t="str">
-        <x:v>1184</x:v>
-[...1 lines deleted...]
-      <x:c r="D2530" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2531">
       <x:c r="A2531" t="str">
-        <x:v>IGR</x:v>
+        <x:v>EPY</x:v>
       </x:c>
       <x:c r="B2531" t="str">
-        <x:v>İNTEGRAL GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>DENİZ PORTFÖY YÖNETİMİ A.Ş</x:v>
       </x:c>
       <x:c r="C2531" t="str">
-        <x:v>1103</x:v>
-[...1 lines deleted...]
-      <x:c r="D2531" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2532">
       <x:c r="A2532" t="str">
-        <x:v>INP</x:v>
+        <x:v>EUP</x:v>
       </x:c>
       <x:c r="B2532" t="str">
-        <x:v>ING PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GLOBAL MD PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2532" t="str">
-        <x:v>5519</x:v>
-[...1 lines deleted...]
-      <x:c r="D2532" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2533">
       <x:c r="A2533" t="str">
-        <x:v>ISP</x:v>
+        <x:v>FIP</x:v>
       </x:c>
       <x:c r="B2533" t="str">
-        <x:v>İŞ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FİBA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2533" t="str">
-        <x:v>2235</x:v>
-[...1 lines deleted...]
-      <x:c r="D2533" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2534">
       <x:c r="A2534" t="str">
-        <x:v>ISY</x:v>
+        <x:v>FNV</x:v>
       </x:c>
       <x:c r="B2534" t="str">
-        <x:v>İSTANBUL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FONMAP PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2534" t="str">
-        <x:v>5367</x:v>
-[...1 lines deleted...]
-      <x:c r="D2534" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2535">
       <x:c r="A2535" t="str">
-        <x:v>KCP</x:v>
+        <x:v>FPY</x:v>
       </x:c>
       <x:c r="B2535" t="str">
-        <x:v>YAPI KREDİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>QNB PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2535" t="str">
-        <x:v>2798</x:v>
-[...1 lines deleted...]
-      <x:c r="D2535" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2536">
       <x:c r="A2536" t="str">
-        <x:v>KGY</x:v>
+        <x:v>FTP</x:v>
       </x:c>
       <x:c r="B2536" t="str">
-        <x:v>KALKINMA GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>FT GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2536" t="str">
-        <x:v>1017</x:v>
-[...1 lines deleted...]
-      <x:c r="D2536" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2537">
       <x:c r="A2537" t="str">
-        <x:v>KIG</x:v>
+        <x:v>GEP</x:v>
       </x:c>
       <x:c r="B2537" t="str">
-        <x:v>TRIVE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>INVEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2537" t="str">
-        <x:v>1085</x:v>
-[...1 lines deleted...]
-      <x:c r="D2537" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2538">
       <x:c r="A2538" t="str">
-        <x:v>KPO</x:v>
+        <x:v>GOG</x:v>
       </x:c>
       <x:c r="B2538" t="str">
-        <x:v>KIZILAY GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GOLDEN GLOBAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2538" t="str">
-        <x:v>9352</x:v>
-[...1 lines deleted...]
-      <x:c r="D2538" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2539">
       <x:c r="A2539" t="str">
-        <x:v>KRP</x:v>
+        <x:v>GPO</x:v>
       </x:c>
       <x:c r="B2539" t="str">
-        <x:v>KARE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AZİMUT PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2539" t="str">
-        <x:v>7888</x:v>
-[...1 lines deleted...]
-      <x:c r="D2539" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2540">
       <x:c r="A2540" t="str">
-        <x:v>KTP</x:v>
+        <x:v>GPY</x:v>
       </x:c>
       <x:c r="B2540" t="str">
-        <x:v>KUVEYT TÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>GARANTİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2540" t="str">
-        <x:v>7860</x:v>
-[...1 lines deleted...]
-      <x:c r="D2540" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2541">
       <x:c r="A2541" t="str">
-        <x:v>LAT</x:v>
+        <x:v>GRP</x:v>
       </x:c>
       <x:c r="B2541" t="str">
-        <x:v>AHLATCI PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ONE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2541" t="str">
-        <x:v>1297</x:v>
-[...1 lines deleted...]
-      <x:c r="D2541" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2542">
       <x:c r="A2542" t="str">
-        <x:v>LCP</x:v>
+        <x:v>HAO</x:v>
       </x:c>
       <x:c r="B2542" t="str">
-        <x:v>LETVEN CAPİTAL GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HAS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2542" t="str">
-        <x:v>9465</x:v>
-[...1 lines deleted...]
-      <x:c r="D2542" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2543">
       <x:c r="A2543" t="str">
-        <x:v>LKM</x:v>
+        <x:v>HFP</x:v>
       </x:c>
       <x:c r="B2543" t="str">
-        <x:v>ALKİMA GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>HEDEF PORTFÖY YÖNETİMİ A.Ş</x:v>
       </x:c>
       <x:c r="C2543" t="str">
-        <x:v>1330</x:v>
-[...1 lines deleted...]
-      <x:c r="D2543" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2544">
       <x:c r="A2544" t="str">
-        <x:v>LPO</x:v>
+        <x:v>HPY</x:v>
       </x:c>
       <x:c r="B2544" t="str">
-        <x:v>LOGOS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HSBC PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2544" t="str">
-        <x:v>5884</x:v>
-[...1 lines deleted...]
-      <x:c r="D2544" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2545">
       <x:c r="A2545" t="str">
-        <x:v>MAP</x:v>
+        <x:v>HVP</x:v>
       </x:c>
       <x:c r="B2545" t="str">
-        <x:v>MAQASID GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>HAN VARLIK GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2545" t="str">
-        <x:v>8880</x:v>
-[...1 lines deleted...]
-      <x:c r="D2545" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2546">
       <x:c r="A2546" t="str">
-        <x:v>MEP</x:v>
+        <x:v>ICP</x:v>
       </x:c>
       <x:c r="B2546" t="str">
-        <x:v>METRO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ICBC TURKEY PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2546" t="str">
-        <x:v>8751</x:v>
-[...1 lines deleted...]
-      <x:c r="D2546" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2547">
       <x:c r="A2547" t="str">
-        <x:v>MGY</x:v>
+        <x:v>IDM</x:v>
       </x:c>
       <x:c r="B2547" t="str">
-        <x:v>MAXİS GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İDA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2547" t="str">
-        <x:v>1054</x:v>
-[...1 lines deleted...]
-      <x:c r="D2547" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2548">
       <x:c r="A2548" t="str">
-        <x:v>MPO</x:v>
+        <x:v>IDS</x:v>
       </x:c>
       <x:c r="B2548" t="str">
-        <x:v>MT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>İDEALİST GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2548" t="str">
-        <x:v>1222</x:v>
-[...1 lines deleted...]
-      <x:c r="D2548" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2549">
       <x:c r="A2549" t="str">
-        <x:v>MPY</x:v>
+        <x:v>IEP</x:v>
       </x:c>
       <x:c r="B2549" t="str">
-        <x:v>MARMARA CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ASTRA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2549" t="str">
-        <x:v>7845</x:v>
-[...1 lines deleted...]
-      <x:c r="D2549" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2550">
       <x:c r="A2550" t="str">
-        <x:v>MSP</x:v>
+        <x:v>IGP</x:v>
       </x:c>
       <x:c r="B2550" t="str">
-        <x:v>MEKSA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İSRA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2550" t="str">
-        <x:v>8076</x:v>
-[...1 lines deleted...]
-      <x:c r="D2550" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2551">
       <x:c r="A2551" t="str">
-        <x:v>MUP</x:v>
+        <x:v>IGR</x:v>
       </x:c>
       <x:c r="B2551" t="str">
-        <x:v>AKTİF PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İNTEGRAL GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2551" t="str">
-        <x:v>8433</x:v>
-[...1 lines deleted...]
-      <x:c r="D2551" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2552">
       <x:c r="A2552" t="str">
-        <x:v>NCR</x:v>
+        <x:v>INP</x:v>
       </x:c>
       <x:c r="B2552" t="str">
-        <x:v>İNCİR PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>ING PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2552" t="str">
-        <x:v>1373</x:v>
-[...1 lines deleted...]
-      <x:c r="D2552" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2553">
       <x:c r="A2553" t="str">
-        <x:v>NRL</x:v>
+        <x:v>ISP</x:v>
       </x:c>
       <x:c r="B2553" t="str">
-        <x:v>NUROL PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İŞ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2553" t="str">
-        <x:v>1014</x:v>
-[...1 lines deleted...]
-      <x:c r="D2553" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2554">
       <x:c r="A2554" t="str">
-        <x:v>NTR</x:v>
+        <x:v>ISY</x:v>
       </x:c>
       <x:c r="B2554" t="str">
-        <x:v>NATURA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İSTANBUL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2554" t="str">
-        <x:v>1218</x:v>
-[...1 lines deleted...]
-      <x:c r="D2554" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2555">
       <x:c r="A2555" t="str">
-        <x:v>NVG</x:v>
+        <x:v>KCP</x:v>
       </x:c>
       <x:c r="B2555" t="str">
-        <x:v>NET VARLIK GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>YAPI KREDİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2555" t="str">
-        <x:v>1355</x:v>
-[...1 lines deleted...]
-      <x:c r="D2555" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2556">
       <x:c r="A2556" t="str">
-        <x:v>OGP</x:v>
+        <x:v>KGY</x:v>
       </x:c>
       <x:c r="B2556" t="str">
-        <x:v>OMURGA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KALKINMA GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2556" t="str">
-        <x:v>8648</x:v>
-[...1 lines deleted...]
-      <x:c r="D2556" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2557">
       <x:c r="A2557" t="str">
-        <x:v>OMP</x:v>
+        <x:v>KIG</x:v>
       </x:c>
       <x:c r="B2557" t="str">
-        <x:v>OSMANLI PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>TRIVE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2557" t="str">
-        <x:v>7887</x:v>
-[...1 lines deleted...]
-      <x:c r="D2557" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2558">
       <x:c r="A2558" t="str">
-        <x:v>OPO</x:v>
+        <x:v>KPO</x:v>
       </x:c>
       <x:c r="B2558" t="str">
-        <x:v>OYAK PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KIZILAY GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2558" t="str">
-        <x:v>7380</x:v>
-[...1 lines deleted...]
-      <x:c r="D2558" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2559">
       <x:c r="A2559" t="str">
-        <x:v>ORG</x:v>
+        <x:v>KRP</x:v>
       </x:c>
       <x:c r="B2559" t="str">
-        <x:v>ORAGON GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KARE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2559" t="str">
-        <x:v>1002</x:v>
-[...1 lines deleted...]
-      <x:c r="D2559" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2560">
       <x:c r="A2560" t="str">
-        <x:v>PA1</x:v>
+        <x:v>KSJ</x:v>
       </x:c>
       <x:c r="B2560" t="str">
-        <x:v>PARDUS PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KİSBU GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2560" t="str">
-        <x:v>1069</x:v>
-[...1 lines deleted...]
-      <x:c r="D2560" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2561">
       <x:c r="A2561" t="str">
-        <x:v>PCG</x:v>
+        <x:v>KTP</x:v>
       </x:c>
       <x:c r="B2561" t="str">
-        <x:v>PRM CAPITAL GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>KUVEYT TÜRK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2561" t="str">
-        <x:v>1351</x:v>
-[...1 lines deleted...]
-      <x:c r="D2561" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2562">
       <x:c r="A2562" t="str">
-        <x:v>PER</x:v>
+        <x:v>LAT</x:v>
       </x:c>
       <x:c r="B2562" t="str">
-        <x:v>PERFORM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AHLATCI PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2562" t="str">
-        <x:v>7020</x:v>
-[...1 lines deleted...]
-      <x:c r="D2562" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2563">
       <x:c r="A2563" t="str">
-        <x:v>PGA</x:v>
+        <x:v>LCP</x:v>
       </x:c>
       <x:c r="B2563" t="str">
-        <x:v>ALBARAKA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>LETVEN CAPİTAL GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2563" t="str">
-        <x:v>8477</x:v>
-[...1 lines deleted...]
-      <x:c r="D2563" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2564">
       <x:c r="A2564" t="str">
-        <x:v>PHP</x:v>
+        <x:v>LKM</x:v>
       </x:c>
       <x:c r="B2564" t="str">
-        <x:v>PHİLLİP PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ALKİMA GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2564" t="str">
-        <x:v>9951</x:v>
-[...1 lines deleted...]
-      <x:c r="D2564" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2565">
       <x:c r="A2565" t="str">
-        <x:v>PIE</x:v>
+        <x:v>LPO</x:v>
       </x:c>
       <x:c r="B2565" t="str">
-        <x:v>RE-PIE PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>LOGOS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2565" t="str">
-        <x:v>8225</x:v>
-[...1 lines deleted...]
-      <x:c r="D2565" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2566">
       <x:c r="A2566" t="str">
-        <x:v>PRI</x:v>
+        <x:v>MAP</x:v>
       </x:c>
       <x:c r="B2566" t="str">
-        <x:v>PRİME PORTFÖY YÖNETİM A.Ş.</x:v>
+        <x:v>ERA CAPİTAL GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2566" t="str">
-        <x:v>1202</x:v>
-[...1 lines deleted...]
-      <x:c r="D2566" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2567">
       <x:c r="A2567" t="str">
-        <x:v>PRT</x:v>
+        <x:v>MEP</x:v>
       </x:c>
       <x:c r="B2567" t="str">
-        <x:v>PİRAMİT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>METRO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2567" t="str">
-        <x:v>1174</x:v>
-[...1 lines deleted...]
-      <x:c r="D2567" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2568">
       <x:c r="A2568" t="str">
-        <x:v>PSP</x:v>
+        <x:v>MGY</x:v>
       </x:c>
       <x:c r="B2568" t="str">
-        <x:v>PUSULA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MAXİS GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2568" t="str">
-        <x:v>1180</x:v>
-[...1 lines deleted...]
-      <x:c r="D2568" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2569">
       <x:c r="A2569" t="str">
-        <x:v>RGE</x:v>
+        <x:v>MPO</x:v>
       </x:c>
       <x:c r="B2569" t="str">
-        <x:v>ARGEUS GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2569" t="str">
-        <x:v>1210</x:v>
-[...1 lines deleted...]
-      <x:c r="D2569" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2570">
       <x:c r="A2570" t="str">
-        <x:v>ROP</x:v>
+        <x:v>MPY</x:v>
       </x:c>
       <x:c r="B2570" t="str">
-        <x:v>ROTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MARMARA CAPİTAL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2570" t="str">
-        <x:v>1068</x:v>
-[...1 lines deleted...]
-      <x:c r="D2570" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2571">
       <x:c r="A2571" t="str">
-        <x:v>SKP</x:v>
+        <x:v>MSP</x:v>
       </x:c>
       <x:c r="B2571" t="str">
-        <x:v>TERA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>MEKSA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2571" t="str">
-        <x:v>7922</x:v>
-[...1 lines deleted...]
-      <x:c r="D2571" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2572">
       <x:c r="A2572" t="str">
-        <x:v>SRT</x:v>
+        <x:v>MUP</x:v>
       </x:c>
       <x:c r="B2572" t="str">
-        <x:v>SPARTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>AKTİF PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2572" t="str">
-        <x:v>1261</x:v>
-[...1 lines deleted...]
-      <x:c r="D2572" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2573">
       <x:c r="A2573" t="str">
-        <x:v>STE</x:v>
+        <x:v>NCR</x:v>
       </x:c>
       <x:c r="B2573" t="str">
-        <x:v>STATECH PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>İNCİR PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2573" t="str">
-        <x:v>1065</x:v>
-[...1 lines deleted...]
-      <x:c r="D2573" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2574">
       <x:c r="A2574" t="str">
-        <x:v>STP</x:v>
+        <x:v>NRL</x:v>
       </x:c>
       <x:c r="B2574" t="str">
-        <x:v>STRATEJİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>NUROL PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2574" t="str">
-        <x:v>7850</x:v>
-[...1 lines deleted...]
-      <x:c r="D2574" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2575">
       <x:c r="A2575" t="str">
-        <x:v>TCR</x:v>
+        <x:v>NTR</x:v>
       </x:c>
       <x:c r="B2575" t="str">
-        <x:v>TACİRLER PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>NATURA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2575" t="str">
-        <x:v>6915</x:v>
-[...1 lines deleted...]
-      <x:c r="D2575" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2576">
       <x:c r="A2576" t="str">
-        <x:v>TEY</x:v>
+        <x:v>NVG</x:v>
       </x:c>
       <x:c r="B2576" t="str">
-        <x:v>TEB PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>NET VARLIK GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2576" t="str">
-        <x:v>1890</x:v>
-[...1 lines deleted...]
-      <x:c r="D2576" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2577">
       <x:c r="A2577" t="str">
-        <x:v>TLR</x:v>
+        <x:v>OGP</x:v>
       </x:c>
       <x:c r="B2577" t="str">
-        <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OMURGA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2577" t="str">
-        <x:v>7085</x:v>
-[...1 lines deleted...]
-      <x:c r="D2577" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2578">
       <x:c r="A2578" t="str">
-        <x:v>TOL</x:v>
+        <x:v>OMP</x:v>
       </x:c>
       <x:c r="B2578" t="str">
-        <x:v>ANATOLIA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OSMANLI PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2578" t="str">
-        <x:v>1295</x:v>
-[...1 lines deleted...]
-      <x:c r="D2578" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2579">
       <x:c r="A2579" t="str">
-        <x:v>UNP</x:v>
+        <x:v>OPO</x:v>
       </x:c>
       <x:c r="B2579" t="str">
-        <x:v>ÜNLÜ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>OYAK PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2579" t="str">
-        <x:v>7691</x:v>
-[...1 lines deleted...]
-      <x:c r="D2579" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2580">
       <x:c r="A2580" t="str">
-        <x:v>VKO</x:v>
+        <x:v>ORG</x:v>
       </x:c>
       <x:c r="B2580" t="str">
-        <x:v>VAKIF KATILIM PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ORAGON GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2580" t="str">
-        <x:v>1350</x:v>
-[...1 lines deleted...]
-      <x:c r="D2580" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2581">
       <x:c r="A2581" t="str">
-        <x:v>VPF</x:v>
+        <x:v>PA1</x:v>
       </x:c>
       <x:c r="B2581" t="str">
-        <x:v>V PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PARDUS PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2581" t="str">
-        <x:v>1368</x:v>
-[...1 lines deleted...]
-      <x:c r="D2581" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2582">
       <x:c r="A2582" t="str">
-        <x:v>VPG</x:v>
+        <x:v>PCG</x:v>
       </x:c>
       <x:c r="B2582" t="str">
-        <x:v>WAM GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>PRM CAPITAL GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2582" t="str">
-        <x:v>1226</x:v>
-[...1 lines deleted...]
-      <x:c r="D2582" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2583">
       <x:c r="A2583" t="str">
-        <x:v>VPY</x:v>
+        <x:v>PER</x:v>
       </x:c>
       <x:c r="B2583" t="str">
-        <x:v>VEGA PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
+        <x:v>PERFORM PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2583" t="str">
-        <x:v>1174</x:v>
-[...1 lines deleted...]
-      <x:c r="D2583" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2584">
       <x:c r="A2584" t="str">
-        <x:v>VVP</x:v>
+        <x:v>PGA</x:v>
       </x:c>
       <x:c r="B2584" t="str">
-        <x:v>NEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>ALBARAKA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2584" t="str">
-        <x:v>9187</x:v>
-[...1 lines deleted...]
-      <x:c r="D2584" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2585">
       <x:c r="A2585" t="str">
-        <x:v>YGP</x:v>
+        <x:v>PHP</x:v>
       </x:c>
       <x:c r="B2585" t="str">
-        <x:v>24 GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PHİLLİP PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2585" t="str">
-        <x:v>7962</x:v>
-[...1 lines deleted...]
-      <x:c r="D2585" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2586">
       <x:c r="A2586" t="str">
-        <x:v>ZPY</x:v>
+        <x:v>PIE</x:v>
       </x:c>
       <x:c r="B2586" t="str">
-        <x:v>ZİRAAT PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>RE-PIE PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2586" t="str">
-        <x:v>3001</x:v>
-[...1 lines deleted...]
-      <x:c r="D2586" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2587">
       <x:c r="A2587" t="str">
-        <x:v>ZRA</x:v>
+        <x:v>PRI</x:v>
       </x:c>
       <x:c r="B2587" t="str">
-        <x:v>ARZ GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
+        <x:v>PRİME PORTFÖY YÖNETİM A.Ş.</x:v>
       </x:c>
       <x:c r="C2587" t="str">
-        <x:v>8347</x:v>
-[...1 lines deleted...]
-      <x:c r="D2587" t="str">
         <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2588">
       <x:c r="A2588" t="str">
-        <x:v>DRP</x:v>
+        <x:v>PRT</x:v>
       </x:c>
       <x:c r="B2588" t="str">
-        <x:v>DARPHANE VE DAMGA MATBAASI GENEL MÜDÜRLÜĞÜ</x:v>
+        <x:v>PİRAMİT PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2588" t="str">
-        <x:v>1071</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2589">
       <x:c r="A2589" t="str">
-        <x:v>VAB</x:v>
+        <x:v>PSP</x:v>
       </x:c>
       <x:c r="B2589" t="str">
-        <x:v>ÖZAK KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
+        <x:v>PUSULA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2589" t="str">
-        <x:v>9274</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2590">
       <x:c r="A2590" t="str">
-        <x:v>VAE</x:v>
+        <x:v>RGE</x:v>
       </x:c>
       <x:c r="B2590" t="str">
-        <x:v>TRADER KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>ARGEUS GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2590" t="str">
-        <x:v>9555</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2591">
       <x:c r="A2591" t="str">
-        <x:v>VAL</x:v>
+        <x:v>ROP</x:v>
       </x:c>
       <x:c r="B2591" t="str">
-        <x:v>NMGLOBAL KIYMETLİ MADENLER TİC.A.Ş.</x:v>
+        <x:v>ROTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2591" t="str">
-        <x:v>9525</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2592">
       <x:c r="A2592" t="str">
-        <x:v>VAM</x:v>
+        <x:v>SKP</x:v>
       </x:c>
       <x:c r="B2592" t="str">
-        <x:v>GOLDEX YATIRIM KUYUMCULUK SANAYİ VE DIŞ TİCARET A.Ş.</x:v>
+        <x:v>TERA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2592" t="str">
-        <x:v>9554</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2593">
       <x:c r="A2593" t="str">
-        <x:v>VAO</x:v>
+        <x:v>SRT</x:v>
       </x:c>
       <x:c r="B2593" t="str">
-        <x:v>FOURS KIYMETLİ MADENLER TİCARETİ ANONİM ŞİRKETİ</x:v>
+        <x:v>SPARTA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2593" t="str">
-        <x:v>9644</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2594">
       <x:c r="A2594" t="str">
-        <x:v>VAQ</x:v>
+        <x:v>STE</x:v>
       </x:c>
       <x:c r="B2594" t="str">
-        <x:v>MUHAFIZ KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>STATECH PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2594" t="str">
-        <x:v>1033</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2595">
       <x:c r="A2595" t="str">
-        <x:v>VAS</x:v>
+        <x:v>STP</x:v>
       </x:c>
       <x:c r="B2595" t="str">
-        <x:v>BOSPHORUS BULLION KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
+        <x:v>STRATEJİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2595" t="str">
-        <x:v>1139</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2596">
       <x:c r="A2596" t="str">
-        <x:v>VAU</x:v>
+        <x:v>TCR</x:v>
       </x:c>
       <x:c r="B2596" t="str">
-        <x:v>ŞURA KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
+        <x:v>TACİRLER PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2596" t="str">
-        <x:v>1184</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2597">
       <x:c r="A2597" t="str">
-        <x:v>VAV</x:v>
+        <x:v>TEY</x:v>
       </x:c>
       <x:c r="B2597" t="str">
-        <x:v>SİNANLI DEĞERLİ VE KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>TEB PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2597" t="str">
-        <x:v>1206</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2598">
       <x:c r="A2598" t="str">
-        <x:v>VBB</x:v>
+        <x:v>TLR</x:v>
       </x:c>
       <x:c r="B2598" t="str">
-        <x:v>NİLO METAL VE KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>AURA PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2598" t="str">
-        <x:v>1239</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2599">
       <x:c r="A2599" t="str">
-        <x:v>VBC</x:v>
+        <x:v>TOL</x:v>
       </x:c>
       <x:c r="B2599" t="str">
-        <x:v>EFORGOLD KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>ANATOLIA GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2599" t="str">
-        <x:v>1244</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2600">
       <x:c r="A2600" t="str">
-        <x:v>VBD</x:v>
+        <x:v>UNP</x:v>
       </x:c>
       <x:c r="B2600" t="str">
-        <x:v>LİZKUR KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>ÜNLÜ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2600" t="str">
-        <x:v>1247</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2601">
       <x:c r="A2601" t="str">
-        <x:v>VBE</x:v>
+        <x:v>VKO</x:v>
       </x:c>
       <x:c r="B2601" t="str">
-        <x:v>RIFAT TALAY KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>VAKIF KATILIM PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2601" t="str">
-        <x:v>1253</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2602">
       <x:c r="A2602" t="str">
-        <x:v>VBH</x:v>
+        <x:v>VPF</x:v>
       </x:c>
       <x:c r="B2602" t="str">
-        <x:v>YAMAN KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>V PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2602" t="str">
-        <x:v>1262</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2603">
       <x:c r="A2603" t="str">
-        <x:v>VBN</x:v>
+        <x:v>VPG</x:v>
       </x:c>
       <x:c r="B2603" t="str">
-        <x:v>TRN KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>WAM GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2603" t="str">
-        <x:v>1292</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2604">
       <x:c r="A2604" t="str">
-        <x:v>VBP</x:v>
+        <x:v>VPY</x:v>
       </x:c>
       <x:c r="B2604" t="str">
-        <x:v>TOWER KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>VEGA PORTFÖY YÖNETİMİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2604" t="str">
-        <x:v>1320</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2605">
       <x:c r="A2605" t="str">
-        <x:v>VBY</x:v>
+        <x:v>VVP</x:v>
       </x:c>
       <x:c r="B2605" t="str">
-        <x:v>ALTUN GOLD KIYMETLİ MADENLER TİC. A.Ş.</x:v>
+        <x:v>NEO PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2605" t="str">
-        <x:v>1332</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2606">
       <x:c r="A2606" t="str">
-        <x:v>VCA</x:v>
+        <x:v>YGP</x:v>
       </x:c>
       <x:c r="B2606" t="str">
-        <x:v>ULUDAĞ KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>24 GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2606" t="str">
-        <x:v>1345</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2607">
       <x:c r="A2607" t="str">
-        <x:v>VCB</x:v>
+        <x:v>ZPY</x:v>
       </x:c>
       <x:c r="B2607" t="str">
-        <x:v>CEYSON KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>ZİRAAT PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2607" t="str">
-        <x:v>1356</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2608">
       <x:c r="A2608" t="str">
-        <x:v>VCE</x:v>
+        <x:v>ZRA</x:v>
       </x:c>
       <x:c r="B2608" t="str">
-        <x:v>ŞEMS KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>ARZ GAYRİMENKUL VE GİRİŞİM SERMAYESİ PORTFÖY YÖNETİMİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2608" t="str">
-        <x:v>1362</x:v>
-[...2 lines deleted...]
-        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
+        <x:v>PORTFOLIO MANAGEMENT COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2609">
       <x:c r="A2609" t="str">
-        <x:v>VCF</x:v>
+        <x:v>DRP</x:v>
       </x:c>
       <x:c r="B2609" t="str">
-        <x:v>GOLDSAS KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>DARPHANE VE DAMGA MATBAASI GENEL MÜDÜRLÜĞÜ</x:v>
       </x:c>
       <x:c r="C2609" t="str">
-        <x:v>1368</x:v>
-[...1 lines deleted...]
-      <x:c r="D2609" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2610">
       <x:c r="A2610" t="str">
-        <x:v>VCH</x:v>
+        <x:v>VAB</x:v>
       </x:c>
       <x:c r="B2610" t="str">
-        <x:v>AİZONA KIYMETLİ MADENLER A.Ş.</x:v>
+        <x:v>ÖZAK KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2610" t="str">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="D2610" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2611">
       <x:c r="A2611" t="str">
-        <x:v>VCI</x:v>
+        <x:v>VAE</x:v>
       </x:c>
       <x:c r="B2611" t="str">
-        <x:v>SAĞCAN KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
+        <x:v>TRADER KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2611" t="str">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="D2611" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2612">
       <x:c r="A2612" t="str">
-        <x:v>WAI</x:v>
+        <x:v>VAL</x:v>
       </x:c>
       <x:c r="B2612" t="str">
-        <x:v>ALTINBAŞ KIYMETLİ MADENLER BORSASI A.Ş.</x:v>
+        <x:v>NMGLOBAL KIYMETLİ MADENLER TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2612" t="str">
-        <x:v>7103</x:v>
-[...1 lines deleted...]
-      <x:c r="D2612" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2613">
       <x:c r="A2613" t="str">
-        <x:v>WAK</x:v>
+        <x:v>VAM</x:v>
       </x:c>
       <x:c r="B2613" t="str">
-        <x:v>TROY KIYMETLİ MADENLER TİC.A.Ş.</x:v>
+        <x:v>GOLDEX YATIRIM KUYUMCULUK SANAYİ VE DIŞ TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2613" t="str">
-        <x:v>7105</x:v>
-[...1 lines deleted...]
-      <x:c r="D2613" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2614">
       <x:c r="A2614" t="str">
-        <x:v>WAL</x:v>
+        <x:v>VAO</x:v>
       </x:c>
       <x:c r="B2614" t="str">
-        <x:v>TURAN KIYMETLİ MADENLER TİC.A.Ş.</x:v>
+        <x:v>FOURS KIYMETLİ MADENLER TİCARETİ ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2614" t="str">
-        <x:v>7106</x:v>
-[...1 lines deleted...]
-      <x:c r="D2614" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2615">
       <x:c r="A2615" t="str">
-        <x:v>WAO</x:v>
+        <x:v>VAQ</x:v>
       </x:c>
       <x:c r="B2615" t="str">
-        <x:v>LCO KIYMETLİ MADENLER TİC. A.Ş.</x:v>
+        <x:v>MUHAFIZ KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2615" t="str">
-        <x:v>7113</x:v>
-[...1 lines deleted...]
-      <x:c r="D2615" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2616">
       <x:c r="A2616" t="str">
-        <x:v>WBZ</x:v>
+        <x:v>VAS</x:v>
       </x:c>
       <x:c r="B2616" t="str">
-        <x:v>HAS KIYMETLİ MADENLER TİC.A.Ş.</x:v>
+        <x:v>BOSPHORUS BULLION KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2616" t="str">
-        <x:v>7159</x:v>
-[...1 lines deleted...]
-      <x:c r="D2616" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2617">
       <x:c r="A2617" t="str">
-        <x:v>WCN</x:v>
+        <x:v>VAU</x:v>
       </x:c>
       <x:c r="B2617" t="str">
-        <x:v>FULCRUM KIYMETLİ MADENLER SAN.VE TİC.A.Ş.</x:v>
+        <x:v>ŞURA KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2617" t="str">
-        <x:v>7184</x:v>
-[...1 lines deleted...]
-      <x:c r="D2617" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2618">
       <x:c r="A2618" t="str">
-        <x:v>WEW</x:v>
+        <x:v>VAV</x:v>
       </x:c>
       <x:c r="B2618" t="str">
-        <x:v>URUS KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>SİNANLI DEĞERLİ VE KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2618" t="str">
-        <x:v>8916</x:v>
-[...1 lines deleted...]
-      <x:c r="D2618" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2619">
       <x:c r="A2619" t="str">
-        <x:v>WFQ</x:v>
+        <x:v>VBB</x:v>
       </x:c>
       <x:c r="B2619" t="str">
-        <x:v>SAFA KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>NİLO METAL VE KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2619" t="str">
-        <x:v>8695</x:v>
-[...1 lines deleted...]
-      <x:c r="D2619" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2620">
       <x:c r="A2620" t="str">
-        <x:v>WGB</x:v>
+        <x:v>VBC</x:v>
       </x:c>
       <x:c r="B2620" t="str">
-        <x:v>SER KIYMETLİ MADENLER SAN. VE TİC. A.Ş.</x:v>
+        <x:v>EFORGOLD KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2620" t="str">
-        <x:v>7565</x:v>
-[...1 lines deleted...]
-      <x:c r="D2620" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2621">
       <x:c r="A2621" t="str">
-        <x:v>WIX</x:v>
+        <x:v>VBD</x:v>
       </x:c>
       <x:c r="B2621" t="str">
-        <x:v>BLZ KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
+        <x:v>LİZKUR KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2621" t="str">
-        <x:v>8333</x:v>
-[...1 lines deleted...]
-      <x:c r="D2621" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2622">
       <x:c r="A2622" t="str">
-        <x:v>WKX</x:v>
+        <x:v>VBE</x:v>
       </x:c>
       <x:c r="B2622" t="str">
-        <x:v>C SÜMER KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>RIFAT TALAY KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2622" t="str">
-        <x:v>8355</x:v>
-[...1 lines deleted...]
-      <x:c r="D2622" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2623">
       <x:c r="A2623" t="str">
-        <x:v>WNN</x:v>
+        <x:v>VBH</x:v>
       </x:c>
       <x:c r="B2623" t="str">
-        <x:v>STANDART KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
+        <x:v>YAMAN KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2623" t="str">
-        <x:v>9029</x:v>
-[...1 lines deleted...]
-      <x:c r="D2623" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2624">
       <x:c r="A2624" t="str">
-        <x:v>WSX</x:v>
+        <x:v>VBN</x:v>
       </x:c>
       <x:c r="B2624" t="str">
-        <x:v>OSMANLI KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
+        <x:v>TRN KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2624" t="str">
-        <x:v>8390</x:v>
-[...1 lines deleted...]
-      <x:c r="D2624" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2625">
       <x:c r="A2625" t="str">
-        <x:v>WVQ</x:v>
+        <x:v>VBP</x:v>
       </x:c>
       <x:c r="B2625" t="str">
-        <x:v>SAY KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
+        <x:v>TOWER KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2625" t="str">
-        <x:v>8736</x:v>
-[...1 lines deleted...]
-      <x:c r="D2625" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2626">
       <x:c r="A2626" t="str">
-        <x:v>WZR</x:v>
+        <x:v>VBY</x:v>
       </x:c>
       <x:c r="B2626" t="str">
-        <x:v>NİL KIYMETLİ MADENLER TİCARETİ  A.Ş.</x:v>
+        <x:v>ALTUN GOLD KIYMETLİ MADENLER TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2626" t="str">
-        <x:v>8962</x:v>
-[...1 lines deleted...]
-      <x:c r="D2626" t="str">
         <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2627">
       <x:c r="A2627" t="str">
-        <x:v>1GH</x:v>
+        <x:v>VCA</x:v>
       </x:c>
       <x:c r="B2627" t="str">
-        <x:v>GARANTİ EMEKLİLİK VE HAYAT A.Ş. (HAYAT DALI TEMİNAT HESABI)</x:v>
+        <x:v>ULUDAĞ KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2627" t="str">
-        <x:v>1148</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2628">
       <x:c r="A2628" t="str">
-        <x:v>AEM</x:v>
+        <x:v>VCB</x:v>
       </x:c>
       <x:c r="B2628" t="str">
-        <x:v>ANADOLU HAYAT EMEKLİLİK A.Ş.</x:v>
+        <x:v>CEYSON KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2628" t="str">
-        <x:v>3112</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2629">
       <x:c r="A2629" t="str">
-        <x:v>AHS</x:v>
+        <x:v>VCE</x:v>
       </x:c>
       <x:c r="B2629" t="str">
-        <x:v>AGESA HAYAT VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>ŞEMS KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2629" t="str">
-        <x:v>2377</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2630">
       <x:c r="A2630" t="str">
-        <x:v>AHY</x:v>
+        <x:v>VCF</x:v>
       </x:c>
       <x:c r="B2630" t="str">
-        <x:v>AXA HAYAT VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>GOLDSAS KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2630" t="str">
-        <x:v>5886</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2631">
       <x:c r="A2631" t="str">
-        <x:v>ANM</x:v>
+        <x:v>VCH</x:v>
       </x:c>
       <x:c r="B2631" t="str">
-        <x:v>VİENNALİFE EMEKLİLİK VE HAYAT A.Ş.</x:v>
+        <x:v>AİZONA KIYMETLİ MADENLER A.Ş.</x:v>
       </x:c>
       <x:c r="C2631" t="str">
-        <x:v>3151</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2632">
       <x:c r="A2632" t="str">
-        <x:v>ASH</x:v>
+        <x:v>VCI</x:v>
       </x:c>
       <x:c r="B2632" t="str">
-        <x:v>BEREKET EMEKLİLİK VE HAYAT A.Ş.</x:v>
+        <x:v>SAĞCAN KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2632" t="str">
-        <x:v>6759</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2633">
       <x:c r="A2633" t="str">
-        <x:v>DEN</x:v>
+        <x:v>WAI</x:v>
       </x:c>
       <x:c r="B2633" t="str">
-        <x:v>METLİFE EMEKLİLİK VE HAYAT A.Ş.</x:v>
+        <x:v>ALTINBAŞ KIYMETLİ MADENLER BORSASI A.Ş.</x:v>
       </x:c>
       <x:c r="C2633" t="str">
-        <x:v>5630</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2634">
       <x:c r="A2634" t="str">
-        <x:v>FBH</x:v>
+        <x:v>WAK</x:v>
       </x:c>
       <x:c r="B2634" t="str">
-        <x:v>HDI FİBA EMEKLİLİK VE HAYAT A.Ş.</x:v>
+        <x:v>TROY KIYMETLİ MADENLER TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2634" t="str">
-        <x:v>7470</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2635">
       <x:c r="A2635" t="str">
-        <x:v>FEM</x:v>
+        <x:v>WAL</x:v>
       </x:c>
       <x:c r="B2635" t="str">
-        <x:v>QNB SAĞLIK HAYAT SİGORTA VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>TURAN KIYMETLİ MADENLER TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2635" t="str">
-        <x:v>5428</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2636">
       <x:c r="A2636" t="str">
-        <x:v>FRE</x:v>
+        <x:v>WAO</x:v>
       </x:c>
       <x:c r="B2636" t="str">
-        <x:v>BNP PARİBAS CARDİF EMEKLİLİK A.Ş.</x:v>
+        <x:v>LCO KIYMETLİ MADENLER TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2636" t="str">
-        <x:v>4427</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2637">
       <x:c r="A2637" t="str">
-        <x:v>GEM</x:v>
+        <x:v>WBZ</x:v>
       </x:c>
       <x:c r="B2637" t="str">
-        <x:v>GARANTİ EMEKLİLİK VE HAYAT A.Ş.</x:v>
+        <x:v>HAS KIYMETLİ MADENLER TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2637" t="str">
-        <x:v>3135</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2638">
       <x:c r="A2638" t="str">
-        <x:v>HEM</x:v>
+        <x:v>WCN</x:v>
       </x:c>
       <x:c r="B2638" t="str">
-        <x:v>TÜRKİYE HAYAT VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>FULCRUM KIYMETLİ MADENLER SAN.VE TİC.A.Ş.</x:v>
       </x:c>
       <x:c r="C2638" t="str">
-        <x:v>6860</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2639">
       <x:c r="A2639" t="str">
-        <x:v>HYS</x:v>
+        <x:v>WEW</x:v>
       </x:c>
       <x:c r="B2639" t="str">
-        <x:v>ALLIANZ YAŞAM VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>URUS KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2639" t="str">
-        <x:v>2125</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2640">
       <x:c r="A2640" t="str">
-        <x:v>IEM</x:v>
+        <x:v>WFQ</x:v>
       </x:c>
       <x:c r="B2640" t="str">
-        <x:v>ZURİCH YAŞAM VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>SAFA KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2640" t="str">
-        <x:v>5706</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2641">
       <x:c r="A2641" t="str">
-        <x:v>KEL</x:v>
+        <x:v>WGB</x:v>
       </x:c>
       <x:c r="B2641" t="str">
-        <x:v>KATILIM EMEKLİLİK VE HAYAT A.Ş. (HAYAT DIŞI)</x:v>
+        <x:v>SER KIYMETLİ MADENLER SAN. VE TİC. A.Ş.</x:v>
       </x:c>
       <x:c r="C2641" t="str">
-        <x:v>1332</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2642">
       <x:c r="A2642" t="str">
-        <x:v>KEM</x:v>
+        <x:v>WIX</x:v>
       </x:c>
       <x:c r="B2642" t="str">
-        <x:v>KATILIM EMEKLİLİK VE HAYAT A.Ş.</x:v>
+        <x:v>BLZ KIYMETLİ MADENLER ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2642" t="str">
-        <x:v>7633</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2643">
       <x:c r="A2643" t="str">
-        <x:v>KEV</x:v>
+        <x:v>WKX</x:v>
       </x:c>
       <x:c r="B2643" t="str">
-        <x:v>KATILIM EMEKLİLİK VE HAYAT A.Ş. (HAYAT DALI)</x:v>
+        <x:v>C SÜMER KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2643" t="str">
-        <x:v>1332</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2644">
       <x:c r="A2644" t="str">
-        <x:v>KHM</x:v>
+        <x:v>WNN</x:v>
       </x:c>
       <x:c r="B2644" t="str">
-        <x:v>ALLİANZ HAYAT VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>STANDART KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2644" t="str">
-        <x:v>3124</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2645">
       <x:c r="A2645" t="str">
-        <x:v>VEM</x:v>
+        <x:v>WSX</x:v>
       </x:c>
       <x:c r="B2645" t="str">
-        <x:v>TÜRKİYE HAYAT VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>OSMANLI KIYMETLİ MADENLER TİCARETİ A.Ş.</x:v>
       </x:c>
       <x:c r="C2645" t="str">
-        <x:v>3120</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2646">
       <x:c r="A2646" t="str">
-        <x:v>ZEM</x:v>
+        <x:v>WVQ</x:v>
       </x:c>
       <x:c r="B2646" t="str">
-        <x:v>TÜRKİYE HAYAT VE EMEKLİLİK A.Ş.</x:v>
+        <x:v>SAY KIYMETLİ MADENLER TİCARET A.Ş.</x:v>
       </x:c>
       <x:c r="C2646" t="str">
-        <x:v>5800</x:v>
-[...2 lines deleted...]
-        <x:v>PRIVATE PENSION COMPANY</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2647">
       <x:c r="A2647" t="str">
-        <x:v>AAG</x:v>
+        <x:v>WZR</x:v>
       </x:c>
       <x:c r="B2647" t="str">
-        <x:v>AKFEN GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>NİL KIYMETLİ MADENLER TİCARETİ  A.Ş.</x:v>
       </x:c>
       <x:c r="C2647" t="str">
-        <x:v>7822</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRECIOUS METAL BROKERAGE HOUSES</x:v>
       </x:c>
     </x:row>
     <x:row r="2648">
       <x:c r="A2648" t="str">
-        <x:v>AGO</x:v>
+        <x:v>1GH</x:v>
       </x:c>
       <x:c r="B2648" t="str">
-        <x:v>ATAKULE GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>GARANTİ EMEKLİLİK VE HAYAT A.Ş. (HAYAT DALI TEMİNAT HESABI)</x:v>
       </x:c>
       <x:c r="C2648" t="str">
-        <x:v>2765</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2649">
       <x:c r="A2649" t="str">
-        <x:v>AKG</x:v>
+        <x:v>AEM</x:v>
       </x:c>
       <x:c r="B2649" t="str">
-        <x:v>AKİŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ANADOLU HAYAT EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2649" t="str">
-        <x:v>7188</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2650">
       <x:c r="A2650" t="str">
-        <x:v>ALO</x:v>
+        <x:v>AHS</x:v>
       </x:c>
       <x:c r="B2650" t="str">
-        <x:v>ALARKO GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>AGESA HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2650" t="str">
-        <x:v>1652</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2651">
       <x:c r="A2651" t="str">
-        <x:v>ARO</x:v>
+        <x:v>AHY</x:v>
       </x:c>
       <x:c r="B2651" t="str">
-        <x:v>AVRASYA GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>AXA HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2651" t="str">
-        <x:v>0650</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2652">
       <x:c r="A2652" t="str">
-        <x:v>ATG</x:v>
+        <x:v>ANM</x:v>
       </x:c>
       <x:c r="B2652" t="str">
-        <x:v>ATA GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>VİENNALİFE EMEKLİLİK VE HAYAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2652" t="str">
-        <x:v>7037</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2653">
       <x:c r="A2653" t="str">
-        <x:v>DZO</x:v>
+        <x:v>ASH</x:v>
       </x:c>
       <x:c r="B2653" t="str">
-        <x:v>DENİZ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>BEREKET EMEKLİLİK VE HAYAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2653" t="str">
-        <x:v>3245</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2654">
       <x:c r="A2654" t="str">
-        <x:v>EGO</x:v>
+        <x:v>DEN</x:v>
       </x:c>
       <x:c r="B2654" t="str">
-        <x:v>EGS GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>METLİFE EMEKLİLİK VE HAYAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2654" t="str">
-        <x:v>1703</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2655">
       <x:c r="A2655" t="str">
-        <x:v>EMO</x:v>
+        <x:v>FBH</x:v>
       </x:c>
       <x:c r="B2655" t="str">
-        <x:v>EMLAK KONUT GAYRİMENKUL YATIRIM ORT. A.Ş.</x:v>
+        <x:v>HDI FİBA EMEKLİLİK VE HAYAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2655" t="str">
-        <x:v>3757</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2656">
       <x:c r="A2656" t="str">
-        <x:v>HGY</x:v>
+        <x:v>FEM</x:v>
       </x:c>
       <x:c r="B2656" t="str">
-        <x:v>HALK GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>QNB SAĞLIK HAYAT SİGORTA VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2656" t="str">
-        <x:v>7788</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2657">
       <x:c r="A2657" t="str">
-        <x:v>IGO</x:v>
+        <x:v>FRE</x:v>
       </x:c>
       <x:c r="B2657" t="str">
-        <x:v>İŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>BNP PARİBAS CARDİF EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2657" t="str">
-        <x:v>1864</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2658">
       <x:c r="A2658" t="str">
-        <x:v>IYO</x:v>
+        <x:v>GEM</x:v>
       </x:c>
       <x:c r="B2658" t="str">
-        <x:v>İDEALİST GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>GARANTİ EMEKLİLİK VE HAYAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2658" t="str">
-        <x:v>5791</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2659">
       <x:c r="A2659" t="str">
-        <x:v>KGO</x:v>
+        <x:v>HEM</x:v>
       </x:c>
       <x:c r="B2659" t="str">
-        <x:v>KİLER GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TÜRKİYE HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2659" t="str">
-        <x:v>6045</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2660">
       <x:c r="A2660" t="str">
-        <x:v>KRG</x:v>
+        <x:v>HYS</x:v>
       </x:c>
       <x:c r="B2660" t="str">
-        <x:v>KÖRFEZ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ALLIANZ YAŞAM VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2660" t="str">
-        <x:v>6898</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2661">
       <x:c r="A2661" t="str">
-        <x:v>KYO</x:v>
+        <x:v>IEM</x:v>
       </x:c>
       <x:c r="B2661" t="str">
-        <x:v>YAPI KREDİ KORAY GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ZURICH YAŞAM VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2661" t="str">
-        <x:v>1721</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2662">
       <x:c r="A2662" t="str">
-        <x:v>MGO</x:v>
+        <x:v>KEL</x:v>
       </x:c>
       <x:c r="B2662" t="str">
-        <x:v>MARTI GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>KATILIM EMEKLİLİK VE HAYAT A.Ş. (HAYAT DIŞI)</x:v>
       </x:c>
       <x:c r="C2662" t="str">
-        <x:v>5389</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2663">
       <x:c r="A2663" t="str">
-        <x:v>MRY</x:v>
+        <x:v>KEM</x:v>
       </x:c>
       <x:c r="B2663" t="str">
-        <x:v>MHR GAYRİMENKUL YATIRIM ORTAKLIĞI ANONİM ŞİRKETİ</x:v>
+        <x:v>KATILIM EMEKLİLİK VE HAYAT A.Ş.</x:v>
       </x:c>
       <x:c r="C2663" t="str">
-        <x:v>1152</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2664">
       <x:c r="A2664" t="str">
-        <x:v>MST</x:v>
+        <x:v>KEV</x:v>
       </x:c>
       <x:c r="B2664" t="str">
-        <x:v>MİSTRAL GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>KATILIM EMEKLİLİK VE HAYAT A.Ş. (HAYAT DALI)</x:v>
       </x:c>
       <x:c r="C2664" t="str">
-        <x:v>8468</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2665">
       <x:c r="A2665" t="str">
-        <x:v>NUO</x:v>
+        <x:v>KHK</x:v>
       </x:c>
       <x:c r="B2665" t="str">
-        <x:v>NUROL GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TÜRKİYE KATILIM HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2665" t="str">
-        <x:v>1832</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2666">
       <x:c r="A2666" t="str">
-        <x:v>OGY</x:v>
+        <x:v>KHM</x:v>
       </x:c>
       <x:c r="B2666" t="str">
-        <x:v>DOĞUŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ALLİANZ HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2666" t="str">
-        <x:v>1687</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2667">
       <x:c r="A2667" t="str">
-        <x:v>OZG</x:v>
+        <x:v>VEM</x:v>
       </x:c>
       <x:c r="B2667" t="str">
-        <x:v>ÖZAK GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TÜRKİYE HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2667" t="str">
-        <x:v>6754</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2668">
       <x:c r="A2668" t="str">
-        <x:v>OZY</x:v>
+        <x:v>ZEM</x:v>
       </x:c>
       <x:c r="B2668" t="str">
-        <x:v>ÖZDERICI GAYRIMENKUL YATIRIM ORTAKLIGI A.Ş.</x:v>
+        <x:v>TÜRKİYE HAYAT VE EMEKLİLİK A.Ş.</x:v>
       </x:c>
       <x:c r="C2668" t="str">
-        <x:v>7792</x:v>
-[...2 lines deleted...]
-        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
+        <x:v>PRIVATE PENSION COMPANY</x:v>
       </x:c>
     </x:row>
     <x:row r="2669">
       <x:c r="A2669" t="str">
-        <x:v>PGO</x:v>
+        <x:v>AAG</x:v>
       </x:c>
       <x:c r="B2669" t="str">
-        <x:v>TERA YATIRIM TEKNOLOJİ HOLDİNG A.Ş.</x:v>
+        <x:v>AKFEN GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2669" t="str">
-        <x:v>5171</x:v>
-[...1 lines deleted...]
-      <x:c r="D2669" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2670">
       <x:c r="A2670" t="str">
-        <x:v>PGY</x:v>
+        <x:v>AGO</x:v>
       </x:c>
       <x:c r="B2670" t="str">
-        <x:v>PANORA GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ATAKULE GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2670" t="str">
-        <x:v>7297</x:v>
-[...1 lines deleted...]
-      <x:c r="D2670" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2671">
       <x:c r="A2671" t="str">
-        <x:v>PYO</x:v>
+        <x:v>AKG</x:v>
       </x:c>
       <x:c r="B2671" t="str">
-        <x:v>PEKER GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>AKİŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2671" t="str">
-        <x:v>9182</x:v>
-[...1 lines deleted...]
-      <x:c r="D2671" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2672">
       <x:c r="A2672" t="str">
-        <x:v>RGY</x:v>
+        <x:v>ALO</x:v>
       </x:c>
       <x:c r="B2672" t="str">
-        <x:v>REYSAŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ALARKO GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2672" t="str">
-        <x:v>7821</x:v>
-[...1 lines deleted...]
-      <x:c r="D2672" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2673">
       <x:c r="A2673" t="str">
-        <x:v>SEO</x:v>
+        <x:v>ARO</x:v>
       </x:c>
       <x:c r="B2673" t="str">
-        <x:v>SERVET GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>AVRASYA GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2673" t="str">
-        <x:v>7267</x:v>
-[...1 lines deleted...]
-      <x:c r="D2673" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2674">
       <x:c r="A2674" t="str">
-        <x:v>SKG</x:v>
+        <x:v>ATG</x:v>
       </x:c>
       <x:c r="B2674" t="str">
-        <x:v>ŞEKER GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ATA GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2674" t="str">
-        <x:v>1084</x:v>
-[...1 lines deleted...]
-      <x:c r="D2674" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2675">
       <x:c r="A2675" t="str">
-        <x:v>SNG</x:v>
+        <x:v>DZO</x:v>
       </x:c>
       <x:c r="B2675" t="str">
-        <x:v>SİNPAŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>DENİZ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2675" t="str">
-        <x:v>5246</x:v>
-[...1 lines deleted...]
-      <x:c r="D2675" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2676">
       <x:c r="A2676" t="str">
-        <x:v>TGO</x:v>
+        <x:v>EGO</x:v>
       </x:c>
       <x:c r="B2676" t="str">
-        <x:v>TSKB GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>EGS GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2676" t="str">
-        <x:v>4904</x:v>
-[...1 lines deleted...]
-      <x:c r="D2676" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2677">
       <x:c r="A2677" t="str">
-        <x:v>TRD</x:v>
+        <x:v>EMO</x:v>
       </x:c>
       <x:c r="B2677" t="str">
-        <x:v>TREND GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>EMLAK KONUT GAYRİMENKUL YATIRIM ORT. A.Ş.</x:v>
       </x:c>
       <x:c r="C2677" t="str">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="D2677" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2678">
       <x:c r="A2678" t="str">
-        <x:v>TRG</x:v>
+        <x:v>HGY</x:v>
       </x:c>
       <x:c r="B2678" t="str">
-        <x:v>TORUNLAR GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>HALK GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2678" t="str">
-        <x:v>5902</x:v>
-[...1 lines deleted...]
-      <x:c r="D2678" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2679">
       <x:c r="A2679" t="str">
-        <x:v>VGO</x:v>
+        <x:v>IGO</x:v>
       </x:c>
       <x:c r="B2679" t="str">
-        <x:v>VAKIF GAYRİMENKUL YATIRIM ORTAKLIĞI  A.Ş.</x:v>
+        <x:v>İŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2679" t="str">
-        <x:v>1479</x:v>
-[...1 lines deleted...]
-      <x:c r="D2679" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2680">
       <x:c r="A2680" t="str">
-        <x:v>YGO</x:v>
+        <x:v>IYO</x:v>
       </x:c>
       <x:c r="B2680" t="str">
-        <x:v>YENİGİMAT GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>İDEALİST GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2680" t="str">
-        <x:v>7409</x:v>
-[...1 lines deleted...]
-      <x:c r="D2680" t="str">
         <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2681">
       <x:c r="A2681" t="str">
-        <x:v>A1I</x:v>
+        <x:v>KGO</x:v>
       </x:c>
       <x:c r="B2681" t="str">
-        <x:v>PARDUS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>KİLER GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2681" t="str">
-        <x:v>1038</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2682">
       <x:c r="A2682" t="str">
-        <x:v>ABR</x:v>
+        <x:v>KRG</x:v>
       </x:c>
       <x:c r="B2682" t="str">
-        <x:v>ALLBATROSS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>KÖRFEZ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2682" t="str">
-        <x:v>1022</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2683">
       <x:c r="A2683" t="str">
-        <x:v>AGI</x:v>
+        <x:v>KYO</x:v>
       </x:c>
       <x:c r="B2683" t="str">
-        <x:v>ANADOLU GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>YAPI KREDİ KORAY GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2683" t="str">
-        <x:v>6049</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2684">
       <x:c r="A2684" t="str">
-        <x:v>ARR</x:v>
+        <x:v>MGO</x:v>
       </x:c>
       <x:c r="B2684" t="str">
-        <x:v>ALESTA GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>MARTI GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2684" t="str">
-        <x:v>7828</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2685">
       <x:c r="A2685" t="str">
-        <x:v>BYO</x:v>
+        <x:v>MRY</x:v>
       </x:c>
       <x:c r="B2685" t="str">
-        <x:v>BULLS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>MHR GAYRİMENKUL YATIRIM ORTAKLIĞI ANONİM ŞİRKETİ</x:v>
       </x:c>
       <x:c r="C2685" t="str">
-        <x:v>1046</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2686">
       <x:c r="A2686" t="str">
-        <x:v>DKJ</x:v>
+        <x:v>MST</x:v>
       </x:c>
       <x:c r="B2686" t="str">
-        <x:v>DK GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>MİSTRAL GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2686" t="str">
-        <x:v>1322</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2687">
       <x:c r="A2687" t="str">
-        <x:v>ECG</x:v>
+        <x:v>NUO</x:v>
       </x:c>
       <x:c r="B2687" t="str">
-        <x:v>EGELİ &amp; CO GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>NUROL GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2687" t="str">
-        <x:v>7274</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2688">
       <x:c r="A2688" t="str">
-        <x:v>EKV</x:v>
+        <x:v>OGY</x:v>
       </x:c>
       <x:c r="B2688" t="str">
-        <x:v>EKOL GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>DOĞUŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2688" t="str">
-        <x:v>1331</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2689">
       <x:c r="A2689" t="str">
-        <x:v>ETG</x:v>
+        <x:v>OZG</x:v>
       </x:c>
       <x:c r="B2689" t="str">
-        <x:v>ANKA INVESTMENT GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ÖZAK GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2689" t="str">
-        <x:v>7816</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2690">
       <x:c r="A2690" t="str">
-        <x:v>GGO</x:v>
+        <x:v>OZY</x:v>
       </x:c>
       <x:c r="B2690" t="str">
-        <x:v>HUB GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ÖZDERICI GAYRIMENKUL YATIRIM ORTAKLIGI A.Ş.</x:v>
       </x:c>
       <x:c r="C2690" t="str">
-        <x:v>7019</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2691">
       <x:c r="A2691" t="str">
-        <x:v>GGY</x:v>
+        <x:v>PGO</x:v>
       </x:c>
       <x:c r="B2691" t="str">
-        <x:v>GÖZDE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TERA YATIRIM TEKNOLOJİ HOLDİNG A.Ş.</x:v>
       </x:c>
       <x:c r="C2691" t="str">
-        <x:v>7573</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2692">
       <x:c r="A2692" t="str">
-        <x:v>HGO</x:v>
+        <x:v>PGY</x:v>
       </x:c>
       <x:c r="B2692" t="str">
-        <x:v>HEDEF GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>PANORA GAYRIMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2692" t="str">
-        <x:v>6889</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2693">
       <x:c r="A2693" t="str">
-        <x:v>HGS</x:v>
+        <x:v>PYO</x:v>
       </x:c>
       <x:c r="B2693" t="str">
-        <x:v>TURPE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>PEKER GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2693" t="str">
-        <x:v>1043</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2694">
       <x:c r="A2694" t="str">
-        <x:v>HLI</x:v>
+        <x:v>RGY</x:v>
       </x:c>
       <x:c r="B2694" t="str">
-        <x:v>AHLATCI GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>REYSAŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2694" t="str">
-        <x:v>1274</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2695">
       <x:c r="A2695" t="str">
-        <x:v>HRO</x:v>
+        <x:v>SEO</x:v>
       </x:c>
       <x:c r="B2695" t="str">
-        <x:v>HERA GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>SERVET GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2695" t="str">
-        <x:v>1242</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2696">
       <x:c r="A2696" t="str">
-        <x:v>IEY</x:v>
+        <x:v>SKG</x:v>
       </x:c>
       <x:c r="B2696" t="str">
-        <x:v>INVEO VENTURES GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ŞEKER GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2696" t="str">
-        <x:v>1087</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2697">
       <x:c r="A2697" t="str">
-        <x:v>IHL</x:v>
+        <x:v>SNG</x:v>
       </x:c>
       <x:c r="B2697" t="str">
-        <x:v>İHLAS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>SİNPAŞ GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2697" t="str">
-        <x:v>1037</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2698">
       <x:c r="A2698" t="str">
-        <x:v>IRS</x:v>
+        <x:v>TGO</x:v>
       </x:c>
       <x:c r="B2698" t="str">
-        <x:v>İŞ GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TSKB GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2698" t="str">
-        <x:v>2885</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2699">
       <x:c r="A2699" t="str">
-        <x:v>KGR</x:v>
+        <x:v>TRD</x:v>
       </x:c>
       <x:c r="B2699" t="str">
-        <x:v>KORAY GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TREND GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2699" t="str">
-        <x:v>1320</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2700">
       <x:c r="A2700" t="str">
-        <x:v>KGS</x:v>
+        <x:v>TRG</x:v>
       </x:c>
       <x:c r="B2700" t="str">
-        <x:v>KOBİ GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>TORUNLAR GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2700" t="str">
-        <x:v>7585</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2701">
       <x:c r="A2701" t="str">
-        <x:v>LTA</x:v>
+        <x:v>VGO</x:v>
       </x:c>
       <x:c r="B2701" t="str">
-        <x:v>ALT CAPİTAL GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>VAKIF GAYRİMENKUL YATIRIM ORTAKLIĞI  A.Ş.</x:v>
       </x:c>
       <x:c r="C2701" t="str">
-        <x:v>1350</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2702">
       <x:c r="A2702" t="str">
-        <x:v>ONG</x:v>
+        <x:v>YGO</x:v>
       </x:c>
       <x:c r="B2702" t="str">
-        <x:v>ÖNCÜ GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>YENİGİMAT GAYRİMENKUL YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2702" t="str">
-        <x:v>7793</x:v>
-[...2 lines deleted...]
-        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+        <x:v>REAL ESTATE INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2703">
       <x:c r="A2703" t="str">
-        <x:v>RGR</x:v>
+        <x:v>A1I</x:v>
       </x:c>
       <x:c r="B2703" t="str">
-        <x:v>RAL GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>PARDUS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2703" t="str">
-        <x:v>1261</x:v>
-[...1 lines deleted...]
-      <x:c r="D2703" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2704">
       <x:c r="A2704" t="str">
-        <x:v>RGS</x:v>
+        <x:v>ABR</x:v>
       </x:c>
       <x:c r="B2704" t="str">
-        <x:v>ICU GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ALLBATROSS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2704" t="str">
-        <x:v>7803</x:v>
-[...1 lines deleted...]
-      <x:c r="D2704" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2705">
       <x:c r="A2705" t="str">
-        <x:v>RMY</x:v>
+        <x:v>AGI</x:v>
       </x:c>
       <x:c r="B2705" t="str">
-        <x:v>REM GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ANADOLU GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2705" t="str">
-        <x:v>1118</x:v>
-[...1 lines deleted...]
-      <x:c r="D2705" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2706">
       <x:c r="A2706" t="str">
-        <x:v>RYO</x:v>
+        <x:v>ARR</x:v>
       </x:c>
       <x:c r="B2706" t="str">
-        <x:v>RE PIE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>ALESTA GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2706" t="str">
-        <x:v>1234</x:v>
-[...1 lines deleted...]
-      <x:c r="D2706" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2707">
       <x:c r="A2707" t="str">
-        <x:v>SSG</x:v>
+        <x:v>BYO</x:v>
       </x:c>
       <x:c r="B2707" t="str">
-        <x:v>SUSTAIN TECH GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>BULLS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2707" t="str">
-        <x:v>1242</x:v>
-[...1 lines deleted...]
-      <x:c r="D2707" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2708">
       <x:c r="A2708" t="str">
-        <x:v>TEC</x:v>
+        <x:v>DKJ</x:v>
       </x:c>
       <x:c r="B2708" t="str">
-        <x:v>TECHMİNE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>DK GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2708" t="str">
-        <x:v>1042</x:v>
-[...1 lines deleted...]
-      <x:c r="D2708" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2709">
       <x:c r="A2709" t="str">
-        <x:v>VSO</x:v>
+        <x:v>ECG</x:v>
       </x:c>
       <x:c r="B2709" t="str">
-        <x:v>VERUSATURK GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+        <x:v>EGELİ &amp; CO GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
       <x:c r="C2709" t="str">
-        <x:v>6844</x:v>
-[...1 lines deleted...]
-      <x:c r="D2709" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
     <x:row r="2710">
       <x:c r="A2710" t="str">
+        <x:v>EKV</x:v>
+      </x:c>
+      <x:c r="B2710" t="str">
+        <x:v>EKOL GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2710" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2711">
+      <x:c r="A2711" t="str">
+        <x:v>ETG</x:v>
+      </x:c>
+      <x:c r="B2711" t="str">
+        <x:v>ANKA INVESTMENT GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2711" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2712">
+      <x:c r="A2712" t="str">
+        <x:v>GGO</x:v>
+      </x:c>
+      <x:c r="B2712" t="str">
+        <x:v>HUB GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2712" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2713">
+      <x:c r="A2713" t="str">
+        <x:v>GGY</x:v>
+      </x:c>
+      <x:c r="B2713" t="str">
+        <x:v>GÖZDE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2713" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2714">
+      <x:c r="A2714" t="str">
+        <x:v>HGO</x:v>
+      </x:c>
+      <x:c r="B2714" t="str">
+        <x:v>HEDEF GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2714" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2715">
+      <x:c r="A2715" t="str">
+        <x:v>HGS</x:v>
+      </x:c>
+      <x:c r="B2715" t="str">
+        <x:v>TURPE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2715" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2716">
+      <x:c r="A2716" t="str">
+        <x:v>HLI</x:v>
+      </x:c>
+      <x:c r="B2716" t="str">
+        <x:v>AHLATCI GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2716" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2717">
+      <x:c r="A2717" t="str">
+        <x:v>HRO</x:v>
+      </x:c>
+      <x:c r="B2717" t="str">
+        <x:v>HERA GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2717" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2718">
+      <x:c r="A2718" t="str">
+        <x:v>IEY</x:v>
+      </x:c>
+      <x:c r="B2718" t="str">
+        <x:v>INVEO VENTURES GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2718" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2719">
+      <x:c r="A2719" t="str">
+        <x:v>IHL</x:v>
+      </x:c>
+      <x:c r="B2719" t="str">
+        <x:v>İHLAS GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2719" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2720">
+      <x:c r="A2720" t="str">
+        <x:v>IRS</x:v>
+      </x:c>
+      <x:c r="B2720" t="str">
+        <x:v>İŞ GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2720" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2721">
+      <x:c r="A2721" t="str">
+        <x:v>KGR</x:v>
+      </x:c>
+      <x:c r="B2721" t="str">
+        <x:v>KORAY GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2721" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2722">
+      <x:c r="A2722" t="str">
+        <x:v>KGS</x:v>
+      </x:c>
+      <x:c r="B2722" t="str">
+        <x:v>KOBİ GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2722" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2723">
+      <x:c r="A2723" t="str">
+        <x:v>LTA</x:v>
+      </x:c>
+      <x:c r="B2723" t="str">
+        <x:v>ALT CAPİTAL GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2723" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2724">
+      <x:c r="A2724" t="str">
+        <x:v>ONG</x:v>
+      </x:c>
+      <x:c r="B2724" t="str">
+        <x:v>ÖNCÜ GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2724" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2725">
+      <x:c r="A2725" t="str">
+        <x:v>RGR</x:v>
+      </x:c>
+      <x:c r="B2725" t="str">
+        <x:v>RAL GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2725" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2726">
+      <x:c r="A2726" t="str">
+        <x:v>RGS</x:v>
+      </x:c>
+      <x:c r="B2726" t="str">
+        <x:v>ICU GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2726" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2727">
+      <x:c r="A2727" t="str">
+        <x:v>RMY</x:v>
+      </x:c>
+      <x:c r="B2727" t="str">
+        <x:v>REM GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2727" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2728">
+      <x:c r="A2728" t="str">
+        <x:v>RYO</x:v>
+      </x:c>
+      <x:c r="B2728" t="str">
+        <x:v>RE PIE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2728" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2729">
+      <x:c r="A2729" t="str">
+        <x:v>SSG</x:v>
+      </x:c>
+      <x:c r="B2729" t="str">
+        <x:v>SUSTAIN TECH GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2729" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2730">
+      <x:c r="A2730" t="str">
+        <x:v>TEC</x:v>
+      </x:c>
+      <x:c r="B2730" t="str">
+        <x:v>TECHMİNE GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2730" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2731">
+      <x:c r="A2731" t="str">
+        <x:v>VSO</x:v>
+      </x:c>
+      <x:c r="B2731" t="str">
+        <x:v>VERUSATURK GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
+      </x:c>
+      <x:c r="C2731" t="str">
+        <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2732">
+      <x:c r="A2732" t="str">
         <x:v>ZEN</x:v>
       </x:c>
-      <x:c r="B2710" t="str">
+      <x:c r="B2732" t="str">
         <x:v>ZEN GİRİŞİM SERMAYESİ YATIRIM ORTAKLIĞI A.Ş.</x:v>
       </x:c>
-      <x:c r="C2710" t="str">
-[...2 lines deleted...]
-      <x:c r="D2710" t="str">
+      <x:c r="C2732" t="str">
         <x:v>RISK CAPITAL INVESTMENT TRUST</x:v>
       </x:c>
     </x:row>
-    <x:row r="2711"/>
+    <x:row r="2733"/>
   </x:sheetData>
 </x:worksheet>
 </file>