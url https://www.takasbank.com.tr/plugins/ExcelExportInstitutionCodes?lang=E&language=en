--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bf7203d1cf4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69fa8a30ad8341d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R5c9afddacb4545c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="İstatistik" sheetId="1" r:id="R6dd46d30a1a84155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c9afddacb4545c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6dd46d30a1a84155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Institution Code</x:t>
           </x:r>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:r>
             <x:rPr>
               <x:b/>
             </x:rPr>
             <x:t>Institution Name</x:t>
           </x:r>
         </x:is>